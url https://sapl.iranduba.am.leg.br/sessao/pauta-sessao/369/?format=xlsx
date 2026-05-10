--- v0 (2026-03-21)
+++ v1 (2026-05-10)
@@ -10,68 +10,287 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="6">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="161" uniqueCount="79">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
+  </si>
+  <si>
+    <t>expediente</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução nº 2 de 2026</t>
+  </si>
+  <si>
+    <t>Raimundo Carneiro</t>
+  </si>
+  <si>
+    <t>PROJETO DE RESOLUÇÃO Nº 02/2026 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Institui a Galeria e Memorial dos Homens de Iranduba, no âmbito da Câmara Municipal de Iranduba, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Não informada</t>
+  </si>
+  <si>
+    <t>Moção nº 2 de 2026</t>
+  </si>
+  <si>
+    <t>Tatinha Lopes</t>
+  </si>
+  <si>
+    <t>MOÇÃO Nº 02/2026 DE AUTORIA DO VEREADOR TATINHA LOPES -  Moção de Congratulação e Aplausos para os vencedores na categoria 1° lugar do Design do Robô.</t>
+  </si>
+  <si>
+    <t>Pedido de Providência nº 33 de 2026</t>
+  </si>
+  <si>
+    <t>PEDIDO DE PROVIDÊNCIA Nº 33/2026 DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita serviço de terraplanagem na comunidade do Incra, localizada no ramal do Caldeirão.</t>
+  </si>
+  <si>
+    <t>Pedido de Providência nº 34 de 2026</t>
+  </si>
+  <si>
+    <t>PEDIDO DE PROVIDÊNCIA Nº 34/2026 DE AUTORIA DO VEREADOR TATINHA LOPES -Solicita serviço de terraplanagem no ramal Santiago, comunidade São Sebastião do Areal, localizado no km 13.</t>
+  </si>
+  <si>
+    <t>Pedido de Providência nº 35 de 2026</t>
+  </si>
+  <si>
+    <t>PEDIDO DE PROVIDÊNCIA Nº 35/2026 DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita serviços de limpeza pública e capina para a comunidade do Castanhal, localizada no Distrito de Cacau Pirêra.</t>
+  </si>
+  <si>
+    <t>Pedido de Providência nº 36 de 2026</t>
+  </si>
+  <si>
+    <t>Larissa Gomes</t>
+  </si>
+  <si>
+    <t>PEDIDO DE PROVIDÊNCIA Nº 36/2026 DE AUTORIA DA VEREADORA LARISSA GOMES -  Solicita a construção de uma parada de Ônibus, em frente ao residencial Bela Vista, km 09, da rodovia Manoel Urbano, sentido Iranduba- Manaus.</t>
+  </si>
+  <si>
+    <t>Indicação nº 76 de 2026</t>
+  </si>
+  <si>
+    <t>Charles Jurandi</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 76/2026 DE AUTORIA DO VEREADOR CHARLES JURANDI -  Solicita serviços de limpeza pública, incluindo: retirada de lixo acumulado, capinação e roçagem da área, destinação adequada dos resíduos, possível instalação de placas educativas e lixeiras, na rua Juruá no Centro de Iranduba.</t>
+  </si>
+  <si>
+    <t>Indicação nº 77 de 2026</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 77/2026 DE AUTORIA DO VEREADOR CHARLES JURANDI -  Solicita a recuperação do ramal do Chisa, por trás do Manauara, na rodovia Carlos Braga.</t>
+  </si>
+  <si>
+    <t>Indicação nº 78 de 2026</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 78/2026 DE AUTORIA DO VEREADOR CHARLES JURANDI -  Solicita a realização de reparos na estrutura física da Escola Municipal Creuza Abess Farah, localizada na rua Açaí, bairro Alto.</t>
+  </si>
+  <si>
+    <t>Indicação nº 79 de 2026</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 79/2026 DE AUTORIA DO VEREADOR CHARLES JURANDI -  Solicita manutenção e recuperação urgente no ramal do km 14, da rodovia Manoel Urbano, AM 070, deste Município.</t>
+  </si>
+  <si>
+    <t>Indicação nº 80 de 2026</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 80/2026 DE AUTORIA DO VEREADOR CHARLES JURANDI -  Solicita obras de recuperação da estrada, bem como melhorias no sistema de drenagem na comunidade Santiago, localizada no km 13 da rodovia Manoel Urbano (AM-70).</t>
+  </si>
+  <si>
+    <t>Indicação nº 81 de 2026</t>
+  </si>
+  <si>
+    <t>Nedy Júnior</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 81/2026 DE AUTORIA DO VEREADOR NEDY JÚNIOR -  Solicita a climatização da cozinha, bem como da dispensa de armazenamento de alimentos secos e congelados da Escola Municipal Crueza Abess Farah, localizada no bairro Alto.</t>
+  </si>
+  <si>
+    <t>Indicação nº 83 de 2026</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 83/2026 DE AUTORIA DO VEREADOR NEDY JÚNIOR -  Solicita limpeza e higienização da caixa d`água que abastece a comunidade Monte Negro, com acesso pelo ramal Ouro Verde.</t>
+  </si>
+  <si>
+    <t>Indicação nº 84 de 2026</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 84/2026 DE AUTORIA DO VEREADOR NEDY JÚNIOR -  Solicita limpeza e manutenção do poço que abastece a comunidade Monte Negro, com acesso pelo ramal Ouro Verde.</t>
+  </si>
+  <si>
+    <t>Indicação nº 85 de 2026</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 85/2026 DE AUTORIA DO VEREADOR NEDY JÚNIOR -  Solicita a recuperação da estrada do Jandira - Zona Rural.</t>
+  </si>
+  <si>
+    <t>Indicação nº 86 de 2026</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 86/2026 DE AUTORIA DA VEREADORA LARISSA GOMES -  Solicita terraplenagem e sistema de drenagem no ramal do Bindá.</t>
+  </si>
+  <si>
+    <t>Indicação nº 87 de 2026</t>
+  </si>
+  <si>
+    <t>Kelison Dieb</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 87/2026 DE AUTORIA DO VEREADOR KELISON DIEB -  Solicita a realização da revitalização da estrada Osvaldo Gomes, que dá acesso ao Lago do Limão.</t>
+  </si>
+  <si>
+    <t>Indicação nº 88 de 2026</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 88/2026 DE AUTORIA DO VEREADOR KELISON DIEB -  Solicita a realização da revitalização da estrada de acesso às comunidades da Serra Baixa, Portelinha e Açutuba, localizadas no km 28 da rodovia Manoel Urbano.</t>
+  </si>
+  <si>
+    <t>Indicação nº 89 de 2026</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 89/2026 DE AUTORIA DO VEREADOR KELISON DIEB -  Solicita a realização da conclusão da obra de pavimentação das ruas da comunidade da Serra Baixa.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 62 de 2026</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 62/2026 DE AUTORIA DO VEREADOR TATINHA LOPES -  Requer que seja providenciado a instalação de quebra molas, nas ruas que estão em obra no Distrito do Cacau Pirêra.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 63 de 2026</t>
+  </si>
+  <si>
+    <t>Reginaldo Santos</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 63/2026 DE AUTORIA DO VEREADOR REGINALDO SANTOS -  Requer solicitação de construção de banheiro público na Praça dos Três Poderes.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 64 de 2026</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 64/2026 DE AUTORIA DO VEREADOR CHARLES JURANDI -  Requer aumento do efetivo da Polícia Militar no Município de Iranduba.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 65 de 2026</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 65/2026 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO -  Requer a implantação de um Polo de Saúde no ramal do Km 19.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 66 de 2026</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 66/2026 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO -  Requer a realização de serviço de terraplanagem no ramal do km 19.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 67 de 2026</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 67/2026 DE AUTORIA DO VEREADOR NEDY JÚNIOR -  Requer informações acerca do lixão a céu aberto localizado no ramal da Creuza, antigo km 06.</t>
+  </si>
+  <si>
+    <t>Parecer CFO nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>CFO - Comissão de Finanças e Orçamento</t>
+  </si>
+  <si>
+    <t>PARECER CFO Nº 01/2026 – Dispõe sobre a revisão de amortização do déficit atuarial instituído pela Lei Municipal nº 188/2011.</t>
+  </si>
+  <si>
+    <t>Parecer CCJRF nº 12 de 2026</t>
+  </si>
+  <si>
+    <t>CCJRF - Comissão de Constituição, Justiça e Redação Final</t>
+  </si>
+  <si>
+    <t>PARECER CCJRF Nº 12/2026 – Estabelece diretrizes para a política municipal de valorização e proteção à saúde física e mental dos Professionais de Educação.</t>
+  </si>
+  <si>
+    <t>Parecer CCJRF nº 13 de 2026</t>
+  </si>
+  <si>
+    <t>PARECER CCJRF Nº 13/2026 – Estabelece diretrizes para ampliação do acesso a medicamentos no âmbito do Município Iranduba, com priorização às pessoas com dificuldades de locomoção.</t>
+  </si>
+  <si>
+    <t>Parecer CCJRF nº 15 de 2026</t>
+  </si>
+  <si>
+    <t>PARECER CCJRF Nº 15/2026 – Dispõe sobre a denominação do Centro Esportivo Inácio Miranda de Araújo, no Município de Iranduba, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Parecer CCJRF nº 16 de 2026</t>
+  </si>
+  <si>
+    <t>PARECER CCJRF Nº 16/2026 – Autoriza permuta de imóvel de propriedade do Município de Iranduba por imóvel de propriedade particular.</t>
+  </si>
+  <si>
+    <t>Parecer CCJRF nº 17 de 2026</t>
+  </si>
+  <si>
+    <t>PARECER CCJRF Nº 17/2026 – Dispõe sobre diretrizes de ordenamento territorial, proteção ambiental e gestão de resíduos sólidos no Município de Iranduba – AM, estabelece critérios para instalação, operação, ampliação e encerramento de empreendimentos de disposição final de resíduos sólidos e dá outras providencias.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -363,82 +582,702 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F1"/>
+  <dimension ref="A1:F32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="2.85546875" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="8.85546875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="33.140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="52.5703125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2">
+        <v>3410</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3">
+        <v>3411</v>
+      </c>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4">
+        <v>3412</v>
+      </c>
+      <c r="B4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F4" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5">
+        <v>3413</v>
+      </c>
+      <c r="B5" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6">
+        <v>3414</v>
+      </c>
+      <c r="B6" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7">
+        <v>3415</v>
+      </c>
+      <c r="B7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8">
+        <v>3416</v>
+      </c>
+      <c r="B8" t="s">
+        <v>6</v>
+      </c>
+      <c r="C8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" t="s">
+        <v>24</v>
+      </c>
+      <c r="E8" t="s">
+        <v>25</v>
+      </c>
+      <c r="F8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9">
+        <v>3417</v>
+      </c>
+      <c r="B9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" t="s">
+        <v>24</v>
+      </c>
+      <c r="E9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10">
+        <v>3418</v>
+      </c>
+      <c r="B10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D10" t="s">
+        <v>24</v>
+      </c>
+      <c r="E10" t="s">
+        <v>29</v>
+      </c>
+      <c r="F10" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11">
+        <v>3419</v>
+      </c>
+      <c r="B11" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11" t="s">
+        <v>24</v>
+      </c>
+      <c r="E11" t="s">
+        <v>31</v>
+      </c>
+      <c r="F11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12">
+        <v>3420</v>
+      </c>
+      <c r="B12" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" t="s">
+        <v>32</v>
+      </c>
+      <c r="D12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E12" t="s">
+        <v>33</v>
+      </c>
+      <c r="F12" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13">
+        <v>3421</v>
+      </c>
+      <c r="B13" t="s">
+        <v>6</v>
+      </c>
+      <c r="C13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" t="s">
+        <v>35</v>
+      </c>
+      <c r="E13" t="s">
+        <v>36</v>
+      </c>
+      <c r="F13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14">
+        <v>3422</v>
+      </c>
+      <c r="B14" t="s">
+        <v>6</v>
+      </c>
+      <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" t="s">
+        <v>35</v>
+      </c>
+      <c r="E14" t="s">
+        <v>38</v>
+      </c>
+      <c r="F14" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15">
+        <v>3423</v>
+      </c>
+      <c r="B15" t="s">
+        <v>6</v>
+      </c>
+      <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" t="s">
+        <v>35</v>
+      </c>
+      <c r="E15" t="s">
+        <v>40</v>
+      </c>
+      <c r="F15" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16">
+        <v>3424</v>
+      </c>
+      <c r="B16" t="s">
+        <v>6</v>
+      </c>
+      <c r="C16" t="s">
+        <v>41</v>
+      </c>
+      <c r="D16" t="s">
+        <v>35</v>
+      </c>
+      <c r="E16" t="s">
+        <v>42</v>
+      </c>
+      <c r="F16" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17">
+        <v>3425</v>
+      </c>
+      <c r="B17" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" t="s">
+        <v>43</v>
+      </c>
+      <c r="D17" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" t="s">
+        <v>44</v>
+      </c>
+      <c r="F17" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18">
+        <v>3426</v>
+      </c>
+      <c r="B18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C18" t="s">
+        <v>45</v>
+      </c>
+      <c r="D18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E18" t="s">
+        <v>47</v>
+      </c>
+      <c r="F18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19">
+        <v>3427</v>
+      </c>
+      <c r="B19" t="s">
+        <v>6</v>
+      </c>
+      <c r="C19" t="s">
+        <v>48</v>
+      </c>
+      <c r="D19" t="s">
+        <v>46</v>
+      </c>
+      <c r="E19" t="s">
+        <v>49</v>
+      </c>
+      <c r="F19" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20">
+        <v>3428</v>
+      </c>
+      <c r="B20" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" t="s">
+        <v>50</v>
+      </c>
+      <c r="D20" t="s">
+        <v>46</v>
+      </c>
+      <c r="E20" t="s">
+        <v>51</v>
+      </c>
+      <c r="F20" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21">
+        <v>3429</v>
+      </c>
+      <c r="B21" t="s">
+        <v>6</v>
+      </c>
+      <c r="C21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D21" t="s">
+        <v>12</v>
+      </c>
+      <c r="E21" t="s">
+        <v>53</v>
+      </c>
+      <c r="F21" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22">
+        <v>3430</v>
+      </c>
+      <c r="B22" t="s">
+        <v>6</v>
+      </c>
+      <c r="C22" t="s">
+        <v>54</v>
+      </c>
+      <c r="D22" t="s">
+        <v>55</v>
+      </c>
+      <c r="E22" t="s">
+        <v>56</v>
+      </c>
+      <c r="F22" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23">
+        <v>3431</v>
+      </c>
+      <c r="B23" t="s">
+        <v>6</v>
+      </c>
+      <c r="C23" t="s">
+        <v>57</v>
+      </c>
+      <c r="D23" t="s">
+        <v>24</v>
+      </c>
+      <c r="E23" t="s">
+        <v>58</v>
+      </c>
+      <c r="F23" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24">
+        <v>3432</v>
+      </c>
+      <c r="B24" t="s">
+        <v>6</v>
+      </c>
+      <c r="C24" t="s">
+        <v>59</v>
+      </c>
+      <c r="D24" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" t="s">
+        <v>60</v>
+      </c>
+      <c r="F24" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25">
+        <v>3433</v>
+      </c>
+      <c r="B25" t="s">
+        <v>6</v>
+      </c>
+      <c r="C25" t="s">
+        <v>61</v>
+      </c>
+      <c r="D25" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" t="s">
+        <v>62</v>
+      </c>
+      <c r="F25" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26">
+        <v>3434</v>
+      </c>
+      <c r="B26" t="s">
+        <v>6</v>
+      </c>
+      <c r="C26" t="s">
+        <v>63</v>
+      </c>
+      <c r="D26" t="s">
+        <v>35</v>
+      </c>
+      <c r="E26" t="s">
+        <v>64</v>
+      </c>
+      <c r="F26" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27">
+        <v>3435</v>
+      </c>
+      <c r="B27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C27" t="s">
+        <v>65</v>
+      </c>
+      <c r="D27" t="s">
+        <v>66</v>
+      </c>
+      <c r="E27" t="s">
+        <v>67</v>
+      </c>
+      <c r="F27" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28">
+        <v>3436</v>
+      </c>
+      <c r="B28" t="s">
+        <v>6</v>
+      </c>
+      <c r="C28" t="s">
+        <v>68</v>
+      </c>
+      <c r="D28" t="s">
+        <v>69</v>
+      </c>
+      <c r="E28" t="s">
+        <v>70</v>
+      </c>
+      <c r="F28" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29">
+        <v>3437</v>
+      </c>
+      <c r="B29" t="s">
+        <v>6</v>
+      </c>
+      <c r="C29" t="s">
+        <v>71</v>
+      </c>
+      <c r="D29" t="s">
+        <v>69</v>
+      </c>
+      <c r="E29" t="s">
+        <v>72</v>
+      </c>
+      <c r="F29" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30">
+        <v>3438</v>
+      </c>
+      <c r="B30" t="s">
+        <v>6</v>
+      </c>
+      <c r="C30" t="s">
+        <v>73</v>
+      </c>
+      <c r="D30" t="s">
+        <v>69</v>
+      </c>
+      <c r="E30" t="s">
+        <v>74</v>
+      </c>
+      <c r="F30" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31">
+        <v>3439</v>
+      </c>
+      <c r="B31" t="s">
+        <v>6</v>
+      </c>
+      <c r="C31" t="s">
+        <v>75</v>
+      </c>
+      <c r="D31" t="s">
+        <v>69</v>
+      </c>
+      <c r="E31" t="s">
+        <v>76</v>
+      </c>
+      <c r="F31" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32">
+        <v>3440</v>
+      </c>
+      <c r="B32" t="s">
+        <v>6</v>
+      </c>
+      <c r="C32" t="s">
+        <v>77</v>
+      </c>
+      <c r="D32" t="s">
+        <v>69</v>
+      </c>
+      <c r="E32" t="s">
+        <v>78</v>
+      </c>
+      <c r="F32" t="s">
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>