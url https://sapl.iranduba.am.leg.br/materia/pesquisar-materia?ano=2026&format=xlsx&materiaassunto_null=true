--- v0 (2026-03-22)
+++ v1 (2026-05-09)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1598" uniqueCount="695">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2566" uniqueCount="1109">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -963,50 +963,680 @@
   <si>
     <t>3392</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3392/indicacao_no74.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 74/2026 DE AUTORIA DO VEREADOR NEDY JÚNIOR -  Solicita serviços de recuperação, manutenção e melhoria no ramal do Tesouras.</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3393/indicacao_no75.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 75/2026 DE AUTORIA DO VEREADOR NEDY JÚNIOR -  Solicita serviços de recapeamento asfáltico na Travessa 07, localizada no bairro Cidade Nova.</t>
   </si>
   <si>
+    <t>3416</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3416/indicacao_no76.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 76/2026 DE AUTORIA DO VEREADOR CHARLES JURANDI -  Solicita serviços de limpeza pública, incluindo: retirada de lixo acumulado, capinação e roçagem da área, destinação adequada dos resíduos, possível instalação de placas educativas e lixeiras, na rua Juruá no Centro de Iranduba.</t>
+  </si>
+  <si>
+    <t>3417</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3417/indicacao_no77.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 77/2026 DE AUTORIA DO VEREADOR CHARLES JURANDI -  Solicita a recuperação do ramal do Chisa, por trás do Manauara, na rodovia Carlos Braga.</t>
+  </si>
+  <si>
+    <t>3418</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3418/indicacao_no78.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 78/2026 DE AUTORIA DO VEREADOR CHARLES JURANDI -  Solicita a realização de reparos na estrutura física da Escola Municipal Creuza Abess Farah, localizada na rua Açaí, bairro Alto.</t>
+  </si>
+  <si>
+    <t>3419</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3419/indicacao_no79.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 79/2026 DE AUTORIA DO VEREADOR CHARLES JURANDI -  Solicita manutenção e recuperação urgente no ramal do km 14, da rodovia Manoel Urbano, AM 070, deste Município.</t>
+  </si>
+  <si>
+    <t>3420</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3420/indicacao_no80.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 80/2026 DE AUTORIA DO VEREADOR CHARLES JURANDI -  Solicita obras de recuperação da estrada, bem como melhorias no sistema de drenagem na comunidade Santiago, localizada no km 13 da rodovia Manoel Urbano (AM-70).</t>
+  </si>
+  <si>
+    <t>3421</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3421/indicacao_no81.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 81/2026 DE AUTORIA DO VEREADOR NEDY JÚNIOR -  Solicita a climatização da cozinha, bem como da dispensa de armazenamento de alimentos secos e congelados da Escola Municipal Crueza Abess Farah, localizada no bairro Alto.</t>
+  </si>
+  <si>
+    <t>3443</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3443/indicacao_no82.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº82/2026 DE AUTORIA DO VEREADOR CHARLES JURANDI - Solicita serviços de recuperação e manutenção no ramal Pic Bela Vista.</t>
+  </si>
+  <si>
+    <t>3422</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3422/indicacao_no83.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 83/2026 DE AUTORIA DO VEREADOR NEDY JÚNIOR -  Solicita limpeza e higienização da caixa d`água que abastece a comunidade Monte Negro, com acesso pelo ramal Ouro Verde.</t>
+  </si>
+  <si>
+    <t>3423</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3423/indicacao_no84.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 84/2026 DE AUTORIA DO VEREADOR NEDY JÚNIOR -  Solicita limpeza e manutenção do poço que abastece a comunidade Monte Negro, com acesso pelo ramal Ouro Verde.</t>
+  </si>
+  <si>
+    <t>3424</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3424/indicacao_no85.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 85/2026 DE AUTORIA DO VEREADOR NEDY JÚNIOR -  Solicita a recuperação da estrada do Jandira - Zona Rural.</t>
+  </si>
+  <si>
+    <t>3425</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3425/indicacao_no86.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 86/2026 DE AUTORIA DA VEREADORA LARISSA GOMES -  Solicita terraplenagem e sistema de drenagem no ramal do Bindá.</t>
+  </si>
+  <si>
+    <t>3426</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>Kelison Dieb</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3426/indicacao_no87.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 87/2026 DE AUTORIA DO VEREADOR KELISON DIEB -  Solicita a realização da revitalização da estrada Osvaldo Gomes, que dá acesso ao Lago do Limão.</t>
+  </si>
+  <si>
+    <t>3427</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3427/indicacao_no88.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 88/2026 DE AUTORIA DO VEREADOR KELISON DIEB -  Solicita a realização da revitalização da estrada de acesso às comunidades da Serra Baixa, Portelinha e Açutuba, localizadas no km 28 da rodovia Manoel Urbano.</t>
+  </si>
+  <si>
+    <t>3428</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3428/indicacao_no89.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 89/2026 DE AUTORIA DO VEREADOR KELISON DIEB -  Solicita a realização da conclusão da obra de pavimentação das ruas da comunidade da Serra Baixa.</t>
+  </si>
+  <si>
+    <t>3444</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3444/indicacao_no90.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº90/2026  DE AUTORIA DO VEREADOR CHARLES JURANDI - Solicita serviços de manutenção e recuperação no ramal do Laguinho, localizado na Comunidade Montenegro.</t>
+  </si>
+  <si>
+    <t>3445</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3445/indicacao_no91.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº91/2026  DE AUTORIA DO VEREADOR CHARLES JURANDI - Solicita serviço de recuperação da via na Comunidade Novo Teste.</t>
+  </si>
+  <si>
+    <t>3446</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3446/indicacao_no92.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº92/2026  DE AUTORIA DO VEREADOR CHARLES JURANDI - Solicita a realização de obras de recuperação e manutenção da estrada da Comunidade Verá Lúcia, localizada no Km 13.</t>
+  </si>
+  <si>
+    <t>3447</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3447/indicacao_no93.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº93/2026  DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita a reforma e manutenção do Complexo Esportivo de Janauari, incluindo melhorias nos pontos de vendas e nos banheiros.</t>
+  </si>
+  <si>
+    <t>3448</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3448/indicacao_no94.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº94/2026  DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita serviços de pavimentação na Avenida Nova Veneza, Distrito de Cacau Pirêra.</t>
+  </si>
+  <si>
+    <t>3449</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3449/indicacao_no95.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº95/2026  DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita a instalação de um lixeiro público na rua Aripuanã, localizada no bairro Alto.</t>
+  </si>
+  <si>
+    <t>3467</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>Disney Cunha</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3467/indicacao_no96.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº96/2026 DE AUTORIA DO VEREADOR DISNEY CUNHA - Solicita ao setor competente a realização de uma visita técnica no ramal do Bindá.</t>
+  </si>
+  <si>
+    <t>3468</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3468/indicacao_no97.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº97/2026 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita que sejam tomadas as devidas providências quanto ao andamento da obra da Escola Municipal Nossa Senhora da Conceição, localizada na Comunidade Sete de Setembro - no Acajatuba.</t>
+  </si>
+  <si>
+    <t>3469</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3469/indicacao_no98.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº98/2026 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita que seja verificado e sanado as constantes alagações no Beco Vila Nova, Centro de Iranduba.</t>
+  </si>
+  <si>
+    <t>3470</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3470/indicacao_no99.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº99/2026 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita serviço de recuperação da rua Javari, situada no bairro alto.</t>
+  </si>
+  <si>
+    <t>3480</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3480/indicacao_no100.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº100/2026 DE AUTORIA DO VEREADOR CHARLES JURANDI - Solicita serviços de recuperação asfáltica, tapa-buracos e melhoria no sistema de drenagem na rua Rio Negro, bairro Alto.</t>
+  </si>
+  <si>
+    <t>3481</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3481/indicacao_no101.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº101/2026 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita serviço de recuperação da Travessa São Luís, localizada no bairro Graça Lopes.</t>
+  </si>
+  <si>
+    <t>3482</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3482/indicacao_no102.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº102/2026 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita serviço de recuperação de três pontes localizadas no acesso da rua Codajás, que interliga o bairro Novo Amanhecer a Cidade Nova.</t>
+  </si>
+  <si>
+    <t>3483</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3483/indicacao_no103.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº103/2026 DE AUTORIA DO VEREADOR CHARLES JURANDI - Solicita serviços de infraestrutura, incluindo, recuperação e manutenção das vias, terraplanagem, drenagem adequada e pavimentação na Comunidade Novo Teste.</t>
+  </si>
+  <si>
+    <t>3484</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3484/indicacao_no104.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº104/2026 DE AUTORIA DO VEREADOR CHARLES JURANDI - Solicita serviços urgente de recuperação, terraplanagem, drenagem e melhoria do Ramal Boa-fé, Comunidade Janauari.</t>
+  </si>
+  <si>
+    <t>3485</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3485/indicacao_no105.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº105/2026 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita que sejam realizados os serviços de capina e limpeza na rua Rio Tapajós, Bairro Alto.</t>
+  </si>
+  <si>
+    <t>3486</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3486/indicacao_no106.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº1062026 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita que sejam realizados os serviços de capina e limpeza na Avenida Rio Negro, Bairro Alto.</t>
+  </si>
+  <si>
+    <t>3487</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3487/indicacao_no107.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº107/2026 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita que sejam realizados os serviços de capina e limpeza na Rio Murici, Bairro Alto.</t>
+  </si>
+  <si>
+    <t>3504</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3504/indicacao_no108.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 108/2026 DE AUTORIA DO VEREADOR CHARLES JURANDI - Solicita com urgência a realização de serviço de infraestrutura no Ramal Umirituba.</t>
+  </si>
+  <si>
+    <t>3505</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3505/indicacao_no109.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº109/2026 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita a reforma de paradas de ônibus na avenida Rio Madeira.</t>
+  </si>
+  <si>
+    <t>3506</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3506/indicacao_no110.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº110/2026 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita a implantação de redutores de velocidade em frente à Escola Municipal Jovino Coelho, no Distrito de Janauari.</t>
+  </si>
+  <si>
+    <t>3507</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3507/indicacao_no111.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº111/2026 DE AUTORIA DO VEREADOR CHARLES JURANDI - Solicita serviços de drenagem, abertura de valas para escoamento de água, patrolamento e recuperação da via do ramal do Antonhão, no km 10 da estrada do Janauari.</t>
+  </si>
+  <si>
+    <t>3508</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3508/indicacao_no112.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº112/2026 DE AUTORIA DO VEREADOR CHARLES JURANDI - Solicita com urgência a execução de serviços de tapa-buracos e recapeamento completo, na avenida José Maria Muniz no bairro Morada do Sol.</t>
+  </si>
+  <si>
+    <t>3509</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3509/indicacao_no113.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº113/2026 DE AUTORIA DO VEREADOR CHARLES JURANDI - Solicita com urgência a recuperação e manutenção da via principal da comunidade Lago do Limão.</t>
+  </si>
+  <si>
+    <t>3510</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3510/indicacao_no114.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº114/2026 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita doação de insumos e realização de estudos técnicos para assistência aos criadores de bovinos e bubalinos durante o período de enchente no Município de Iranduba.</t>
+  </si>
+  <si>
+    <t>3511</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3511/indicacao_no115.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº115/2026 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita a elevação de greide do ramal Santa Helena, no Distrito de Paricatuba.</t>
+  </si>
+  <si>
+    <t>3512</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3512/indicacao_no116.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº116/2026 DE AUTORIA DO VEREADOR CHARLES JURANDI - Solicita os serviços de recuperação, terraplanagem, piçarramento, drenagem e manutenção da Rua São José, localizado no ramal Janauari.</t>
+  </si>
+  <si>
+    <t>3513</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3513/indicacao_no117.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº117/2026 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita que seja enviada uma equipe para verificar a situação de alagamento na Rua Anebá, no bairro Alto.</t>
+  </si>
+  <si>
+    <t>3514</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3514/indicacao_no118.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº118/2026 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita que seja realizada capina e limpeza com desentupimento de bueiros, na travessa 2 – invasão rio negro, bairro Alto.</t>
+  </si>
+  <si>
+    <t>3515</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3515/indicacao_no119.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº119/2026 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita que sejam realizadas melhorias no beco vila nova da rua Juruá, localizado no centro de Iranduba, próximo a Miranda Corrêa.</t>
+  </si>
+  <si>
+    <t>3525</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3525/indicacao_no120.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 120/2026 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita a realização de reparos estruturais, bem como a construção de uma Unidade Básica de Saúde (UBS) em prédio próprio destinado ao atendimento do Polo de Saúde Chisa.</t>
+  </si>
+  <si>
+    <t>3526</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3526/indicacao_no121.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 121/2026 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita a disponibilização de serviços gerais permanentes, bem como a designação de um vigia para o prédio da Vigilância Sanitária, localizado no Residencial Amazonas I.</t>
+  </si>
+  <si>
+    <t>3527</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3527/indicacao_no122.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 122/2026 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita serviços de recuperação e terraplanagem do ramal do Bindá, com acesso pela Rodovia Carlos Braga, km 03.</t>
+  </si>
+  <si>
+    <t>3528</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3528/indicacao_no123.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 123/2026 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita serviços de capina e limpeza das ruas: 1, 2, 3 e 4 do Parque Areal.</t>
+  </si>
+  <si>
+    <t>3529</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3529/indicacao_no124.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 124/2026 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita serviço de terraplenagem nas ruas: 1, 2, 3 e 4 do Parque Areal.</t>
+  </si>
+  <si>
+    <t>3530</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3530/indicacao_no125.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 125/2026 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita que seja realizado recuperação e terraplenagem do ramal do km 14.</t>
+  </si>
+  <si>
+    <t>3531</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3531/indicacao_no126.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº126/2026 DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita a instalação de redutores de velocidade nas seguintes vias: Estrada Manoel Urbano, Avenida Nova Veneza, via principal do bairro Veneza e rua do Comercio, localizadas no Distrito de Cacau Pirêra.</t>
+  </si>
+  <si>
+    <t>3532</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3532/indicacao_no127.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº127/2026 DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita a construção de parada de ônibus na AM-070, em frente ao bairro Alto de Nazaré, no sentido Iranduba- Manaus.</t>
+  </si>
+  <si>
     <t>3213</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
     <t>André Gomes</t>
   </si>
   <si>
     <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3213/pedido_de_providencia_no1.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 01/2026/ DE AUTORIA DA VEREADOR ANDRÉ GOMES – Solicita serviços de terraplanagem do Ramal do Santo Antônio, Gleba 2 – conhecido como Ramal do Castanhal.</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
     <t>Bruno Lima</t>
   </si>
   <si>
     <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3214/pedido_de_providencia_no2.pdf</t>
@@ -1179,53 +1809,50 @@
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº020/2026 DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita serviço de Terraplanagem para o lado B do Bairro Nova Veneza, localizado no Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
     <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3313/pedido_de_providencia_no21.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº021/2026 DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita serviço de limpeza pública e roçagem na rua Cascavel, localizada no Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
     <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3314/pedido_de_providencia_no22.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº022/2026 DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita ações de sinalização horizontal, em frente ao Fórum de Justiça, localizado na avenida Carlos Braga.</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
-    <t>Disney Cunha</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3315/pedido_de_providencia_no23.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº023/2026 DE AUTORIA DO VEREADOR DISNEY CUNHA - Solicita serviço de manutenção do ramal do Santo Antônio.</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
     <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3316/pedido_de_providencia_no24.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº024/2026 DE AUTORIA DO VEREADOR DISNEY CUNHA - Solicita serviço de manutenção com terraplanagem do ramal do km 27.</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
     <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3317/pedido_de_providencia_no25.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº025/2026 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita serviço de Instalação de uma tela de proteção no corredor do andar superior da Escola Municipal de Tempo Integral Professora Ervila Souza de Assis, localizada no bairro Cidade Nova.</t>
   </si>
   <si>
     <t>3318</t>
@@ -1272,50 +1899,329 @@
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº30/2026 DE AUTORIA DO VEREADOR TATINHA LOPES -    Solicita o serviço de Terraplanagem na Comunidade Nova Esperança Localizado na estrada Manoel Urbano km 14.</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
     <t>Reginaldo Santos</t>
   </si>
   <si>
     <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3378/pedido_de_providencia_no31.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 31/2026 DE AUTORIA DO VEREADOR REGINALDO SANTOS -    Solicita o serviço de raspagem e manutenção no ramal Oito de Outubro, localizado na Rodovia Carlos Braga km 06.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
     <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3379/pedido_de_providencia_no32.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 32/2026 DE AUTORIA DO VEREADOR NEDY JÚNIOR -    Solicita o serviço de manutenção e recuperação do bueiro, localizado em frente ao Posto Ipiranga, na Rodovia Carlos Braga no km 23.</t>
   </si>
   <si>
+    <t>3412</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3412/pedido_de_providencia_no33.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE PROVIDÊNCIA Nº 33/2026 DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita serviço de terraplanagem na comunidade do Incra, localizada no ramal do Caldeirão.</t>
+  </si>
+  <si>
+    <t>3413</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3413/pedido_de_providencia_no34.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE PROVIDÊNCIA Nº 34/2026 DE AUTORIA DO VEREADOR TATINHA LOPES -Solicita serviço de terraplanagem no ramal Santiago, comunidade São Sebastião do Areal, localizado no km 13.</t>
+  </si>
+  <si>
+    <t>3414</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3414/pedido_de_providencia_no35.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE PROVIDÊNCIA Nº 35/2026 DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita serviços de limpeza pública e capina para a comunidade do Castanhal, localizada no Distrito de Cacau Pirêra.</t>
+  </si>
+  <si>
+    <t>3415</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3415/pedido_de_providencia_no36.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE PROVIDÊNCIA Nº 36/2026 DE AUTORIA DA VEREADORA LARISSA GOMES -  Solicita a construção de uma parada de Ônibus, em frente ao residencial Bela Vista, km 09, da rodovia Manoel Urbano, sentido Iranduba- Manaus.</t>
+  </si>
+  <si>
+    <t>3441</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3441/pedido_de_providencia_no37.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE PROVIDÊNCIA Nº37/2026 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita, com urgência, a designação de um médico para a Unidade de Saúde Ebenezer, localizado no Distrito de Janauari.</t>
+  </si>
+  <si>
+    <t>3442</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3442/pedido_de_providencia_no38.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE PROVIDÊNCIA Nº38/2026 DE AUTORIA DO VEREADOR ANDRÉ GOMES - Solicita, serviços de terraplanagem e recuperação do ramal 28 de agosto, situado após a ponte do Jandira, sendo o primeiro ramal à direita.</t>
+  </si>
+  <si>
+    <t>3460</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3460/pedido_de_providencia_no39.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE PROVIDÊNCIA Nº39/2026 DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita ao setor competente do IMTTI (instituto Municipal de transporte e trânsito de Iranduba) a disponibilização de agentes de trânsito em frente às escolas do Distrito de Cacau Pirêra.</t>
+  </si>
+  <si>
+    <t>3461</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3461/pedido_de_providencia_no40.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE PROVIDÊNCIA Nº40/2026 DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita a realização serviços de terraplanagem no Mutirãozinho, na Rua Flamengo, localizado no Distrito de Cacau Pirêra.</t>
+  </si>
+  <si>
+    <t>3462</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3462/pedido_de_providencia_no41.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE PROVIDÊNCIA Nº41/2026 DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita ao setor competente a instalação de lixeiras em pontos estratégicos do Distrito de Cacau Pirêra.</t>
+  </si>
+  <si>
+    <t>3463</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3463/pedido_de_providencia_no42.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE PROVIDÊNCIA Nº42/2026 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita serviço de providencias acerca da compactação do solo no ramal do Chisa II.</t>
+  </si>
+  <si>
+    <t>3464</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3464/pedido_de_providencia_no43.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE PROVIDÊNCIA Nº43/2026 DE AUTORIA DO VEREADOR DISNEY CUNHA - Solicita que seja determinado a manutenção com serviços de terraplanagem do ramal do Pic Bela Vista.</t>
+  </si>
+  <si>
+    <t>3465</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3465/pedido_de_providencia_no44.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE PROVIDÊNCIA Nº44/2026 DE AUTORIA DO VEREADOR DISNEY CUNHA - Solicita que seja determinado a realização de poda das arvores próximos à rede elétrica do ramal do Pic Bela Vista.</t>
+  </si>
+  <si>
+    <t>3466</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3466/pedido_de_providencia_no45.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE PROVIDÊNCIA Nº45/2026 DE AUTORIA DO VEREADOR DISNEY CUNHA - Solicita, com urgência, a realização de manutenção no ramal Santo Antônio.</t>
+  </si>
+  <si>
+    <t>3475</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3475/pedido_de_providencia_no46.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE PROVIDÊNCIA Nº46/2026 DE AUTORIA DO VEREADOR NEY FURTADO - Solicita, com o objetivo de requerer, a colocação de dentes de dragão ou barreira de contenção na Avenida Amazonas, nº 602, em frente à Caixa Econômica, Centro, no município de Iranduba.</t>
+  </si>
+  <si>
+    <t>3476</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3476/pedido_de_providencia_no47.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE PROVIDÊNCIA Nº47/2026 DE AUTORIA DO VEREADOR NEY FURTADO - Solicita serviço de pavimentação e asfaltamento completo da rua Auton Furtado – Cidade Nova, pois a mesma nunca obteve asfalto.</t>
+  </si>
+  <si>
+    <t>3477</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3477/pedido_de_providencia_no48.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE PROVIDÊNCIA Nº48/2026 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita o recapeamento asfáltico na rua Rio Tapajós, no bairro Alto.</t>
+  </si>
+  <si>
+    <t>3478</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3478/pedido_de_providencia_no49.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE PROVIDÊNCIA Nº49/2026 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita recapeamento asfáltico na rua Marmelos no bairro Alto.</t>
+  </si>
+  <si>
+    <t>3479</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3479/pedido_de_providencia_no50.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE PROVIDÊNCIA Nº50/2026 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita operação tapa-buraco na rua Andiroba no bairro Alto.</t>
+  </si>
+  <si>
+    <t>3495</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3495/pedido_de_providencia_no51.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE PROVIDÊNCIA Nº51/2026 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita a recuperação de área de erosão no conjunto Dom Lopes.</t>
+  </si>
+  <si>
+    <t>3496</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3496/pedido_de_providencia_no52.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE PROVIDÊNCIA Nº52/2026 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita que construa um plano de intervenção para a drenagem pluvial no conjunto Dom Lopes.</t>
+  </si>
+  <si>
+    <t>3497</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3497/pedido_de_providencia_no53.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE PROVIDÊNCIA Nº53/2026 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita que se evite por parte do Setor de Limpeza, o descarte irregular de resíduos sólidos na área de erosão no conjunto Dom Lopes e Laranjal.</t>
+  </si>
+  <si>
+    <t>3498</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3498/pedido_de_providencia_no54.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE PROVIDÊNCIA Nº54/2026 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita serviço de terraplanagem do ramal Pico Bela Vista.</t>
+  </si>
+  <si>
+    <t>3499</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3499/pedido_de_providencia_no55.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE PROVIDÊNCIA Nº55/2026 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita serviço de terraplanagem do ramal do Neném.</t>
+  </si>
+  <si>
+    <t>3500</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3500/pedido_de_providencia_no56.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE PROVIDÊNCIA Nº56/2026 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita serviço de terraplanagem do ramal Santo Antônio II.</t>
+  </si>
+  <si>
+    <t>3501</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3501/pedido_de_providencia_no57.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE PROVIDÊNCIA Nº57/2026 DE AUTORIA DO VEREADOR DISNEY CUNHA - Solicita a manutenção com serviços de terraplanagem no ramal do parque dos Barões, localizado no Km 07 da Rodovia Manoel Urbano.</t>
+  </si>
+  <si>
+    <t>3502</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3502/pedido_de_providencia_no58.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE PROVIDÊNCIA Nº58/2026 DE AUTORIA DO VEREADOR DISNEY CUNHA - Solicita implantação da iluminação pública no ramal do parque dos barões, localizado no km 07 da Rodovia Manoel Urbano.</t>
+  </si>
+  <si>
+    <t>3503</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3503/pedido_de_providencia_no59.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE PROVIDÊNCIA Nº59/2026 DE AUTORIA DO VEREADOR NEY FURTADO - Solicita a limpeza geral da Escola Municipal Marcos Benício, localizada no km 06, zona rural.</t>
+  </si>
+  <si>
+    <t>3521</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3521/pedido_de_providencia_no60.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE PROVIDÊNCIA Nº 60/2026 DE AUTORIA DO VEREADOR ANDRÉ GOMES - Solicita a realização de serviço de terraplanagem no ramal do Pupunhal.</t>
+  </si>
+  <si>
+    <t>3522</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3522/pedido_de_providencia_no61.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE PROVIDÊNCIA Nº 61/2026 DE AUTORIA DO VEREADOR DISNEY CUNHA - Solicita manutenção da iluminação pública no ramal do Laguinho.</t>
+  </si>
+  <si>
+    <t>3523</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3523/pedido_de_providencia_no62.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE PROVIDÊNCIA Nº 62/2026 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita serviço de terraplanagem no ramal Prosperidade, na comunidade Serra Baixa no Açutuba.</t>
+  </si>
+  <si>
+    <t>3524</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3524/pedido_de_providencia_no63.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE PROVIDÊNCIA Nº 63/2026 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita que seja realizado um plano de contenção e reestruturação de infraestrutura para a rua Sergio Rodrigues, localizada no bairro Morada do Sol.</t>
+  </si>
+  <si>
     <t>3227</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3227/requerimento_no01.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 01/2026/ DE AUTORIA DA VEREADOR RAIMUNDO CARNEIRO – Solicita a reforma e ampliação na Unidade Básica Antônio Alves de Lima.</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
     <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3228/requerimento_no02.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 02/2026/ DE AUTORIA DA VEREADOR RAIMUNDO CARNEIRO – Solicita a reforma do centro social localizado na Comunidade do Saracá.</t>
   </si>
   <si>
     <t>3229</t>
@@ -1740,122 +2646,374 @@
   <si>
     <t>REQUERIMENTO Nº49/2026 DE AUTORIA DO VEREADOR NEDY JÚNIOR -  Requer de informação sobre a relação de cargos comissionados nomeados nos anos de 2025 e 2026, no âmbito da Administração Direta, Autarquias, Fundações e demais órgãos vinculados ao Executiva Municipal.</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
     <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3370/requerimento_no50.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº50/2026 DE AUTORIA DA VEREADORA LARISSA GOMES - Requer a reforma e manutenção das paradas de ônibus de sede do Município de Iranduba</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
     <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3371/requerimento_no51.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº51/2026 DE AUTORIA DO VEREADOR TATINHA LOPES - Requer que seja Providenciado um anexo do Centro de Referência de Assistência Social – CRAS no Distrito do Cacau Pirêra.</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3394/requerimento_no52.pdf</t>
+  </si>
+  <si>
     <t>REQUERIMENTO Nº 52/2026 DE AUTORIA DA VEREADORA LARISSA GOMES -  Requer a revitalização e limpeza da Praça do Conjunto Dom Lopes no bairro Alto.</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3395/requerimento_no53.pdf</t>
+  </si>
+  <si>
     <t>REQUERIMENTO Nº 53/2026 DE AUTORIA DA VEREADORA LARISSA GOMES -  Requer a revitalização do Centro de Esporte e Lazer do bairro São Francisco.</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3396/requerimento_no54.pdf</t>
+  </si>
+  <si>
     <t>REQUERIMENTO Nº 54/2026 DE AUTORIA DO VEREADOR CHARLES JURANDI -  Requer vistoria técnica devido o desbarrancamento na rua Tapauá, localizada no Centro de Iranduba.</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
     <t>Charles Jurandi, Larissa Gomes, Nedy Júnior</t>
   </si>
   <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3397/requerimento_no55.pdf</t>
+  </si>
+  <si>
     <t>REQUERIMENTO Nº 55/2026 DE AUTORIA DOS VEREADORES: LARISSA GOMES, CHARLES JURANDI E NEDY JÚNIOR - Requer que seja enviado o Contrato firmado entre a Empresa PR Construções e Terraplanagem Ltda e a Prefeitura Municipal de Iranduba.</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3398/requerimento_no56.pdf</t>
+  </si>
+  <si>
     <t>REQUERIMENTO Nº 56/2026 DE AUTORIA DOS VEREADORES: LARISSA GOMES, CHARLES JURANDI E NEDY JÚNIOR - Requer que seja enviado o Contrato firmado entre a Empresa IZA Construções e Comércio Ltda e a Prefeitura Municipal de Iranduba.</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3399/requerimento_no57.pdf</t>
+  </si>
+  <si>
     <t>REQUERIMENTO Nº 57/2026 DE AUTORIA DOS VEREADORES: LARISSA GOMES, CHARLES JURANDI E NEDY JÚNIOR - Requer que seja enviado o Contrato firmado entre a Empresa HSX Engenharia e Construções Ltda e a Prefeitura Municipal de Iranduba.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3400/requerimento_no58.pdf</t>
+  </si>
+  <si>
     <t>REQUERIMENTO Nº 58/2026 DE AUTORIA DOS VEREADORES: LARISSA GOMES, CHARLES JURANDI E NEDY JÚNIOR - Requer que seja enviado o Contrato firmado entre a Empresa HSX Engenharia e Construções Ltda e a Prefeitura Municipal de Iranduba.</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3401/requerimento_no59.pdf</t>
+  </si>
+  <si>
     <t>REQUERIMENTO Nº 59/2026 DE AUTORIA DO VEREADOR NEDY JÚNIOR -  Requer informações detalhadas acerca da obra de pavimentação realizada na comunidade São Sebastião do km 06.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3402/requerimento_no60.pdf</t>
+  </si>
+  <si>
     <t>REQUERIMENTO Nº 60/2026 DE AUTORIA DO VEREADOR NEDY JÚNIOR -  Requer informações detalhadas acerca da obra de pavimentação realizada na comunidade Serra Baixa.</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3403/requerimento_no61.pdf</t>
+  </si>
+  <si>
     <t>REQUERIMENTO Nº 61/2026 DE AUTORIA DO VEREADOR NEDY JÚNIOR -  Requer informações detalhadas acerca da obra de pavimentação realizada na comunidade Umirituba.</t>
   </si>
   <si>
+    <t>3429</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3429/requerimento_no62.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 62/2026 DE AUTORIA DO VEREADOR TATINHA LOPES -  Requer que seja providenciado a instalação de quebra molas, nas ruas que estão em obra no Distrito do Cacau Pirêra.</t>
+  </si>
+  <si>
+    <t>3430</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3430/requerimento_no63.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 63/2026 DE AUTORIA DO VEREADOR REGINALDO SANTOS -  Requer solicitação de construção de banheiro público na Praça dos Três Poderes.</t>
+  </si>
+  <si>
+    <t>3431</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3431/requerimento_no64.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 64/2026 DE AUTORIA DO VEREADOR CHARLES JURANDI -  Requer aumento do efetivo da Polícia Militar no Município de Iranduba.</t>
+  </si>
+  <si>
+    <t>3432</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3432/requerimento_no65.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 65/2026 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO -  Requer a implantação de um Polo de Saúde no ramal do Km 19.</t>
+  </si>
+  <si>
+    <t>3433</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3433/requerimento_no66.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 66/2026 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO -  Requer a realização de serviço de terraplanagem no ramal do km 19.</t>
+  </si>
+  <si>
+    <t>3434</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3434/requerimento_no67.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 67/2026 DE AUTORIA DO VEREADOR NEDY JÚNIOR -  Requer informações acerca do lixão a céu aberto localizado no ramal da Creuza, antigo km 06.</t>
+  </si>
+  <si>
+    <t>3450</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3450/requerimento_no68.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº68/2026  DE AUTORIA DO VEREADOR GIDEÃO DA SILVA - Requer alteração da nomenclatura do cargo de Motorista, pertencente ao quadro de pessoal da Secretaria Municipal de Saúde (SEMSA) e Secretaria Municipal de educação (SEMEI) para as respectivas nomenclaturas, condutor de Ambulância e condutor de transporte escolar.</t>
+  </si>
+  <si>
+    <t>3451</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3451/requerimento_no69.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº69/2026  DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Requer a instalação de cobertura em área interna da Escola Municipal Fernando Damasceno.</t>
+  </si>
+  <si>
+    <t>3452</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3452/requerimento_no70.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº70/2026  DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Requer a recuperação asfáltica da rua pôr do sol, localizada no bairro Novo Amanhecer.</t>
+  </si>
+  <si>
+    <t>3453</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3453/requerimento_no71.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº71/2026  DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Requer a realização de estudo técnico para viabilização de uma educação física para alunos da Escola Municipal Fernando Damasceno.</t>
+  </si>
+  <si>
+    <t>3454</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3454/requerimento_no72.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº72/2026  DE AUTORIA DO VEREADOR BRUNO LIMA - Requer o retorno dos serviços de limpeza da Estação de Tratamento de Esgotos (E.T.E) localizada na área que atente a comunidade.</t>
+  </si>
+  <si>
+    <t>3455</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3455/requerimento_no73.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº73/2026  DE AUTORIA DO VEREADOR BRUNO LIMA - Requer ampliação do sistema de esgotamento sanitário na Comunidade Maria Zeneide.</t>
+  </si>
+  <si>
+    <t>3456</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3456/requerimento_no74.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº74/2026  DE AUTORIA DO VEREADOR BRUNO LIMA - Requer operação tapa-buraco, limpeza pública e podagem de árvores nas ruas Coari e Javari, localizada no entorno da pracinha, situadas atrás da Escola Municipal Creuza Abess Farah.</t>
+  </si>
+  <si>
+    <t>3457</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3457/requerimento_no75.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº75/2026  DE AUTORIA DO VEREADOR BRUNO LIMA - Requer serviço de terraplanagem na rua Lino Chixaro, localizada no bairro Graças Lopes.</t>
+  </si>
+  <si>
+    <t>3458</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3458/requerimento_no76.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº76/2026  DE AUTORIA DO VEREADOR BRUNO LIMA - Requer operação tapa-buraco na via localizada em frente à Escola Municipal Ana Barbosa de Castro.</t>
+  </si>
+  <si>
+    <t>3459</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3459/requerimento_no77.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº77/2026  DE AUTORIA DO VEREADOR DISNEY CUNHA - Requer a concessão da medalha Coronel Jorge Teixeira ao Senhor David Antônio Abisai Pereira de Almeida, Prefeito de Manaus.</t>
+  </si>
+  <si>
+    <t>3488</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3488/requerimento_no78.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº78/2026 DE AUTORIA DO VEREADOR NEY FURTADO - Requer a construção de uma pista de skate e instalação de uma academia ao ar livre.</t>
+  </si>
+  <si>
+    <t>3489</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3489/requerimento_no79.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº79/2026 DE AUTORIA DA VEREADORA LARISSA GOMES - Requer a realização de uma audiência pública para tratar do Transporte Coletivo Municipal.</t>
+  </si>
+  <si>
+    <t>3490</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3490/requerimento_no80.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº80/2026 DE AUTORIA DOS VEREADORES CHARLES JURANDI, LARISSA GOMES E NEDY JÚNIOR - Requer, providências urgentes para limpeza e controle do lixão no bairro Alto conjunto Dom Lopes.</t>
+  </si>
+  <si>
+    <t>3491</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3491/requerimento_no81.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº81/2026 DE AUTORIA DA VEREADORA LARISSA GOMES - Requer que seja tomada providência referente a Rua Javari, no Bairro Alto, devido inúmeras solicitações protocoladas.</t>
+  </si>
+  <si>
+    <t>3516</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3516/requerimento_no82.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº82/2026 DE AUTORIA DA VEREADORA LARISSA GOMES - Requer, providências acerca das condições das ladeiras do ramal Fé em Deus e Lago do Mudo, no Distrito de Paricatuba.</t>
+  </si>
+  <si>
+    <t>3517</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3517/requerimento_no83.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº83/2026 DE AUTORIA DO VEREADOR CHARLES JURANDI - Requer, reforma e revitalização do Ginásio Distrito do Ariau.</t>
+  </si>
+  <si>
+    <t>3518</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3518/requerimento_no84.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº84/2026 DE AUTORIA DO VEREADOR REGINALDO SANTOS - Requer a realização de melhorias na quadra esportiva do bairro Cidade Nova.</t>
+  </si>
+  <si>
+    <t>3519</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3519/requerimento_no85.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº85/2026 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Requer que seja providenciado, junto ao IMTTI, a realização de estudo técnico para a implantação de redutores de velocidade, bem como a adoção de demais medidas de segurança viária em frente às escolas do Município.</t>
+  </si>
+  <si>
     <t>3236</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>MOÇÃO Nº 01/2026 DE AUTORIA DO VEREADOR ANDRÉ GOMES - Solicita a Moção de congratulações e aplausos a Paróquia São João Batista, pelos 50 anos de Memória, fé e Missão.</t>
   </si>
   <si>
+    <t>3411</t>
+  </si>
+  <si>
+    <t>MOÇÃO Nº 02/2026 DE AUTORIA DO VEREADOR TATINHA LOPES -  Moção de Congratulação e Aplausos para os vencedores na categoria 1° lugar do Design do Robô.</t>
+  </si>
+  <si>
     <t>3211</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei (LEGISLATIVO)</t>
   </si>
   <si>
     <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3211/projeto_de_lei_no01.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI  Nº 01/2026/ DE AUTORIA DA VEREADORA LARISSA GOMES – Altera o nome da Travessa São Francisco do Bairro Laranjal.</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
     <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3212/projeto_de_lei_no02.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI  Nº 02/2026/ DE AUTORIA DA VEREADORA LARISSA GOMES – Altera o nome da Travessa São Francisco II do Bairro Laranjal.</t>
   </si>
   <si>
     <t>3233</t>
@@ -1935,101 +3093,145 @@
   <si>
     <t>PROJETO DE LEI  Nº 11/2026 DE AUTORIA DO VEREADOR NEDY JÚNIOR -  Fica o Município obrigado a Publicar, no Sítio Eletrônico Oficial da Prefeitura, demonstrativos de arrecadação e de destinação dos Recursos decorrentes da Aplicação de Multas de Trânsito.</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
     <t>Iniciativa Popular</t>
   </si>
   <si>
     <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3376/projeto_de_lei_no12.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI  Nº 12/2026 DE AUTORIA DE INICIATIVA POPULAR -  Dispõe sobre diretrizes de ordenamento territorial, proteção ambiental e gestão de resíduos sólidos no Município de Iranduba - AM, estabelecendo critérios para instalação, operação, ampliação e encerramento de empreendimentos de disposição final se resíduos sólidos e dá outras providências.</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
     <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3377/projeto_de_lei_no13.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI  Nº 13/2026 DE AUTORIA DO VEREADOR BRUNO LIMA -  Dispõe sobre a denominação do Centro Esportivo Inácio Miranda de Araújo, no município de Iranduba, e dá outras providências.</t>
   </si>
   <si>
+    <t>3474</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº14/2026 DE AUTORIA DA VEREADORA LARISSA GOMES - Dispõe sobre a ampliação do prazo de validade da credencial do Passe Livre no sistema de transporte coletivo municipal de Iranduba, para Pessoas com Deficiências (PCD) e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3494</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 15/2026 DE AUTORIA DO VEREADOR NEY FURTADO - Institui o dia municipal de esporte e lazer e inclusão para Pessoas com Transtorno do Aspecto Autista (TEA) e Transtorno do Déficit de Atenção com Hiperatividade (TDAH), e dá outras providências.</t>
+  </si>
+  <si>
     <t>3351</t>
   </si>
   <si>
-    <t>116</t>
-[...1 lines deleted...]
-  <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei (EXECUTIVO)</t>
   </si>
   <si>
     <t>José Augusto Ferraz de Lima</t>
   </si>
   <si>
     <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3351/projeto_de_lei_no116.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº116 DE AUTORIA DO PODER EXECUTIVO - ''Dispõe sobre a revisão do Plano de Amortização do Déficit Atuarial, instituído pela Lei Municipal nº188/2021 e dá outras providências''</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
-    <t>117</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3374/projeto_de_lei_no117.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº117 DE AUTORIA DO PODER EXECUTIVO - “Autoriza a permuta de imóvel de propriedade do Município de Iranduba por imóvel de propriedade particular e dá outras providências”</t>
   </si>
   <si>
+    <t>3473</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI  Nº118/2026 DE AUTORIA DO PODER EXECUTIVO -Promove adequação orçamentária no âmbito do Município de Iranduba e autoriza a abertura de Crédito Adicional Suplementar ao Orçamento Anual de 2026 no valor de R$ 676.717,10 (seiscentos e setenta e seis mil, dezessete reais e dez centavos)._x000D_
+_x000D_
+.</t>
+  </si>
+  <si>
+    <t>3493</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 119/2026 DE AUTORIA DO PODER EXECUTIVO - Dispõe sobre as diretrizes para a elaboração da Lei Orçamentárias para o exercício de 2027, e dá outras providências.</t>
+  </si>
+  <si>
     <t>3353</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3353/projeto_de_resolucao_no01.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO  Nº01 DE AUTORIA DA MESA DIREITORA DA CÂMARA MUNICIPAL DE IRANDUBA – Altera artigo 7 e 18 do regimento interno da Câmara Municipal de Iranduba.</t>
   </si>
   <si>
+    <t>3410</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3410/projeto_de_resolucao_no2.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE RESOLUÇÃO Nº 02/2026 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Institui a Galeria e Memorial dos Homens de Iranduba, no âmbito da Câmara Municipal de Iranduba, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3520</t>
+  </si>
+  <si>
+    <t>PLCEX</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar (EXECUTIVO)</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3520/projeto_de_lei_complementar_no017-2026-gab-pmi.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a adequação do vencimento básico ao piso salarial profissional nacional dos profissionais do magistério públicos da educação básica em conformidade com a lei federal nº11.738/2008 e a portaria MEC nº82 de 29 de janeiro de 2026.</t>
+  </si>
+  <si>
     <t>3269</t>
   </si>
   <si>
     <t>PCCJR</t>
   </si>
   <si>
     <t>Parecer CCJRF</t>
   </si>
   <si>
     <t>CCJRF - Comissão de Constituição, Justiça e Redação Final</t>
   </si>
   <si>
     <t>PARECER CCJRF Nº 01/2026 DE AUTORIA DO VEREADOR CHARLES JURANDI - Dispõe sobre a criação do Programa Cidade Amiga da Pessoa Idosa no Município de Iranduba e dá outras providências.</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
     <t>PARECER CCJRF Nº 02/2026 – Declara Entidade de Utilidade Pública Municipal ao Instituto de Artes Marciais Kaboco Team do Município de Iranduba.</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
     <t>PARECER CCJRF Nº 03/2026 – Altera o nome da Travessa São Francisco do bairro Laranjal.</t>
@@ -2061,84 +3263,126 @@
   <si>
     <t>3404</t>
   </si>
   <si>
     <t>PARECER CCJRF Nº 08/2026 – Projeto de Lei nº 116/2026 de 19 de fevereiro de 2026. Dispõe sobre a revisão do Plano de Amortização do Déficit Atuarial do Regime Próprio de Previdência Social – RPPS do Município de Iranduba e dá outras providencias.</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
     <t>PARECER CCJRF Nº 09/2026 – Projeto de Lei nº 06/2026 de 13 de fevereiro de 2026. Institui no âmbito do Município de Iranduba, o Programa “Transporte Campeão”, que autoriza o Poder Executivo a disponibilizar transporte oficial para atletas em competições esportivas, e dá outras providencias.</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
     <t>PARECER CCJRF Nº 010/2026 – Projeto de Lei nº 21/2026, de 11de junho de 2025. Institui o Dia de Conscientização do Combate às Drogas na Escola.</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
     <t>PARECER CCJRF Nº 011/2026 – Projeto de Lei nº 08/2016, de 26 de fevereiro de 2026. Declara Entidade de Utilidade Pública Municipal, a Associação de Idosos “Felicidade Não Tem Idade”, e dá outras providências.</t>
   </si>
   <si>
+    <t>3436</t>
+  </si>
+  <si>
+    <t>PARECER CCJRF Nº 12/2026 – Estabelece diretrizes para a política municipal de valorização e proteção à saúde física e mental dos Professionais de Educação.</t>
+  </si>
+  <si>
+    <t>3437</t>
+  </si>
+  <si>
+    <t>PARECER CCJRF Nº 13/2026 – Estabelece diretrizes para ampliação do acesso a medicamentos no âmbito do Município Iranduba, com priorização às pessoas com dificuldades de locomoção.</t>
+  </si>
+  <si>
+    <t>3438</t>
+  </si>
+  <si>
+    <t>PARECER CCJRF Nº 15/2026 – Dispõe sobre a denominação do Centro Esportivo Inácio Miranda de Araújo, no Município de Iranduba, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3439</t>
+  </si>
+  <si>
+    <t>PARECER CCJRF Nº 16/2026 – Autoriza permuta de imóvel de propriedade do Município de Iranduba por imóvel de propriedade particular.</t>
+  </si>
+  <si>
+    <t>3440</t>
+  </si>
+  <si>
+    <t>PARECER CCJRF Nº 17/2026 – Dispõe sobre diretrizes de ordenamento territorial, proteção ambiental e gestão de resíduos sólidos no Município de Iranduba – AM, estabelece critérios para instalação, operação, ampliação e encerramento de empreendimentos de disposição final de resíduos sólidos e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>3471</t>
+  </si>
+  <si>
+    <t>PARECER CCJRF Nº18/2026 – Fica o município obrigado a publicar no sítio eletrônico oficial da prefeitura demonstrativos de arrecadação e de destinação dos recursos decorrentes da aplicação de multas de trânsito.</t>
+  </si>
+  <si>
+    <t>3435</t>
+  </si>
+  <si>
+    <t>PCFO</t>
+  </si>
+  <si>
+    <t>Parecer CFO</t>
+  </si>
+  <si>
+    <t>CFO - Comissão de Finanças e Orçamento</t>
+  </si>
+  <si>
+    <t>PARECER CFO Nº 01/2026 – Dispõe sobre a revisão de amortização do déficit atuarial instituído pela Lei Municipal nº 188/2011.</t>
+  </si>
+  <si>
+    <t>3492</t>
+  </si>
+  <si>
+    <t>PARECER CFO Nº02/2026 – Autoriza permuta de imóvel de propriedade do Município de Iranduba por imóvel de propriedade particular.</t>
+  </si>
+  <si>
     <t>3408</t>
   </si>
   <si>
     <t>PCONJ</t>
   </si>
   <si>
     <t>Parecer Conjunto</t>
   </si>
   <si>
     <t>CCJRF e CFO</t>
   </si>
   <si>
     <t>PARECER CONJUNTO CCJRF/CFO Nº 01/2026 – Emenda à Lei Orgânica nº 01/2026, de 03 de março de 2026. Altera o art. 22 da Lei Orgânica Municipal de Iranduba.</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
     <t>PARECER CONJUNTO CCJRF/CFO Nº 02/2026 – Projeto de Resolução nº 01/2026, de 03 de março de 2026. Altera o art. 7 e o art. 18 do Regimento Interno da Câmara Municipal de Iranduba.</t>
-  </si>
-[...13 lines deleted...]
-    <t>EMENDA A LEI ORGÂNICA Nº01/2026 DE AUTORIA DA MESA DIREITORA DA CÂMARA MUNICIPAL DE IRANDUBA – Altera o art.22 Lei Orgânica Municipal de Iranduba.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2442,67 +3686,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3217/indicacao_no1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3218/indicacao_no2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3219/indicacao_no3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3220/indicacao_no4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3221/indicacao_no5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3222/indicacao_no6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3223/indicacao_no7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3224/indicacao_no8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3225/indicacao_no9.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3226/indicacao_no10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3232/indicacao_no11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3245/indicacao_no12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3246/indicacao_no13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3248/indicacao_no15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3249/indicacao_no16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3250/indicacao_no17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3251/indicacao_no18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3252/indicacao_no19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3253/indicacao_no20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3254/indicacao_no21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3255/indicacao_no22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3256/indicacao_no23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3257/indicacao_no24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3258/indicacao_no25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3259/indicacao_no26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3260/indicacao_no27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3261/indicacao_no28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3262/indicacao_no29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3279/indicacao_no30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3280/indicacao_no31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3281/indicacao_no32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3282/indicacao_no33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3283/indicacao_no34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3284/indicacao_no35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3285/indicacao_no36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3286/indicacao_no37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3287/indicacao_no38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3288/indicacao_no39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3289/indicacao_no40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3320/indicacao_no41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3321/indicacao_no42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3322/indicacao_no43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3323/indicacao_no44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3324/indicacao_no45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3325/indicacao_no46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3326/indicacao_no47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3327/indicacao_no48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3328/indicacao_no49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3329/indicacao_no50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3330/indicacao_no51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3331/indicacao_no52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3332/indicacao_no53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3333/indicacao_no54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3334/indicacao_no55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3335/indicacao_no56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3359/indicacao_no57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3360/indicacao_no58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3361/indicacao_no59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3362/indicacao_no60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3363/indicacao_no61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3380/indicacao_no62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3381/indicacao_no63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3382/indicacao_no64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3383/indicacao_no65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3384/indicacao_no66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3385/indicacao_no67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3386/indicacao_no68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3387/indicacao_no69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3388/indicacao_no70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3389/indicacao_no71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3390/indicacao_no72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3391/indicacao_no73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3392/indicacao_no74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3393/indicacao_no75.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3213/pedido_de_providencia_no1.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3214/pedido_de_providencia_no2.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3215/pedido_de_providencia_no3.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3216/pedido_de_providencia_no4.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3237/pedido_de_providencia_no5.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3238/pedido_de_providencia_no6.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3239/pedido_de_providencia_no7.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3240/pedido_de_providencia_no8.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3241/pedido_de_providencia_no9.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3242/pedido_de_providencia_no10.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3243/pedido_de_providencia_no11.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3244/pedido_de_providencia_no12.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3271/pedido_de_providencia_no13.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3272/pedido_de_providencia_no14.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3273/pedido_de_providencia_no15.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3274/pedido_de_providencia_no16.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3275/pedido_de_providencia_no17.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3276/pedido_de_providencia_no18.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3277/pedido_de_providencia_no19.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3278/pedido_de_providencia_no20.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3313/pedido_de_providencia_no21.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3314/pedido_de_providencia_no22.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3315/pedido_de_providencia_no23.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3316/pedido_de_providencia_no24.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3317/pedido_de_providencia_no25.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3318/pedido_de_providencia_no26.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3319/pedido_de_providencia_no27.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3356/pedido_de_providencia_no28.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3357/pedido_de_providencia_no29.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3358/pedido_de_providencia_no30.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3378/pedido_de_providencia_no31.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3379/pedido_de_providencia_no32.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3227/requerimento_no01.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3228/requerimento_no02.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3229/requerimento_no03.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3230/requerimento_no04.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3231/requerimento_no05.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3263/requerimento_no06.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3264/requerimento_no07.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3265/requerimento_no08.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3266/requerimento_no09.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3267/requerimento_no10.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3268/requerimento_no11.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3290/requerimento_no12.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3291/requerimento_no13.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3292/requerimento_no14.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3293/requerimento_no15.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3294/requerimento_no16.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3295/requerimento_no17.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3296/requerimento_no18.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3297/requerimento_no19.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3298/requerimento_no20.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3299/requerimento_no21.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3300/requerimento_no22.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3301/requerimento_no23.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3302/requerimento_no24.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3303/requerimento_no25.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3304/requerimento_no26.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3305/requerimento_no27.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3306/requerimento_no28.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3307/requerimento_no29.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3308/requerimento_no30.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3309/requerimento_no31.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3310/requerimento_no32.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3336/requerimento_no33.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3337/requerimento_no34.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3338/requerimento_no35.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3339/requerimento_no36.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3340/requerimento_no37.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3341/requerimento_no38.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3342/requerimento_no39.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3343/requerimento_no40.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3344/requerimento_no41.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3345/requerimento_no42.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3346/requerimento_no43.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3364/requerimento_no44.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3365/requerimento_no45.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3366/requerimento_no46.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3367/requerimento_no47.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3368/requerimento_no48.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3369/requerimento_no49.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3370/requerimento_no50.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3371/requerimento_no51.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3211/projeto_de_lei_no01.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3212/projeto_de_lei_no02.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3233/projeto_de_lei_no03.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3234/projeto_de_lei_no04.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3235/projeto_de_lei_no05.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3270/projeto_de_lei_no06.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3311/projeto_de_lei_no07.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3354/projeto_de_lei_no09.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3355/projeto_de_lei_no10.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3375/projeto_de_lei_no11.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3376/projeto_de_lei_no12.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3377/projeto_de_lei_no13.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3351/projeto_de_lei_no116.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3374/projeto_de_lei_no117.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3353/projeto_de_resolucao_no01.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3352/emenda_a_lei_organica_no01.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3217/indicacao_no1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3218/indicacao_no2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3219/indicacao_no3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3220/indicacao_no4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3221/indicacao_no5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3222/indicacao_no6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3223/indicacao_no7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3224/indicacao_no8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3225/indicacao_no9.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3226/indicacao_no10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3232/indicacao_no11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3245/indicacao_no12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3246/indicacao_no13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3248/indicacao_no15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3249/indicacao_no16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3250/indicacao_no17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3251/indicacao_no18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3252/indicacao_no19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3253/indicacao_no20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3254/indicacao_no21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3255/indicacao_no22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3256/indicacao_no23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3257/indicacao_no24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3258/indicacao_no25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3259/indicacao_no26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3260/indicacao_no27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3261/indicacao_no28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3262/indicacao_no29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3279/indicacao_no30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3280/indicacao_no31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3281/indicacao_no32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3282/indicacao_no33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3283/indicacao_no34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3284/indicacao_no35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3285/indicacao_no36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3286/indicacao_no37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3287/indicacao_no38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3288/indicacao_no39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3289/indicacao_no40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3320/indicacao_no41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3321/indicacao_no42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3322/indicacao_no43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3323/indicacao_no44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3324/indicacao_no45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3325/indicacao_no46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3326/indicacao_no47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3327/indicacao_no48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3328/indicacao_no49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3329/indicacao_no50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3330/indicacao_no51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3331/indicacao_no52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3332/indicacao_no53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3333/indicacao_no54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3334/indicacao_no55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3335/indicacao_no56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3359/indicacao_no57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3360/indicacao_no58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3361/indicacao_no59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3362/indicacao_no60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3363/indicacao_no61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3380/indicacao_no62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3381/indicacao_no63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3382/indicacao_no64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3383/indicacao_no65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3384/indicacao_no66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3385/indicacao_no67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3386/indicacao_no68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3387/indicacao_no69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3388/indicacao_no70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3389/indicacao_no71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3390/indicacao_no72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3391/indicacao_no73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3392/indicacao_no74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3393/indicacao_no75.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3416/indicacao_no76.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3417/indicacao_no77.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3418/indicacao_no78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3419/indicacao_no79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3420/indicacao_no80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3421/indicacao_no81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3443/indicacao_no82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3422/indicacao_no83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3423/indicacao_no84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3424/indicacao_no85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3425/indicacao_no86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3426/indicacao_no87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3427/indicacao_no88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3428/indicacao_no89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3444/indicacao_no90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3445/indicacao_no91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3446/indicacao_no92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3447/indicacao_no93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3448/indicacao_no94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3449/indicacao_no95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3467/indicacao_no96.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3468/indicacao_no97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3469/indicacao_no98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3470/indicacao_no99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3480/indicacao_no100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3481/indicacao_no101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3482/indicacao_no102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3483/indicacao_no103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3484/indicacao_no104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3485/indicacao_no105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3486/indicacao_no106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3487/indicacao_no107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3504/indicacao_no108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3505/indicacao_no109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3506/indicacao_no110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3507/indicacao_no111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3508/indicacao_no112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3509/indicacao_no113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3510/indicacao_no114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3511/indicacao_no115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3512/indicacao_no116.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3513/indicacao_no117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3514/indicacao_no118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3515/indicacao_no119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3525/indicacao_no120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3526/indicacao_no121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3527/indicacao_no122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3528/indicacao_no123.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3529/indicacao_no124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3530/indicacao_no125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3531/indicacao_no126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3532/indicacao_no127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3213/pedido_de_providencia_no1.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3214/pedido_de_providencia_no2.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3215/pedido_de_providencia_no3.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3216/pedido_de_providencia_no4.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3237/pedido_de_providencia_no5.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3238/pedido_de_providencia_no6.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3239/pedido_de_providencia_no7.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3240/pedido_de_providencia_no8.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3241/pedido_de_providencia_no9.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3242/pedido_de_providencia_no10.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3243/pedido_de_providencia_no11.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3244/pedido_de_providencia_no12.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3271/pedido_de_providencia_no13.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3272/pedido_de_providencia_no14.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3273/pedido_de_providencia_no15.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3274/pedido_de_providencia_no16.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3275/pedido_de_providencia_no17.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3276/pedido_de_providencia_no18.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3277/pedido_de_providencia_no19.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3278/pedido_de_providencia_no20.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3313/pedido_de_providencia_no21.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3314/pedido_de_providencia_no22.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3315/pedido_de_providencia_no23.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3316/pedido_de_providencia_no24.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3317/pedido_de_providencia_no25.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3318/pedido_de_providencia_no26.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3319/pedido_de_providencia_no27.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3356/pedido_de_providencia_no28.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3357/pedido_de_providencia_no29.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3358/pedido_de_providencia_no30.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3378/pedido_de_providencia_no31.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3379/pedido_de_providencia_no32.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3412/pedido_de_providencia_no33.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3413/pedido_de_providencia_no34.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3414/pedido_de_providencia_no35.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3415/pedido_de_providencia_no36.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3441/pedido_de_providencia_no37.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3442/pedido_de_providencia_no38.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3460/pedido_de_providencia_no39.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3461/pedido_de_providencia_no40.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3462/pedido_de_providencia_no41.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3463/pedido_de_providencia_no42.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3464/pedido_de_providencia_no43.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3465/pedido_de_providencia_no44.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3466/pedido_de_providencia_no45.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3475/pedido_de_providencia_no46.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3476/pedido_de_providencia_no47.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3477/pedido_de_providencia_no48.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3478/pedido_de_providencia_no49.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3479/pedido_de_providencia_no50.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3495/pedido_de_providencia_no51.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3496/pedido_de_providencia_no52.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3497/pedido_de_providencia_no53.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3498/pedido_de_providencia_no54.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3499/pedido_de_providencia_no55.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3500/pedido_de_providencia_no56.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3501/pedido_de_providencia_no57.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3502/pedido_de_providencia_no58.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3503/pedido_de_providencia_no59.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3521/pedido_de_providencia_no60.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3522/pedido_de_providencia_no61.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3523/pedido_de_providencia_no62.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3524/pedido_de_providencia_no63.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3227/requerimento_no01.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3228/requerimento_no02.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3229/requerimento_no03.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3230/requerimento_no04.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3231/requerimento_no05.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3263/requerimento_no06.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3264/requerimento_no07.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3265/requerimento_no08.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3266/requerimento_no09.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3267/requerimento_no10.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3268/requerimento_no11.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3290/requerimento_no12.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3291/requerimento_no13.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3292/requerimento_no14.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3293/requerimento_no15.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3294/requerimento_no16.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3295/requerimento_no17.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3296/requerimento_no18.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3297/requerimento_no19.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3298/requerimento_no20.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3299/requerimento_no21.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3300/requerimento_no22.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3301/requerimento_no23.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3302/requerimento_no24.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3303/requerimento_no25.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3304/requerimento_no26.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3305/requerimento_no27.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3306/requerimento_no28.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3307/requerimento_no29.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3308/requerimento_no30.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3309/requerimento_no31.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3310/requerimento_no32.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3336/requerimento_no33.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3337/requerimento_no34.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3338/requerimento_no35.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3339/requerimento_no36.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3340/requerimento_no37.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3341/requerimento_no38.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3342/requerimento_no39.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3343/requerimento_no40.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3344/requerimento_no41.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3345/requerimento_no42.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3346/requerimento_no43.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3364/requerimento_no44.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3365/requerimento_no45.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3366/requerimento_no46.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3367/requerimento_no47.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3368/requerimento_no48.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3369/requerimento_no49.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3370/requerimento_no50.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3371/requerimento_no51.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3394/requerimento_no52.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3395/requerimento_no53.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3396/requerimento_no54.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3397/requerimento_no55.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3398/requerimento_no56.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3399/requerimento_no57.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3400/requerimento_no58.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3401/requerimento_no59.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3402/requerimento_no60.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3403/requerimento_no61.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3429/requerimento_no62.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3430/requerimento_no63.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3431/requerimento_no64.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3432/requerimento_no65.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3433/requerimento_no66.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3434/requerimento_no67.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3450/requerimento_no68.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3451/requerimento_no69.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3452/requerimento_no70.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3453/requerimento_no71.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3454/requerimento_no72.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3455/requerimento_no73.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3456/requerimento_no74.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3457/requerimento_no75.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3458/requerimento_no76.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3459/requerimento_no77.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3488/requerimento_no78.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3489/requerimento_no79.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3490/requerimento_no80.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3491/requerimento_no81.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3516/requerimento_no82.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3517/requerimento_no83.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3518/requerimento_no84.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3519/requerimento_no85.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3211/projeto_de_lei_no01.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3212/projeto_de_lei_no02.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3233/projeto_de_lei_no03.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3234/projeto_de_lei_no04.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3235/projeto_de_lei_no05.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3270/projeto_de_lei_no06.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3311/projeto_de_lei_no07.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3354/projeto_de_lei_no09.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3355/projeto_de_lei_no10.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3375/projeto_de_lei_no11.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3376/projeto_de_lei_no12.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3377/projeto_de_lei_no13.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3351/projeto_de_lei_no116.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3374/projeto_de_lei_no117.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3353/projeto_de_resolucao_no01.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3410/projeto_de_resolucao_no2.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2026/3520/projeto_de_lei_complementar_no017-2026-gab-pmi.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H200"/>
+  <dimension ref="A1:H321"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="52.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="122.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -4440,3264 +5684,6410 @@
       </c>
       <c r="D76" t="s">
         <v>11</v>
       </c>
       <c r="E76" t="s">
         <v>12</v>
       </c>
       <c r="F76" t="s">
         <v>13</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>315</v>
       </c>
       <c r="H76" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
         <v>317</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>10</v>
+        <v>318</v>
       </c>
       <c r="D77" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="E77" t="s">
+        <v>12</v>
+      </c>
+      <c r="F77" t="s">
+        <v>58</v>
+      </c>
+      <c r="G77" s="1" t="s">
         <v>319</v>
       </c>
-      <c r="F77" t="s">
+      <c r="H77" t="s">
         <v>320</v>
-      </c>
-[...4 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
+        <v>321</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>322</v>
+      </c>
+      <c r="D78" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" t="s">
+        <v>12</v>
+      </c>
+      <c r="F78" t="s">
+        <v>58</v>
+      </c>
+      <c r="G78" s="1" t="s">
         <v>323</v>
       </c>
-      <c r="B78" t="s">
-[...11 lines deleted...]
-      <c r="F78" t="s">
+      <c r="H78" t="s">
         <v>324</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
+        <v>325</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>326</v>
+      </c>
+      <c r="D79" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" t="s">
+        <v>12</v>
+      </c>
+      <c r="F79" t="s">
+        <v>58</v>
+      </c>
+      <c r="G79" s="1" t="s">
         <v>327</v>
       </c>
-      <c r="B79" t="s">
-[...14 lines deleted...]
-      <c r="G79" s="1" t="s">
+      <c r="H79" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
+        <v>329</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
         <v>330</v>
       </c>
-      <c r="B80" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D80" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="E80" t="s">
-        <v>319</v>
+        <v>12</v>
       </c>
       <c r="F80" t="s">
-        <v>324</v>
+        <v>58</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>331</v>
       </c>
       <c r="H80" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
         <v>333</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>29</v>
+        <v>334</v>
       </c>
       <c r="D81" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="E81" t="s">
-        <v>319</v>
+        <v>12</v>
       </c>
       <c r="F81" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="H81" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>33</v>
+        <v>338</v>
       </c>
       <c r="D82" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="E82" t="s">
-        <v>319</v>
+        <v>12</v>
       </c>
       <c r="F82" t="s">
-        <v>337</v>
+        <v>13</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="H82" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>37</v>
+        <v>342</v>
       </c>
       <c r="D83" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="E83" t="s">
-        <v>319</v>
+        <v>12</v>
       </c>
       <c r="F83" t="s">
-        <v>337</v>
+        <v>58</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="H83" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>41</v>
+        <v>346</v>
       </c>
       <c r="D84" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="E84" t="s">
-        <v>319</v>
+        <v>12</v>
       </c>
       <c r="F84" t="s">
-        <v>337</v>
+        <v>13</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="H84" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>45</v>
+        <v>350</v>
       </c>
       <c r="D85" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="E85" t="s">
-        <v>319</v>
+        <v>12</v>
       </c>
       <c r="F85" t="s">
-        <v>337</v>
+        <v>13</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="H85" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>49</v>
+        <v>354</v>
       </c>
       <c r="D86" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="E86" t="s">
-        <v>319</v>
+        <v>12</v>
       </c>
       <c r="F86" t="s">
-        <v>337</v>
+        <v>13</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="H86" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>53</v>
+        <v>358</v>
       </c>
       <c r="D87" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="E87" t="s">
-        <v>319</v>
+        <v>12</v>
       </c>
       <c r="F87" t="s">
-        <v>262</v>
+        <v>233</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="H87" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>57</v>
+        <v>362</v>
       </c>
       <c r="D88" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="E88" t="s">
-        <v>319</v>
+        <v>12</v>
       </c>
       <c r="F88" t="s">
-        <v>233</v>
+        <v>363</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
       <c r="H88" t="s">
-        <v>357</v>
+        <v>365</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>358</v>
+        <v>366</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>62</v>
+        <v>367</v>
       </c>
       <c r="D89" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="E89" t="s">
-        <v>319</v>
+        <v>12</v>
       </c>
       <c r="F89" t="s">
-        <v>71</v>
+        <v>363</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="H89" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>66</v>
+        <v>371</v>
       </c>
       <c r="D90" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="E90" t="s">
-        <v>319</v>
+        <v>12</v>
       </c>
       <c r="F90" t="s">
-        <v>233</v>
+        <v>363</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>362</v>
+        <v>372</v>
       </c>
       <c r="H90" t="s">
-        <v>363</v>
+        <v>373</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>364</v>
+        <v>374</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>70</v>
+        <v>375</v>
       </c>
       <c r="D91" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="E91" t="s">
-        <v>319</v>
+        <v>12</v>
       </c>
       <c r="F91" t="s">
-        <v>233</v>
+        <v>58</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>365</v>
+        <v>376</v>
       </c>
       <c r="H91" t="s">
-        <v>366</v>
+        <v>377</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>367</v>
+        <v>378</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>75</v>
+        <v>379</v>
       </c>
       <c r="D92" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="E92" t="s">
-        <v>319</v>
+        <v>12</v>
       </c>
       <c r="F92" t="s">
-        <v>233</v>
+        <v>58</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>368</v>
+        <v>380</v>
       </c>
       <c r="H92" t="s">
-        <v>369</v>
+        <v>381</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>370</v>
+        <v>382</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>79</v>
+        <v>383</v>
       </c>
       <c r="D93" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="E93" t="s">
-        <v>319</v>
+        <v>12</v>
       </c>
       <c r="F93" t="s">
-        <v>233</v>
+        <v>58</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>371</v>
+        <v>384</v>
       </c>
       <c r="H93" t="s">
-        <v>372</v>
+        <v>385</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>373</v>
+        <v>386</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>84</v>
+        <v>387</v>
       </c>
       <c r="D94" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="E94" t="s">
-        <v>319</v>
+        <v>12</v>
       </c>
       <c r="F94" t="s">
-        <v>233</v>
+        <v>13</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>374</v>
+        <v>388</v>
       </c>
       <c r="H94" t="s">
-        <v>375</v>
+        <v>389</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>376</v>
+        <v>390</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>88</v>
+        <v>391</v>
       </c>
       <c r="D95" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="E95" t="s">
-        <v>319</v>
+        <v>12</v>
       </c>
       <c r="F95" t="s">
-        <v>233</v>
+        <v>13</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>377</v>
+        <v>392</v>
       </c>
       <c r="H95" t="s">
-        <v>378</v>
+        <v>393</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>379</v>
+        <v>394</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>92</v>
+        <v>395</v>
       </c>
       <c r="D96" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="E96" t="s">
-        <v>319</v>
+        <v>12</v>
       </c>
       <c r="F96" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>380</v>
+        <v>396</v>
       </c>
       <c r="H96" t="s">
-        <v>381</v>
+        <v>397</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>382</v>
+        <v>398</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>96</v>
+        <v>399</v>
       </c>
       <c r="D97" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="E97" t="s">
-        <v>319</v>
+        <v>12</v>
       </c>
       <c r="F97" t="s">
-        <v>71</v>
+        <v>400</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>383</v>
+        <v>401</v>
       </c>
       <c r="H97" t="s">
-        <v>384</v>
+        <v>402</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>385</v>
+        <v>403</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>100</v>
+        <v>404</v>
       </c>
       <c r="D98" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="E98" t="s">
-        <v>319</v>
+        <v>12</v>
       </c>
       <c r="F98" t="s">
-        <v>71</v>
+        <v>233</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>386</v>
+        <v>405</v>
       </c>
       <c r="H98" t="s">
-        <v>387</v>
+        <v>406</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>388</v>
+        <v>407</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>104</v>
+        <v>408</v>
       </c>
       <c r="D99" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="E99" t="s">
-        <v>319</v>
+        <v>12</v>
       </c>
       <c r="F99" t="s">
-        <v>389</v>
+        <v>233</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>390</v>
+        <v>409</v>
       </c>
       <c r="H99" t="s">
-        <v>391</v>
+        <v>410</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>392</v>
+        <v>411</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>108</v>
+        <v>412</v>
       </c>
       <c r="D100" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="E100" t="s">
-        <v>319</v>
+        <v>12</v>
       </c>
       <c r="F100" t="s">
-        <v>389</v>
+        <v>13</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>393</v>
+        <v>413</v>
       </c>
       <c r="H100" t="s">
-        <v>394</v>
+        <v>414</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>395</v>
+        <v>415</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>112</v>
+        <v>416</v>
       </c>
       <c r="D101" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="E101" t="s">
-        <v>319</v>
+        <v>12</v>
       </c>
       <c r="F101" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>396</v>
+        <v>417</v>
       </c>
       <c r="H101" t="s">
-        <v>397</v>
+        <v>418</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>398</v>
+        <v>419</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>116</v>
+        <v>420</v>
       </c>
       <c r="D102" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="E102" t="s">
-        <v>319</v>
+        <v>12</v>
       </c>
       <c r="F102" t="s">
         <v>13</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>399</v>
+        <v>421</v>
       </c>
       <c r="H102" t="s">
-        <v>400</v>
+        <v>422</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>401</v>
+        <v>423</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>120</v>
+        <v>424</v>
       </c>
       <c r="D103" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="E103" t="s">
-        <v>319</v>
+        <v>12</v>
       </c>
       <c r="F103" t="s">
         <v>13</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>402</v>
+        <v>425</v>
       </c>
       <c r="H103" t="s">
-        <v>403</v>
+        <v>426</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>404</v>
+        <v>427</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>124</v>
+        <v>428</v>
       </c>
       <c r="D104" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="E104" t="s">
-        <v>319</v>
+        <v>12</v>
       </c>
       <c r="F104" t="s">
         <v>58</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>405</v>
+        <v>429</v>
       </c>
       <c r="H104" t="s">
-        <v>406</v>
+        <v>430</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>407</v>
+        <v>431</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>128</v>
+        <v>432</v>
       </c>
       <c r="D105" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="E105" t="s">
-        <v>319</v>
+        <v>12</v>
       </c>
       <c r="F105" t="s">
         <v>58</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>408</v>
+        <v>433</v>
       </c>
       <c r="H105" t="s">
-        <v>409</v>
+        <v>434</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>410</v>
+        <v>435</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>132</v>
+        <v>436</v>
       </c>
       <c r="D106" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="E106" t="s">
-        <v>319</v>
+        <v>12</v>
       </c>
       <c r="F106" t="s">
-        <v>71</v>
+        <v>233</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>411</v>
+        <v>437</v>
       </c>
       <c r="H106" t="s">
-        <v>412</v>
+        <v>438</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>413</v>
+        <v>439</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>136</v>
+        <v>440</v>
       </c>
       <c r="D107" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="E107" t="s">
-        <v>319</v>
+        <v>12</v>
       </c>
       <c r="F107" t="s">
-        <v>414</v>
+        <v>233</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>415</v>
+        <v>441</v>
       </c>
       <c r="H107" t="s">
-        <v>416</v>
+        <v>442</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>417</v>
+        <v>443</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>140</v>
+        <v>444</v>
       </c>
       <c r="D108" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="E108" t="s">
-        <v>319</v>
+        <v>12</v>
       </c>
       <c r="F108" t="s">
-        <v>13</v>
+        <v>233</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>418</v>
+        <v>445</v>
       </c>
       <c r="H108" t="s">
-        <v>419</v>
+        <v>446</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>420</v>
+        <v>447</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>10</v>
+        <v>448</v>
       </c>
       <c r="D109" t="s">
-        <v>421</v>
+        <v>11</v>
       </c>
       <c r="E109" t="s">
-        <v>422</v>
+        <v>12</v>
       </c>
       <c r="F109" t="s">
-        <v>80</v>
+        <v>58</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>423</v>
+        <v>449</v>
       </c>
       <c r="H109" t="s">
-        <v>424</v>
+        <v>450</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>425</v>
+        <v>451</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>17</v>
+        <v>452</v>
       </c>
       <c r="D110" t="s">
-        <v>421</v>
+        <v>11</v>
       </c>
       <c r="E110" t="s">
-        <v>422</v>
+        <v>12</v>
       </c>
       <c r="F110" t="s">
-        <v>80</v>
+        <v>13</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>426</v>
+        <v>453</v>
       </c>
       <c r="H110" t="s">
-        <v>427</v>
+        <v>454</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>428</v>
+        <v>455</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>21</v>
+        <v>456</v>
       </c>
       <c r="D111" t="s">
-        <v>421</v>
+        <v>11</v>
       </c>
       <c r="E111" t="s">
-        <v>422</v>
+        <v>12</v>
       </c>
       <c r="F111" t="s">
-        <v>80</v>
+        <v>13</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>429</v>
+        <v>457</v>
       </c>
       <c r="H111" t="s">
-        <v>430</v>
+        <v>458</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>431</v>
+        <v>459</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>25</v>
+        <v>460</v>
       </c>
       <c r="D112" t="s">
-        <v>421</v>
+        <v>11</v>
       </c>
       <c r="E112" t="s">
-        <v>422</v>
+        <v>12</v>
       </c>
       <c r="F112" t="s">
-        <v>324</v>
+        <v>58</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>432</v>
+        <v>461</v>
       </c>
       <c r="H112" t="s">
-        <v>433</v>
+        <v>462</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>434</v>
+        <v>463</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>29</v>
+        <v>464</v>
       </c>
       <c r="D113" t="s">
-        <v>421</v>
+        <v>11</v>
       </c>
       <c r="E113" t="s">
-        <v>422</v>
+        <v>12</v>
       </c>
       <c r="F113" t="s">
-        <v>324</v>
+        <v>58</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>435</v>
+        <v>465</v>
       </c>
       <c r="H113" t="s">
-        <v>436</v>
+        <v>466</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>437</v>
+        <v>467</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>33</v>
+        <v>468</v>
       </c>
       <c r="D114" t="s">
-        <v>421</v>
+        <v>11</v>
       </c>
       <c r="E114" t="s">
-        <v>422</v>
+        <v>12</v>
       </c>
       <c r="F114" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>438</v>
+        <v>469</v>
       </c>
       <c r="H114" t="s">
-        <v>439</v>
+        <v>470</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>440</v>
+        <v>471</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>37</v>
+        <v>472</v>
       </c>
       <c r="D115" t="s">
-        <v>421</v>
+        <v>11</v>
       </c>
       <c r="E115" t="s">
-        <v>422</v>
+        <v>12</v>
       </c>
       <c r="F115" t="s">
-        <v>80</v>
+        <v>13</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>441</v>
+        <v>473</v>
       </c>
       <c r="H115" t="s">
-        <v>442</v>
+        <v>474</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>443</v>
+        <v>475</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>41</v>
+        <v>476</v>
       </c>
       <c r="D116" t="s">
-        <v>421</v>
+        <v>11</v>
       </c>
       <c r="E116" t="s">
-        <v>422</v>
+        <v>12</v>
       </c>
       <c r="F116" t="s">
-        <v>80</v>
+        <v>233</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>444</v>
+        <v>477</v>
       </c>
       <c r="H116" t="s">
-        <v>445</v>
+        <v>478</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>446</v>
+        <v>479</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>45</v>
+        <v>480</v>
       </c>
       <c r="D117" t="s">
-        <v>421</v>
+        <v>11</v>
       </c>
       <c r="E117" t="s">
-        <v>422</v>
+        <v>12</v>
       </c>
       <c r="F117" t="s">
-        <v>262</v>
+        <v>58</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>447</v>
+        <v>481</v>
       </c>
       <c r="H117" t="s">
-        <v>448</v>
+        <v>482</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>449</v>
+        <v>483</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>49</v>
+        <v>484</v>
       </c>
       <c r="D118" t="s">
-        <v>421</v>
+        <v>11</v>
       </c>
       <c r="E118" t="s">
-        <v>422</v>
+        <v>12</v>
       </c>
       <c r="F118" t="s">
-        <v>262</v>
+        <v>233</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>450</v>
+        <v>485</v>
       </c>
       <c r="H118" t="s">
-        <v>451</v>
+        <v>486</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>452</v>
+        <v>487</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>53</v>
+        <v>488</v>
       </c>
       <c r="D119" t="s">
-        <v>421</v>
+        <v>11</v>
       </c>
       <c r="E119" t="s">
-        <v>422</v>
+        <v>12</v>
       </c>
       <c r="F119" t="s">
-        <v>262</v>
+        <v>233</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>453</v>
+        <v>489</v>
       </c>
       <c r="H119" t="s">
-        <v>454</v>
+        <v>490</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>455</v>
+        <v>491</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>57</v>
+        <v>492</v>
       </c>
       <c r="D120" t="s">
-        <v>421</v>
+        <v>11</v>
       </c>
       <c r="E120" t="s">
-        <v>422</v>
+        <v>12</v>
       </c>
       <c r="F120" t="s">
-        <v>71</v>
+        <v>233</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>456</v>
+        <v>493</v>
       </c>
       <c r="H120" t="s">
-        <v>457</v>
+        <v>494</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>458</v>
+        <v>495</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>62</v>
+        <v>496</v>
       </c>
       <c r="D121" t="s">
-        <v>421</v>
+        <v>11</v>
       </c>
       <c r="E121" t="s">
-        <v>422</v>
+        <v>12</v>
       </c>
       <c r="F121" t="s">
-        <v>80</v>
+        <v>13</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>459</v>
+        <v>497</v>
       </c>
       <c r="H121" t="s">
-        <v>460</v>
+        <v>498</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>461</v>
+        <v>499</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>66</v>
+        <v>500</v>
       </c>
       <c r="D122" t="s">
-        <v>421</v>
+        <v>11</v>
       </c>
       <c r="E122" t="s">
-        <v>422</v>
+        <v>12</v>
       </c>
       <c r="F122" t="s">
-        <v>80</v>
+        <v>13</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>462</v>
+        <v>501</v>
       </c>
       <c r="H122" t="s">
-        <v>463</v>
+        <v>502</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>464</v>
+        <v>503</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>70</v>
+        <v>504</v>
       </c>
       <c r="D123" t="s">
-        <v>421</v>
+        <v>11</v>
       </c>
       <c r="E123" t="s">
-        <v>422</v>
+        <v>12</v>
       </c>
       <c r="F123" t="s">
-        <v>80</v>
+        <v>13</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>465</v>
+        <v>505</v>
       </c>
       <c r="H123" t="s">
-        <v>466</v>
+        <v>506</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>467</v>
+        <v>507</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>75</v>
+        <v>508</v>
       </c>
       <c r="D124" t="s">
-        <v>421</v>
+        <v>11</v>
       </c>
       <c r="E124" t="s">
-        <v>422</v>
+        <v>12</v>
       </c>
       <c r="F124" t="s">
-        <v>80</v>
+        <v>233</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>468</v>
+        <v>509</v>
       </c>
       <c r="H124" t="s">
-        <v>469</v>
+        <v>510</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>470</v>
+        <v>511</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>79</v>
+        <v>512</v>
       </c>
       <c r="D125" t="s">
-        <v>421</v>
+        <v>11</v>
       </c>
       <c r="E125" t="s">
-        <v>422</v>
+        <v>12</v>
       </c>
       <c r="F125" t="s">
-        <v>80</v>
+        <v>233</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>471</v>
+        <v>513</v>
       </c>
       <c r="H125" t="s">
-        <v>472</v>
+        <v>514</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>473</v>
+        <v>515</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>84</v>
+        <v>516</v>
       </c>
       <c r="D126" t="s">
-        <v>421</v>
+        <v>11</v>
       </c>
       <c r="E126" t="s">
-        <v>422</v>
+        <v>12</v>
       </c>
       <c r="F126" t="s">
-        <v>13</v>
+        <v>233</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>474</v>
+        <v>517</v>
       </c>
       <c r="H126" t="s">
-        <v>475</v>
+        <v>518</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>476</v>
+        <v>519</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>88</v>
+        <v>520</v>
       </c>
       <c r="D127" t="s">
-        <v>421</v>
+        <v>11</v>
       </c>
       <c r="E127" t="s">
-        <v>422</v>
+        <v>12</v>
       </c>
       <c r="F127" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>477</v>
+        <v>521</v>
       </c>
       <c r="H127" t="s">
-        <v>478</v>
+        <v>522</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>479</v>
+        <v>523</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>92</v>
+        <v>524</v>
       </c>
       <c r="D128" t="s">
-        <v>421</v>
+        <v>11</v>
       </c>
       <c r="E128" t="s">
-        <v>422</v>
+        <v>12</v>
       </c>
       <c r="F128" t="s">
         <v>71</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>480</v>
+        <v>525</v>
       </c>
       <c r="H128" t="s">
-        <v>481</v>
+        <v>526</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>482</v>
+        <v>527</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>96</v>
+        <v>10</v>
       </c>
       <c r="D129" t="s">
-        <v>421</v>
+        <v>528</v>
       </c>
       <c r="E129" t="s">
-        <v>422</v>
+        <v>529</v>
       </c>
       <c r="F129" t="s">
-        <v>80</v>
+        <v>530</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>483</v>
+        <v>531</v>
       </c>
       <c r="H129" t="s">
-        <v>484</v>
+        <v>532</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>485</v>
+        <v>533</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>100</v>
+        <v>17</v>
       </c>
       <c r="D130" t="s">
-        <v>421</v>
+        <v>528</v>
       </c>
       <c r="E130" t="s">
-        <v>422</v>
+        <v>529</v>
       </c>
       <c r="F130" t="s">
-        <v>80</v>
+        <v>534</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>486</v>
+        <v>535</v>
       </c>
       <c r="H130" t="s">
-        <v>487</v>
+        <v>536</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>488</v>
+        <v>537</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>104</v>
+        <v>21</v>
       </c>
       <c r="D131" t="s">
-        <v>421</v>
+        <v>528</v>
       </c>
       <c r="E131" t="s">
-        <v>422</v>
+        <v>529</v>
       </c>
       <c r="F131" t="s">
-        <v>80</v>
+        <v>534</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>489</v>
+        <v>538</v>
       </c>
       <c r="H131" t="s">
-        <v>490</v>
+        <v>539</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>491</v>
+        <v>540</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>108</v>
+        <v>25</v>
       </c>
       <c r="D132" t="s">
-        <v>421</v>
+        <v>528</v>
       </c>
       <c r="E132" t="s">
-        <v>422</v>
+        <v>529</v>
       </c>
       <c r="F132" t="s">
-        <v>80</v>
+        <v>534</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>492</v>
+        <v>541</v>
       </c>
       <c r="H132" t="s">
-        <v>493</v>
+        <v>542</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>494</v>
+        <v>543</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>112</v>
+        <v>29</v>
       </c>
       <c r="D133" t="s">
-        <v>421</v>
+        <v>528</v>
       </c>
       <c r="E133" t="s">
-        <v>422</v>
+        <v>529</v>
       </c>
       <c r="F133" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>495</v>
+        <v>544</v>
       </c>
       <c r="H133" t="s">
-        <v>496</v>
+        <v>545</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>497</v>
+        <v>546</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>116</v>
+        <v>33</v>
       </c>
       <c r="D134" t="s">
-        <v>421</v>
+        <v>528</v>
       </c>
       <c r="E134" t="s">
-        <v>422</v>
+        <v>529</v>
       </c>
       <c r="F134" t="s">
-        <v>80</v>
+        <v>547</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>498</v>
+        <v>548</v>
       </c>
       <c r="H134" t="s">
-        <v>499</v>
+        <v>549</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>500</v>
+        <v>550</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>120</v>
+        <v>37</v>
       </c>
       <c r="D135" t="s">
-        <v>421</v>
+        <v>528</v>
       </c>
       <c r="E135" t="s">
-        <v>422</v>
+        <v>529</v>
       </c>
       <c r="F135" t="s">
-        <v>80</v>
+        <v>547</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>501</v>
+        <v>551</v>
       </c>
       <c r="H135" t="s">
-        <v>502</v>
+        <v>552</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>503</v>
+        <v>553</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>124</v>
+        <v>41</v>
       </c>
       <c r="D136" t="s">
-        <v>421</v>
+        <v>528</v>
       </c>
       <c r="E136" t="s">
-        <v>422</v>
+        <v>529</v>
       </c>
       <c r="F136" t="s">
-        <v>80</v>
+        <v>547</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>504</v>
+        <v>554</v>
       </c>
       <c r="H136" t="s">
-        <v>505</v>
+        <v>555</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>506</v>
+        <v>556</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>128</v>
+        <v>45</v>
       </c>
       <c r="D137" t="s">
-        <v>421</v>
+        <v>528</v>
       </c>
       <c r="E137" t="s">
-        <v>422</v>
+        <v>529</v>
       </c>
       <c r="F137" t="s">
-        <v>80</v>
+        <v>547</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>507</v>
+        <v>557</v>
       </c>
       <c r="H137" t="s">
-        <v>508</v>
+        <v>558</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>509</v>
+        <v>559</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>132</v>
+        <v>49</v>
       </c>
       <c r="D138" t="s">
-        <v>421</v>
+        <v>528</v>
       </c>
       <c r="E138" t="s">
-        <v>422</v>
+        <v>529</v>
       </c>
       <c r="F138" t="s">
-        <v>80</v>
+        <v>547</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>510</v>
+        <v>560</v>
       </c>
       <c r="H138" t="s">
-        <v>511</v>
+        <v>561</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>512</v>
+        <v>562</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>136</v>
+        <v>53</v>
       </c>
       <c r="D139" t="s">
-        <v>421</v>
+        <v>528</v>
       </c>
       <c r="E139" t="s">
-        <v>422</v>
+        <v>529</v>
       </c>
       <c r="F139" t="s">
-        <v>80</v>
+        <v>262</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>513</v>
+        <v>563</v>
       </c>
       <c r="H139" t="s">
-        <v>514</v>
+        <v>564</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>515</v>
+        <v>565</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>140</v>
+        <v>57</v>
       </c>
       <c r="D140" t="s">
-        <v>421</v>
+        <v>528</v>
       </c>
       <c r="E140" t="s">
-        <v>422</v>
+        <v>529</v>
       </c>
       <c r="F140" t="s">
-        <v>80</v>
+        <v>233</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>516</v>
+        <v>566</v>
       </c>
       <c r="H140" t="s">
-        <v>517</v>
+        <v>567</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>518</v>
+        <v>568</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>144</v>
+        <v>62</v>
       </c>
       <c r="D141" t="s">
-        <v>421</v>
+        <v>528</v>
       </c>
       <c r="E141" t="s">
-        <v>422</v>
+        <v>529</v>
       </c>
       <c r="F141" t="s">
-        <v>262</v>
+        <v>71</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>519</v>
+        <v>569</v>
       </c>
       <c r="H141" t="s">
-        <v>520</v>
+        <v>570</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>521</v>
+        <v>571</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>148</v>
+        <v>66</v>
       </c>
       <c r="D142" t="s">
-        <v>421</v>
+        <v>528</v>
       </c>
       <c r="E142" t="s">
-        <v>422</v>
+        <v>529</v>
       </c>
       <c r="F142" t="s">
-        <v>262</v>
+        <v>233</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>522</v>
+        <v>572</v>
       </c>
       <c r="H142" t="s">
-        <v>523</v>
+        <v>573</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>524</v>
+        <v>574</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>152</v>
+        <v>70</v>
       </c>
       <c r="D143" t="s">
-        <v>421</v>
+        <v>528</v>
       </c>
       <c r="E143" t="s">
-        <v>422</v>
+        <v>529</v>
       </c>
       <c r="F143" t="s">
-        <v>414</v>
+        <v>233</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>525</v>
+        <v>575</v>
       </c>
       <c r="H143" t="s">
-        <v>526</v>
+        <v>576</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>527</v>
+        <v>577</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>156</v>
+        <v>75</v>
       </c>
       <c r="D144" t="s">
-        <v>421</v>
+        <v>528</v>
       </c>
       <c r="E144" t="s">
-        <v>422</v>
+        <v>529</v>
       </c>
       <c r="F144" t="s">
-        <v>414</v>
+        <v>233</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>528</v>
+        <v>578</v>
       </c>
       <c r="H144" t="s">
-        <v>529</v>
+        <v>579</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>530</v>
+        <v>580</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>160</v>
+        <v>79</v>
       </c>
       <c r="D145" t="s">
-        <v>421</v>
+        <v>528</v>
       </c>
       <c r="E145" t="s">
-        <v>422</v>
+        <v>529</v>
       </c>
       <c r="F145" t="s">
-        <v>13</v>
+        <v>233</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>531</v>
+        <v>581</v>
       </c>
       <c r="H145" t="s">
-        <v>532</v>
+        <v>582</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>533</v>
+        <v>583</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>164</v>
+        <v>84</v>
       </c>
       <c r="D146" t="s">
-        <v>421</v>
+        <v>528</v>
       </c>
       <c r="E146" t="s">
-        <v>422</v>
+        <v>529</v>
       </c>
       <c r="F146" t="s">
-        <v>80</v>
+        <v>233</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>534</v>
+        <v>584</v>
       </c>
       <c r="H146" t="s">
-        <v>535</v>
+        <v>585</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>536</v>
+        <v>586</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>168</v>
+        <v>88</v>
       </c>
       <c r="D147" t="s">
-        <v>421</v>
+        <v>528</v>
       </c>
       <c r="E147" t="s">
-        <v>422</v>
+        <v>529</v>
       </c>
       <c r="F147" t="s">
-        <v>80</v>
+        <v>233</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>537</v>
+        <v>587</v>
       </c>
       <c r="H147" t="s">
-        <v>538</v>
+        <v>588</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>539</v>
+        <v>589</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>172</v>
+        <v>92</v>
       </c>
       <c r="D148" t="s">
-        <v>421</v>
+        <v>528</v>
       </c>
       <c r="E148" t="s">
-        <v>422</v>
+        <v>529</v>
       </c>
       <c r="F148" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>540</v>
+        <v>590</v>
       </c>
       <c r="H148" t="s">
-        <v>541</v>
+        <v>591</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>542</v>
+        <v>592</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>176</v>
+        <v>96</v>
       </c>
       <c r="D149" t="s">
-        <v>421</v>
+        <v>528</v>
       </c>
       <c r="E149" t="s">
-        <v>422</v>
+        <v>529</v>
       </c>
       <c r="F149" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>543</v>
+        <v>593</v>
       </c>
       <c r="H149" t="s">
-        <v>544</v>
+        <v>594</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>545</v>
+        <v>595</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>180</v>
+        <v>100</v>
       </c>
       <c r="D150" t="s">
-        <v>421</v>
+        <v>528</v>
       </c>
       <c r="E150" t="s">
-        <v>422</v>
+        <v>529</v>
       </c>
       <c r="F150" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>546</v>
+        <v>596</v>
       </c>
       <c r="H150" t="s">
-        <v>547</v>
+        <v>597</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>548</v>
+        <v>598</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>184</v>
+        <v>104</v>
       </c>
       <c r="D151" t="s">
-        <v>421</v>
+        <v>528</v>
       </c>
       <c r="E151" t="s">
-        <v>422</v>
+        <v>529</v>
       </c>
       <c r="F151" t="s">
-        <v>71</v>
+        <v>400</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>549</v>
+        <v>599</v>
       </c>
       <c r="H151" t="s">
-        <v>550</v>
+        <v>600</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>551</v>
+        <v>601</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>188</v>
+        <v>108</v>
       </c>
       <c r="D152" t="s">
-        <v>421</v>
+        <v>528</v>
       </c>
       <c r="E152" t="s">
-        <v>422</v>
+        <v>529</v>
       </c>
       <c r="F152" t="s">
-        <v>324</v>
+        <v>400</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>552</v>
+        <v>602</v>
       </c>
       <c r="H152" t="s">
-        <v>553</v>
+        <v>603</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>554</v>
+        <v>604</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>192</v>
+        <v>112</v>
       </c>
       <c r="D153" t="s">
-        <v>421</v>
+        <v>528</v>
       </c>
       <c r="E153" t="s">
-        <v>422</v>
+        <v>529</v>
       </c>
       <c r="F153" t="s">
-        <v>324</v>
+        <v>13</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>555</v>
+        <v>605</v>
       </c>
       <c r="H153" t="s">
-        <v>556</v>
+        <v>606</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>557</v>
+        <v>607</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>196</v>
+        <v>116</v>
       </c>
       <c r="D154" t="s">
-        <v>421</v>
+        <v>528</v>
       </c>
       <c r="E154" t="s">
-        <v>422</v>
+        <v>529</v>
       </c>
       <c r="F154" t="s">
-        <v>324</v>
+        <v>13</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>558</v>
+        <v>608</v>
       </c>
       <c r="H154" t="s">
-        <v>559</v>
+        <v>609</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>560</v>
+        <v>610</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>200</v>
+        <v>120</v>
       </c>
       <c r="D155" t="s">
-        <v>421</v>
+        <v>528</v>
       </c>
       <c r="E155" t="s">
-        <v>422</v>
+        <v>529</v>
       </c>
       <c r="F155" t="s">
-        <v>324</v>
+        <v>13</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>561</v>
+        <v>611</v>
       </c>
       <c r="H155" t="s">
-        <v>562</v>
+        <v>612</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>563</v>
+        <v>613</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>204</v>
+        <v>124</v>
       </c>
       <c r="D156" t="s">
-        <v>421</v>
+        <v>528</v>
       </c>
       <c r="E156" t="s">
-        <v>422</v>
+        <v>529</v>
       </c>
       <c r="F156" t="s">
-        <v>324</v>
+        <v>58</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>564</v>
+        <v>614</v>
       </c>
       <c r="H156" t="s">
-        <v>565</v>
+        <v>615</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>566</v>
+        <v>616</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>208</v>
+        <v>128</v>
       </c>
       <c r="D157" t="s">
-        <v>421</v>
+        <v>528</v>
       </c>
       <c r="E157" t="s">
-        <v>422</v>
+        <v>529</v>
       </c>
       <c r="F157" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>567</v>
+        <v>617</v>
       </c>
       <c r="H157" t="s">
-        <v>568</v>
+        <v>618</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>569</v>
+        <v>619</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>212</v>
+        <v>132</v>
       </c>
       <c r="D158" t="s">
-        <v>421</v>
+        <v>528</v>
       </c>
       <c r="E158" t="s">
-        <v>422</v>
+        <v>529</v>
       </c>
       <c r="F158" t="s">
-        <v>233</v>
+        <v>71</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>570</v>
+        <v>620</v>
       </c>
       <c r="H158" t="s">
-        <v>571</v>
+        <v>621</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>572</v>
+        <v>622</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>216</v>
+        <v>136</v>
       </c>
       <c r="D159" t="s">
-        <v>421</v>
+        <v>528</v>
       </c>
       <c r="E159" t="s">
-        <v>422</v>
+        <v>529</v>
       </c>
       <c r="F159" t="s">
-        <v>71</v>
+        <v>623</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>573</v>
+        <v>624</v>
       </c>
       <c r="H159" t="s">
-        <v>574</v>
+        <v>625</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>575</v>
+        <v>626</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>220</v>
+        <v>140</v>
       </c>
       <c r="D160" t="s">
-        <v>421</v>
+        <v>528</v>
       </c>
       <c r="E160" t="s">
-        <v>422</v>
+        <v>529</v>
       </c>
       <c r="F160" t="s">
-        <v>233</v>
+        <v>13</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>67</v>
+        <v>627</v>
       </c>
       <c r="H160" t="s">
-        <v>576</v>
+        <v>628</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>577</v>
+        <v>629</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>224</v>
+        <v>144</v>
       </c>
       <c r="D161" t="s">
-        <v>421</v>
+        <v>528</v>
       </c>
       <c r="E161" t="s">
-        <v>422</v>
+        <v>529</v>
       </c>
       <c r="F161" t="s">
-        <v>233</v>
+        <v>71</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>67</v>
+        <v>630</v>
       </c>
       <c r="H161" t="s">
-        <v>578</v>
+        <v>631</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>579</v>
+        <v>632</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>228</v>
+        <v>148</v>
       </c>
       <c r="D162" t="s">
-        <v>421</v>
+        <v>528</v>
       </c>
       <c r="E162" t="s">
-        <v>422</v>
+        <v>529</v>
       </c>
       <c r="F162" t="s">
-        <v>58</v>
+        <v>71</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>67</v>
+        <v>633</v>
       </c>
       <c r="H162" t="s">
-        <v>580</v>
+        <v>634</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>581</v>
+        <v>635</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>232</v>
+        <v>152</v>
       </c>
       <c r="D163" t="s">
-        <v>421</v>
+        <v>528</v>
       </c>
       <c r="E163" t="s">
-        <v>422</v>
+        <v>529</v>
       </c>
       <c r="F163" t="s">
-        <v>582</v>
+        <v>71</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>67</v>
+        <v>636</v>
       </c>
       <c r="H163" t="s">
-        <v>583</v>
+        <v>637</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>584</v>
+        <v>638</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>237</v>
+        <v>156</v>
       </c>
       <c r="D164" t="s">
-        <v>421</v>
+        <v>528</v>
       </c>
       <c r="E164" t="s">
-        <v>422</v>
+        <v>529</v>
       </c>
       <c r="F164" t="s">
-        <v>582</v>
+        <v>233</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>67</v>
+        <v>639</v>
       </c>
       <c r="H164" t="s">
-        <v>585</v>
+        <v>640</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>586</v>
+        <v>641</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>241</v>
+        <v>160</v>
       </c>
       <c r="D165" t="s">
-        <v>421</v>
+        <v>528</v>
       </c>
       <c r="E165" t="s">
-        <v>422</v>
+        <v>529</v>
       </c>
       <c r="F165" t="s">
-        <v>582</v>
+        <v>13</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>67</v>
+        <v>642</v>
       </c>
       <c r="H165" t="s">
-        <v>587</v>
+        <v>643</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>588</v>
+        <v>644</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>245</v>
+        <v>164</v>
       </c>
       <c r="D166" t="s">
-        <v>421</v>
+        <v>528</v>
       </c>
       <c r="E166" t="s">
-        <v>422</v>
+        <v>529</v>
       </c>
       <c r="F166" t="s">
-        <v>582</v>
+        <v>530</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>67</v>
+        <v>645</v>
       </c>
       <c r="H166" t="s">
-        <v>589</v>
+        <v>646</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>590</v>
+        <v>647</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>249</v>
+        <v>168</v>
       </c>
       <c r="D167" t="s">
-        <v>421</v>
+        <v>528</v>
       </c>
       <c r="E167" t="s">
-        <v>422</v>
+        <v>529</v>
       </c>
       <c r="F167" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>67</v>
+        <v>648</v>
       </c>
       <c r="H167" t="s">
-        <v>591</v>
+        <v>649</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>592</v>
+        <v>650</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>253</v>
+        <v>172</v>
       </c>
       <c r="D168" t="s">
-        <v>421</v>
+        <v>528</v>
       </c>
       <c r="E168" t="s">
-        <v>422</v>
+        <v>529</v>
       </c>
       <c r="F168" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>67</v>
+        <v>651</v>
       </c>
       <c r="H168" t="s">
-        <v>593</v>
+        <v>652</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>594</v>
+        <v>653</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>257</v>
+        <v>176</v>
       </c>
       <c r="D169" t="s">
-        <v>421</v>
+        <v>528</v>
       </c>
       <c r="E169" t="s">
-        <v>422</v>
+        <v>529</v>
       </c>
       <c r="F169" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>67</v>
+        <v>654</v>
       </c>
       <c r="H169" t="s">
-        <v>595</v>
+        <v>655</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>596</v>
+        <v>656</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>10</v>
+        <v>180</v>
       </c>
       <c r="D170" t="s">
-        <v>597</v>
+        <v>528</v>
       </c>
       <c r="E170" t="s">
-        <v>598</v>
+        <v>529</v>
       </c>
       <c r="F170" t="s">
-        <v>320</v>
+        <v>233</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>67</v>
+        <v>657</v>
       </c>
       <c r="H170" t="s">
-        <v>599</v>
+        <v>658</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>600</v>
+        <v>659</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>10</v>
+        <v>184</v>
       </c>
       <c r="D171" t="s">
-        <v>601</v>
+        <v>528</v>
       </c>
       <c r="E171" t="s">
-        <v>602</v>
+        <v>529</v>
       </c>
       <c r="F171" t="s">
-        <v>233</v>
+        <v>400</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>603</v>
+        <v>660</v>
       </c>
       <c r="H171" t="s">
-        <v>604</v>
+        <v>661</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>605</v>
+        <v>662</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>17</v>
+        <v>188</v>
       </c>
       <c r="D172" t="s">
-        <v>601</v>
+        <v>528</v>
       </c>
       <c r="E172" t="s">
-        <v>602</v>
+        <v>529</v>
       </c>
       <c r="F172" t="s">
-        <v>233</v>
+        <v>400</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>606</v>
+        <v>663</v>
       </c>
       <c r="H172" t="s">
-        <v>607</v>
+        <v>664</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>608</v>
+        <v>665</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>21</v>
+        <v>192</v>
       </c>
       <c r="D173" t="s">
-        <v>601</v>
+        <v>528</v>
       </c>
       <c r="E173" t="s">
-        <v>602</v>
+        <v>529</v>
       </c>
       <c r="F173" t="s">
-        <v>262</v>
+        <v>400</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>609</v>
+        <v>666</v>
       </c>
       <c r="H173" t="s">
-        <v>610</v>
+        <v>667</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>611</v>
+        <v>668</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>25</v>
+        <v>196</v>
       </c>
       <c r="D174" t="s">
-        <v>601</v>
+        <v>528</v>
       </c>
       <c r="E174" t="s">
-        <v>602</v>
+        <v>529</v>
       </c>
       <c r="F174" t="s">
-        <v>324</v>
+        <v>547</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>612</v>
+        <v>669</v>
       </c>
       <c r="H174" t="s">
-        <v>613</v>
+        <v>670</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>614</v>
+        <v>671</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>29</v>
+        <v>200</v>
       </c>
       <c r="D175" t="s">
-        <v>601</v>
+        <v>528</v>
       </c>
       <c r="E175" t="s">
-        <v>602</v>
+        <v>529</v>
       </c>
       <c r="F175" t="s">
-        <v>324</v>
+        <v>547</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>615</v>
+        <v>672</v>
       </c>
       <c r="H175" t="s">
-        <v>616</v>
+        <v>673</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>617</v>
+        <v>674</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>33</v>
+        <v>204</v>
       </c>
       <c r="D176" t="s">
-        <v>601</v>
+        <v>528</v>
       </c>
       <c r="E176" t="s">
-        <v>602</v>
+        <v>529</v>
       </c>
       <c r="F176" t="s">
         <v>233</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>618</v>
+        <v>675</v>
       </c>
       <c r="H176" t="s">
-        <v>619</v>
+        <v>676</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>620</v>
+        <v>677</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>37</v>
+        <v>208</v>
       </c>
       <c r="D177" t="s">
-        <v>601</v>
+        <v>528</v>
       </c>
       <c r="E177" t="s">
-        <v>602</v>
+        <v>529</v>
       </c>
       <c r="F177" t="s">
-        <v>262</v>
+        <v>233</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>621</v>
+        <v>678</v>
       </c>
       <c r="H177" t="s">
-        <v>622</v>
+        <v>679</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>623</v>
+        <v>680</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>41</v>
+        <v>212</v>
       </c>
       <c r="D178" t="s">
-        <v>601</v>
+        <v>528</v>
       </c>
       <c r="E178" t="s">
-        <v>602</v>
+        <v>529</v>
       </c>
       <c r="F178" t="s">
-        <v>320</v>
+        <v>233</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>67</v>
+        <v>681</v>
       </c>
       <c r="H178" t="s">
-        <v>624</v>
+        <v>682</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>625</v>
+        <v>683</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>45</v>
+        <v>216</v>
       </c>
       <c r="D179" t="s">
-        <v>601</v>
+        <v>528</v>
       </c>
       <c r="E179" t="s">
-        <v>602</v>
+        <v>529</v>
       </c>
       <c r="F179" t="s">
-        <v>80</v>
+        <v>233</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>626</v>
+        <v>684</v>
       </c>
       <c r="H179" t="s">
-        <v>627</v>
+        <v>685</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>628</v>
+        <v>686</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>49</v>
+        <v>220</v>
       </c>
       <c r="D180" t="s">
-        <v>601</v>
+        <v>528</v>
       </c>
       <c r="E180" t="s">
-        <v>602</v>
+        <v>529</v>
       </c>
       <c r="F180" t="s">
-        <v>80</v>
+        <v>233</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>629</v>
+        <v>687</v>
       </c>
       <c r="H180" t="s">
-        <v>630</v>
+        <v>688</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>631</v>
+        <v>689</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>53</v>
+        <v>224</v>
       </c>
       <c r="D181" t="s">
-        <v>601</v>
+        <v>528</v>
       </c>
       <c r="E181" t="s">
-        <v>602</v>
+        <v>529</v>
       </c>
       <c r="F181" t="s">
-        <v>13</v>
+        <v>233</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>632</v>
+        <v>690</v>
       </c>
       <c r="H181" t="s">
-        <v>633</v>
+        <v>691</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>634</v>
+        <v>692</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>57</v>
+        <v>228</v>
       </c>
       <c r="D182" t="s">
-        <v>601</v>
+        <v>528</v>
       </c>
       <c r="E182" t="s">
-        <v>602</v>
+        <v>529</v>
       </c>
       <c r="F182" t="s">
-        <v>635</v>
+        <v>233</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>636</v>
+        <v>693</v>
       </c>
       <c r="H182" t="s">
-        <v>637</v>
+        <v>694</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>638</v>
+        <v>695</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>62</v>
+        <v>232</v>
       </c>
       <c r="D183" t="s">
-        <v>601</v>
+        <v>528</v>
       </c>
       <c r="E183" t="s">
-        <v>602</v>
+        <v>529</v>
       </c>
       <c r="F183" t="s">
-        <v>324</v>
+        <v>233</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>639</v>
+        <v>696</v>
       </c>
       <c r="H183" t="s">
-        <v>640</v>
+        <v>697</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>641</v>
+        <v>698</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>642</v>
+        <v>237</v>
       </c>
       <c r="D184" t="s">
-        <v>643</v>
+        <v>528</v>
       </c>
       <c r="E184" t="s">
-        <v>644</v>
+        <v>529</v>
       </c>
       <c r="F184" t="s">
-        <v>645</v>
+        <v>233</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>646</v>
+        <v>699</v>
       </c>
       <c r="H184" t="s">
-        <v>647</v>
+        <v>700</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>648</v>
+        <v>701</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>649</v>
+        <v>241</v>
       </c>
       <c r="D185" t="s">
-        <v>643</v>
+        <v>528</v>
       </c>
       <c r="E185" t="s">
-        <v>644</v>
+        <v>529</v>
       </c>
       <c r="F185" t="s">
-        <v>645</v>
+        <v>400</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>650</v>
+        <v>702</v>
       </c>
       <c r="H185" t="s">
-        <v>651</v>
+        <v>703</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>652</v>
+        <v>704</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>10</v>
+        <v>245</v>
       </c>
       <c r="D186" t="s">
-        <v>653</v>
+        <v>528</v>
       </c>
       <c r="E186" t="s">
-        <v>654</v>
+        <v>529</v>
       </c>
       <c r="F186" t="s">
-        <v>655</v>
+        <v>400</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>656</v>
+        <v>705</v>
       </c>
       <c r="H186" t="s">
-        <v>657</v>
+        <v>706</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>658</v>
+        <v>707</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>10</v>
+        <v>249</v>
       </c>
       <c r="D187" t="s">
-        <v>659</v>
+        <v>528</v>
       </c>
       <c r="E187" t="s">
-        <v>660</v>
+        <v>529</v>
       </c>
       <c r="F187" t="s">
-        <v>661</v>
+        <v>547</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>67</v>
+        <v>708</v>
       </c>
       <c r="H187" t="s">
-        <v>662</v>
+        <v>709</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>663</v>
+        <v>710</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>17</v>
+        <v>253</v>
       </c>
       <c r="D188" t="s">
-        <v>659</v>
+        <v>528</v>
       </c>
       <c r="E188" t="s">
-        <v>660</v>
+        <v>529</v>
       </c>
       <c r="F188" t="s">
-        <v>661</v>
+        <v>530</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>67</v>
+        <v>711</v>
       </c>
       <c r="H188" t="s">
-        <v>664</v>
+        <v>712</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>665</v>
+        <v>713</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>21</v>
+        <v>257</v>
       </c>
       <c r="D189" t="s">
-        <v>659</v>
+        <v>528</v>
       </c>
       <c r="E189" t="s">
-        <v>660</v>
+        <v>529</v>
       </c>
       <c r="F189" t="s">
-        <v>661</v>
+        <v>400</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>67</v>
+        <v>714</v>
       </c>
       <c r="H189" t="s">
-        <v>666</v>
+        <v>715</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>667</v>
+        <v>716</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>25</v>
+        <v>261</v>
       </c>
       <c r="D190" t="s">
-        <v>659</v>
+        <v>528</v>
       </c>
       <c r="E190" t="s">
-        <v>660</v>
+        <v>529</v>
       </c>
       <c r="F190" t="s">
-        <v>661</v>
+        <v>233</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>67</v>
+        <v>717</v>
       </c>
       <c r="H190" t="s">
-        <v>668</v>
+        <v>718</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>669</v>
+        <v>719</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>29</v>
+        <v>266</v>
       </c>
       <c r="D191" t="s">
-        <v>659</v>
+        <v>528</v>
       </c>
       <c r="E191" t="s">
-        <v>660</v>
+        <v>529</v>
       </c>
       <c r="F191" t="s">
-        <v>661</v>
+        <v>233</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>67</v>
+        <v>720</v>
       </c>
       <c r="H191" t="s">
-        <v>670</v>
+        <v>721</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>671</v>
+        <v>722</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D192" t="s">
-        <v>659</v>
+        <v>723</v>
       </c>
       <c r="E192" t="s">
-        <v>660</v>
+        <v>724</v>
       </c>
       <c r="F192" t="s">
-        <v>661</v>
+        <v>80</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>67</v>
+        <v>725</v>
       </c>
       <c r="H192" t="s">
-        <v>672</v>
+        <v>726</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>673</v>
+        <v>727</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="D193" t="s">
-        <v>659</v>
+        <v>723</v>
       </c>
       <c r="E193" t="s">
-        <v>660</v>
+        <v>724</v>
       </c>
       <c r="F193" t="s">
-        <v>661</v>
+        <v>80</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>67</v>
+        <v>728</v>
       </c>
       <c r="H193" t="s">
-        <v>674</v>
+        <v>729</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>675</v>
+        <v>730</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="D194" t="s">
-        <v>659</v>
+        <v>723</v>
       </c>
       <c r="E194" t="s">
-        <v>660</v>
+        <v>724</v>
       </c>
       <c r="F194" t="s">
-        <v>661</v>
+        <v>80</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>67</v>
+        <v>731</v>
       </c>
       <c r="H194" t="s">
-        <v>676</v>
+        <v>732</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>677</v>
+        <v>733</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="D195" t="s">
-        <v>659</v>
+        <v>723</v>
       </c>
       <c r="E195" t="s">
-        <v>660</v>
+        <v>724</v>
       </c>
       <c r="F195" t="s">
-        <v>661</v>
+        <v>534</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>67</v>
+        <v>734</v>
       </c>
       <c r="H195" t="s">
-        <v>678</v>
+        <v>735</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>679</v>
+        <v>736</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="D196" t="s">
-        <v>659</v>
+        <v>723</v>
       </c>
       <c r="E196" t="s">
-        <v>660</v>
+        <v>724</v>
       </c>
       <c r="F196" t="s">
-        <v>661</v>
+        <v>534</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>67</v>
+        <v>737</v>
       </c>
       <c r="H196" t="s">
-        <v>680</v>
+        <v>738</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>681</v>
+        <v>739</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="D197" t="s">
-        <v>659</v>
+        <v>723</v>
       </c>
       <c r="E197" t="s">
-        <v>660</v>
+        <v>724</v>
       </c>
       <c r="F197" t="s">
-        <v>661</v>
+        <v>71</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>67</v>
+        <v>740</v>
       </c>
       <c r="H197" t="s">
-        <v>682</v>
+        <v>741</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>683</v>
+        <v>742</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="D198" t="s">
-        <v>684</v>
+        <v>723</v>
       </c>
       <c r="E198" t="s">
-        <v>685</v>
+        <v>724</v>
       </c>
       <c r="F198" t="s">
-        <v>686</v>
+        <v>80</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>67</v>
+        <v>743</v>
       </c>
       <c r="H198" t="s">
-        <v>687</v>
+        <v>744</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>688</v>
+        <v>745</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="D199" t="s">
-        <v>684</v>
+        <v>723</v>
       </c>
       <c r="E199" t="s">
-        <v>685</v>
+        <v>724</v>
       </c>
       <c r="F199" t="s">
-        <v>686</v>
+        <v>80</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>67</v>
+        <v>746</v>
       </c>
       <c r="H199" t="s">
-        <v>689</v>
+        <v>747</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>690</v>
+        <v>748</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
+        <v>45</v>
+      </c>
+      <c r="D200" t="s">
+        <v>723</v>
+      </c>
+      <c r="E200" t="s">
+        <v>724</v>
+      </c>
+      <c r="F200" t="s">
+        <v>262</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="H200" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>751</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>49</v>
+      </c>
+      <c r="D201" t="s">
+        <v>723</v>
+      </c>
+      <c r="E201" t="s">
+        <v>724</v>
+      </c>
+      <c r="F201" t="s">
+        <v>262</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="H201" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>754</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>53</v>
+      </c>
+      <c r="D202" t="s">
+        <v>723</v>
+      </c>
+      <c r="E202" t="s">
+        <v>724</v>
+      </c>
+      <c r="F202" t="s">
+        <v>262</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="H202" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>757</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>57</v>
+      </c>
+      <c r="D203" t="s">
+        <v>723</v>
+      </c>
+      <c r="E203" t="s">
+        <v>724</v>
+      </c>
+      <c r="F203" t="s">
+        <v>71</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="H203" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>760</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>62</v>
+      </c>
+      <c r="D204" t="s">
+        <v>723</v>
+      </c>
+      <c r="E204" t="s">
+        <v>724</v>
+      </c>
+      <c r="F204" t="s">
+        <v>80</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="H204" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>763</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>66</v>
+      </c>
+      <c r="D205" t="s">
+        <v>723</v>
+      </c>
+      <c r="E205" t="s">
+        <v>724</v>
+      </c>
+      <c r="F205" t="s">
+        <v>80</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="H205" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>766</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>70</v>
+      </c>
+      <c r="D206" t="s">
+        <v>723</v>
+      </c>
+      <c r="E206" t="s">
+        <v>724</v>
+      </c>
+      <c r="F206" t="s">
+        <v>80</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="H206" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>769</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>75</v>
+      </c>
+      <c r="D207" t="s">
+        <v>723</v>
+      </c>
+      <c r="E207" t="s">
+        <v>724</v>
+      </c>
+      <c r="F207" t="s">
+        <v>80</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="H207" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>772</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>79</v>
+      </c>
+      <c r="D208" t="s">
+        <v>723</v>
+      </c>
+      <c r="E208" t="s">
+        <v>724</v>
+      </c>
+      <c r="F208" t="s">
+        <v>80</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="H208" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>775</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>84</v>
+      </c>
+      <c r="D209" t="s">
+        <v>723</v>
+      </c>
+      <c r="E209" t="s">
+        <v>724</v>
+      </c>
+      <c r="F209" t="s">
+        <v>13</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="H209" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>778</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>88</v>
+      </c>
+      <c r="D210" t="s">
+        <v>723</v>
+      </c>
+      <c r="E210" t="s">
+        <v>724</v>
+      </c>
+      <c r="F210" t="s">
+        <v>13</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="H210" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>781</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>92</v>
+      </c>
+      <c r="D211" t="s">
+        <v>723</v>
+      </c>
+      <c r="E211" t="s">
+        <v>724</v>
+      </c>
+      <c r="F211" t="s">
+        <v>71</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="H211" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>784</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>96</v>
+      </c>
+      <c r="D212" t="s">
+        <v>723</v>
+      </c>
+      <c r="E212" t="s">
+        <v>724</v>
+      </c>
+      <c r="F212" t="s">
+        <v>80</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="H212" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>787</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>100</v>
+      </c>
+      <c r="D213" t="s">
+        <v>723</v>
+      </c>
+      <c r="E213" t="s">
+        <v>724</v>
+      </c>
+      <c r="F213" t="s">
+        <v>80</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="H213" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>790</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>104</v>
+      </c>
+      <c r="D214" t="s">
+        <v>723</v>
+      </c>
+      <c r="E214" t="s">
+        <v>724</v>
+      </c>
+      <c r="F214" t="s">
+        <v>80</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="H214" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>793</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>108</v>
+      </c>
+      <c r="D215" t="s">
+        <v>723</v>
+      </c>
+      <c r="E215" t="s">
+        <v>724</v>
+      </c>
+      <c r="F215" t="s">
+        <v>80</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="H215" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>796</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>112</v>
+      </c>
+      <c r="D216" t="s">
+        <v>723</v>
+      </c>
+      <c r="E216" t="s">
+        <v>724</v>
+      </c>
+      <c r="F216" t="s">
+        <v>80</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="H216" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>799</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>116</v>
+      </c>
+      <c r="D217" t="s">
+        <v>723</v>
+      </c>
+      <c r="E217" t="s">
+        <v>724</v>
+      </c>
+      <c r="F217" t="s">
+        <v>80</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="H217" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>802</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>120</v>
+      </c>
+      <c r="D218" t="s">
+        <v>723</v>
+      </c>
+      <c r="E218" t="s">
+        <v>724</v>
+      </c>
+      <c r="F218" t="s">
+        <v>80</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="H218" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>805</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>124</v>
+      </c>
+      <c r="D219" t="s">
+        <v>723</v>
+      </c>
+      <c r="E219" t="s">
+        <v>724</v>
+      </c>
+      <c r="F219" t="s">
+        <v>80</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="H219" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>808</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>128</v>
+      </c>
+      <c r="D220" t="s">
+        <v>723</v>
+      </c>
+      <c r="E220" t="s">
+        <v>724</v>
+      </c>
+      <c r="F220" t="s">
+        <v>80</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="H220" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>811</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>132</v>
+      </c>
+      <c r="D221" t="s">
+        <v>723</v>
+      </c>
+      <c r="E221" t="s">
+        <v>724</v>
+      </c>
+      <c r="F221" t="s">
+        <v>80</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H221" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>814</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>136</v>
+      </c>
+      <c r="D222" t="s">
+        <v>723</v>
+      </c>
+      <c r="E222" t="s">
+        <v>724</v>
+      </c>
+      <c r="F222" t="s">
+        <v>80</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="H222" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>817</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>140</v>
+      </c>
+      <c r="D223" t="s">
+        <v>723</v>
+      </c>
+      <c r="E223" t="s">
+        <v>724</v>
+      </c>
+      <c r="F223" t="s">
+        <v>80</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="H223" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>820</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>144</v>
+      </c>
+      <c r="D224" t="s">
+        <v>723</v>
+      </c>
+      <c r="E224" t="s">
+        <v>724</v>
+      </c>
+      <c r="F224" t="s">
+        <v>262</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="H224" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>823</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>148</v>
+      </c>
+      <c r="D225" t="s">
+        <v>723</v>
+      </c>
+      <c r="E225" t="s">
+        <v>724</v>
+      </c>
+      <c r="F225" t="s">
+        <v>262</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="H225" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>826</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>152</v>
+      </c>
+      <c r="D226" t="s">
+        <v>723</v>
+      </c>
+      <c r="E226" t="s">
+        <v>724</v>
+      </c>
+      <c r="F226" t="s">
+        <v>623</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="H226" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>829</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>156</v>
+      </c>
+      <c r="D227" t="s">
+        <v>723</v>
+      </c>
+      <c r="E227" t="s">
+        <v>724</v>
+      </c>
+      <c r="F227" t="s">
+        <v>623</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="H227" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>832</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>160</v>
+      </c>
+      <c r="D228" t="s">
+        <v>723</v>
+      </c>
+      <c r="E228" t="s">
+        <v>724</v>
+      </c>
+      <c r="F228" t="s">
+        <v>13</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="H228" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>835</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>164</v>
+      </c>
+      <c r="D229" t="s">
+        <v>723</v>
+      </c>
+      <c r="E229" t="s">
+        <v>724</v>
+      </c>
+      <c r="F229" t="s">
+        <v>80</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="H229" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>838</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>168</v>
+      </c>
+      <c r="D230" t="s">
+        <v>723</v>
+      </c>
+      <c r="E230" t="s">
+        <v>724</v>
+      </c>
+      <c r="F230" t="s">
+        <v>80</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="H230" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>841</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>172</v>
+      </c>
+      <c r="D231" t="s">
+        <v>723</v>
+      </c>
+      <c r="E231" t="s">
+        <v>724</v>
+      </c>
+      <c r="F231" t="s">
+        <v>80</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="H231" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>844</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>176</v>
+      </c>
+      <c r="D232" t="s">
+        <v>723</v>
+      </c>
+      <c r="E232" t="s">
+        <v>724</v>
+      </c>
+      <c r="F232" t="s">
+        <v>80</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="H232" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>847</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>180</v>
+      </c>
+      <c r="D233" t="s">
+        <v>723</v>
+      </c>
+      <c r="E233" t="s">
+        <v>724</v>
+      </c>
+      <c r="F233" t="s">
+        <v>80</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="H233" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>850</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>184</v>
+      </c>
+      <c r="D234" t="s">
+        <v>723</v>
+      </c>
+      <c r="E234" t="s">
+        <v>724</v>
+      </c>
+      <c r="F234" t="s">
+        <v>71</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="H234" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>853</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>188</v>
+      </c>
+      <c r="D235" t="s">
+        <v>723</v>
+      </c>
+      <c r="E235" t="s">
+        <v>724</v>
+      </c>
+      <c r="F235" t="s">
+        <v>534</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="H235" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>856</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>192</v>
+      </c>
+      <c r="D236" t="s">
+        <v>723</v>
+      </c>
+      <c r="E236" t="s">
+        <v>724</v>
+      </c>
+      <c r="F236" t="s">
+        <v>534</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="H236" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>859</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>196</v>
+      </c>
+      <c r="D237" t="s">
+        <v>723</v>
+      </c>
+      <c r="E237" t="s">
+        <v>724</v>
+      </c>
+      <c r="F237" t="s">
+        <v>534</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="H237" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>862</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>200</v>
+      </c>
+      <c r="D238" t="s">
+        <v>723</v>
+      </c>
+      <c r="E238" t="s">
+        <v>724</v>
+      </c>
+      <c r="F238" t="s">
+        <v>534</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="H238" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>865</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>204</v>
+      </c>
+      <c r="D239" t="s">
+        <v>723</v>
+      </c>
+      <c r="E239" t="s">
+        <v>724</v>
+      </c>
+      <c r="F239" t="s">
+        <v>534</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="H239" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>868</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>208</v>
+      </c>
+      <c r="D240" t="s">
+        <v>723</v>
+      </c>
+      <c r="E240" t="s">
+        <v>724</v>
+      </c>
+      <c r="F240" t="s">
+        <v>13</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="H240" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>871</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>212</v>
+      </c>
+      <c r="D241" t="s">
+        <v>723</v>
+      </c>
+      <c r="E241" t="s">
+        <v>724</v>
+      </c>
+      <c r="F241" t="s">
+        <v>233</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="H241" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>874</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>216</v>
+      </c>
+      <c r="D242" t="s">
+        <v>723</v>
+      </c>
+      <c r="E242" t="s">
+        <v>724</v>
+      </c>
+      <c r="F242" t="s">
+        <v>71</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="H242" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>877</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>220</v>
+      </c>
+      <c r="D243" t="s">
+        <v>723</v>
+      </c>
+      <c r="E243" t="s">
+        <v>724</v>
+      </c>
+      <c r="F243" t="s">
+        <v>233</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="H243" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>880</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>224</v>
+      </c>
+      <c r="D244" t="s">
+        <v>723</v>
+      </c>
+      <c r="E244" t="s">
+        <v>724</v>
+      </c>
+      <c r="F244" t="s">
+        <v>233</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="H244" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>883</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>228</v>
+      </c>
+      <c r="D245" t="s">
+        <v>723</v>
+      </c>
+      <c r="E245" t="s">
+        <v>724</v>
+      </c>
+      <c r="F245" t="s">
+        <v>58</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="H245" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>886</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>232</v>
+      </c>
+      <c r="D246" t="s">
+        <v>723</v>
+      </c>
+      <c r="E246" t="s">
+        <v>724</v>
+      </c>
+      <c r="F246" t="s">
+        <v>887</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="H246" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>890</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>237</v>
+      </c>
+      <c r="D247" t="s">
+        <v>723</v>
+      </c>
+      <c r="E247" t="s">
+        <v>724</v>
+      </c>
+      <c r="F247" t="s">
+        <v>887</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="H247" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>893</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>241</v>
+      </c>
+      <c r="D248" t="s">
+        <v>723</v>
+      </c>
+      <c r="E248" t="s">
+        <v>724</v>
+      </c>
+      <c r="F248" t="s">
+        <v>887</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="H248" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>896</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>245</v>
+      </c>
+      <c r="D249" t="s">
+        <v>723</v>
+      </c>
+      <c r="E249" t="s">
+        <v>724</v>
+      </c>
+      <c r="F249" t="s">
+        <v>887</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="H249" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>899</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>249</v>
+      </c>
+      <c r="D250" t="s">
+        <v>723</v>
+      </c>
+      <c r="E250" t="s">
+        <v>724</v>
+      </c>
+      <c r="F250" t="s">
+        <v>13</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="H250" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>902</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>253</v>
+      </c>
+      <c r="D251" t="s">
+        <v>723</v>
+      </c>
+      <c r="E251" t="s">
+        <v>724</v>
+      </c>
+      <c r="F251" t="s">
+        <v>13</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="H251" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>905</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>257</v>
+      </c>
+      <c r="D252" t="s">
+        <v>723</v>
+      </c>
+      <c r="E252" t="s">
+        <v>724</v>
+      </c>
+      <c r="F252" t="s">
+        <v>13</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="H252" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>908</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>261</v>
+      </c>
+      <c r="D253" t="s">
+        <v>723</v>
+      </c>
+      <c r="E253" t="s">
+        <v>724</v>
+      </c>
+      <c r="F253" t="s">
+        <v>71</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="H253" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>911</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>266</v>
+      </c>
+      <c r="D254" t="s">
+        <v>723</v>
+      </c>
+      <c r="E254" t="s">
+        <v>724</v>
+      </c>
+      <c r="F254" t="s">
+        <v>623</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="H254" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>914</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>270</v>
+      </c>
+      <c r="D255" t="s">
+        <v>723</v>
+      </c>
+      <c r="E255" t="s">
+        <v>724</v>
+      </c>
+      <c r="F255" t="s">
+        <v>58</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="H255" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>917</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>274</v>
+      </c>
+      <c r="D256" t="s">
+        <v>723</v>
+      </c>
+      <c r="E256" t="s">
+        <v>724</v>
+      </c>
+      <c r="F256" t="s">
+        <v>80</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="H256" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>920</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>278</v>
+      </c>
+      <c r="D257" t="s">
+        <v>723</v>
+      </c>
+      <c r="E257" t="s">
+        <v>724</v>
+      </c>
+      <c r="F257" t="s">
+        <v>80</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="H257" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>923</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>282</v>
+      </c>
+      <c r="D258" t="s">
+        <v>723</v>
+      </c>
+      <c r="E258" t="s">
+        <v>724</v>
+      </c>
+      <c r="F258" t="s">
+        <v>13</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="H258" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>926</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>286</v>
+      </c>
+      <c r="D259" t="s">
+        <v>723</v>
+      </c>
+      <c r="E259" t="s">
+        <v>724</v>
+      </c>
+      <c r="F259" t="s">
+        <v>262</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="H259" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>929</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>290</v>
+      </c>
+      <c r="D260" t="s">
+        <v>723</v>
+      </c>
+      <c r="E260" t="s">
+        <v>724</v>
+      </c>
+      <c r="F260" t="s">
+        <v>80</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="H260" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>932</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>294</v>
+      </c>
+      <c r="D261" t="s">
+        <v>723</v>
+      </c>
+      <c r="E261" t="s">
+        <v>724</v>
+      </c>
+      <c r="F261" t="s">
+        <v>80</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="H261" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>935</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>298</v>
+      </c>
+      <c r="D262" t="s">
+        <v>723</v>
+      </c>
+      <c r="E262" t="s">
+        <v>724</v>
+      </c>
+      <c r="F262" t="s">
+        <v>80</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="H262" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>938</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>302</v>
+      </c>
+      <c r="D263" t="s">
+        <v>723</v>
+      </c>
+      <c r="E263" t="s">
+        <v>724</v>
+      </c>
+      <c r="F263" t="s">
+        <v>534</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="H263" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>941</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>306</v>
+      </c>
+      <c r="D264" t="s">
+        <v>723</v>
+      </c>
+      <c r="E264" t="s">
+        <v>724</v>
+      </c>
+      <c r="F264" t="s">
+        <v>534</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="H264" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>944</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>310</v>
+      </c>
+      <c r="D265" t="s">
+        <v>723</v>
+      </c>
+      <c r="E265" t="s">
+        <v>724</v>
+      </c>
+      <c r="F265" t="s">
+        <v>534</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="H265" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>947</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>314</v>
+      </c>
+      <c r="D266" t="s">
+        <v>723</v>
+      </c>
+      <c r="E266" t="s">
+        <v>724</v>
+      </c>
+      <c r="F266" t="s">
+        <v>534</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="H266" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>950</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>318</v>
+      </c>
+      <c r="D267" t="s">
+        <v>723</v>
+      </c>
+      <c r="E267" t="s">
+        <v>724</v>
+      </c>
+      <c r="F267" t="s">
+        <v>534</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="H267" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>953</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>322</v>
+      </c>
+      <c r="D268" t="s">
+        <v>723</v>
+      </c>
+      <c r="E268" t="s">
+        <v>724</v>
+      </c>
+      <c r="F268" t="s">
+        <v>400</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="H268" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>956</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>326</v>
+      </c>
+      <c r="D269" t="s">
+        <v>723</v>
+      </c>
+      <c r="E269" t="s">
+        <v>724</v>
+      </c>
+      <c r="F269" t="s">
+        <v>547</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="H269" t="s">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>959</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>330</v>
+      </c>
+      <c r="D270" t="s">
+        <v>723</v>
+      </c>
+      <c r="E270" t="s">
+        <v>724</v>
+      </c>
+      <c r="F270" t="s">
+        <v>233</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="H270" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>962</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>334</v>
+      </c>
+      <c r="D271" t="s">
+        <v>723</v>
+      </c>
+      <c r="E271" t="s">
+        <v>724</v>
+      </c>
+      <c r="F271" t="s">
+        <v>887</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="H271" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>965</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>338</v>
+      </c>
+      <c r="D272" t="s">
+        <v>723</v>
+      </c>
+      <c r="E272" t="s">
+        <v>724</v>
+      </c>
+      <c r="F272" t="s">
+        <v>233</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="H272" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>968</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>342</v>
+      </c>
+      <c r="D273" t="s">
+        <v>723</v>
+      </c>
+      <c r="E273" t="s">
+        <v>724</v>
+      </c>
+      <c r="F273" t="s">
+        <v>233</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="H273" t="s">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>971</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>346</v>
+      </c>
+      <c r="D274" t="s">
+        <v>723</v>
+      </c>
+      <c r="E274" t="s">
+        <v>724</v>
+      </c>
+      <c r="F274" t="s">
+        <v>58</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="H274" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>974</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>350</v>
+      </c>
+      <c r="D275" t="s">
+        <v>723</v>
+      </c>
+      <c r="E275" t="s">
+        <v>724</v>
+      </c>
+      <c r="F275" t="s">
+        <v>623</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>975</v>
+      </c>
+      <c r="H275" t="s">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>977</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>354</v>
+      </c>
+      <c r="D276" t="s">
+        <v>723</v>
+      </c>
+      <c r="E276" t="s">
+        <v>724</v>
+      </c>
+      <c r="F276" t="s">
+        <v>80</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="H276" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>980</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
         <v>10</v>
       </c>
-      <c r="D200" t="s">
-[...12 lines deleted...]
-        <v>694</v>
+      <c r="D277" t="s">
+        <v>981</v>
+      </c>
+      <c r="E277" t="s">
+        <v>982</v>
+      </c>
+      <c r="F277" t="s">
+        <v>530</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H277" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>984</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>17</v>
+      </c>
+      <c r="D278" t="s">
+        <v>981</v>
+      </c>
+      <c r="E278" t="s">
+        <v>982</v>
+      </c>
+      <c r="F278" t="s">
+        <v>71</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H278" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>986</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>10</v>
+      </c>
+      <c r="D279" t="s">
+        <v>987</v>
+      </c>
+      <c r="E279" t="s">
+        <v>988</v>
+      </c>
+      <c r="F279" t="s">
+        <v>233</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="H279" t="s">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>991</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>17</v>
+      </c>
+      <c r="D280" t="s">
+        <v>987</v>
+      </c>
+      <c r="E280" t="s">
+        <v>988</v>
+      </c>
+      <c r="F280" t="s">
+        <v>233</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="H280" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>994</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>21</v>
+      </c>
+      <c r="D281" t="s">
+        <v>987</v>
+      </c>
+      <c r="E281" t="s">
+        <v>988</v>
+      </c>
+      <c r="F281" t="s">
+        <v>262</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="H281" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>997</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>25</v>
+      </c>
+      <c r="D282" t="s">
+        <v>987</v>
+      </c>
+      <c r="E282" t="s">
+        <v>988</v>
+      </c>
+      <c r="F282" t="s">
+        <v>534</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="H282" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>29</v>
+      </c>
+      <c r="D283" t="s">
+        <v>987</v>
+      </c>
+      <c r="E283" t="s">
+        <v>988</v>
+      </c>
+      <c r="F283" t="s">
+        <v>534</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>33</v>
+      </c>
+      <c r="D284" t="s">
+        <v>987</v>
+      </c>
+      <c r="E284" t="s">
+        <v>988</v>
+      </c>
+      <c r="F284" t="s">
+        <v>233</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>37</v>
+      </c>
+      <c r="D285" t="s">
+        <v>987</v>
+      </c>
+      <c r="E285" t="s">
+        <v>988</v>
+      </c>
+      <c r="F285" t="s">
+        <v>262</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>41</v>
+      </c>
+      <c r="D286" t="s">
+        <v>987</v>
+      </c>
+      <c r="E286" t="s">
+        <v>988</v>
+      </c>
+      <c r="F286" t="s">
+        <v>530</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>45</v>
+      </c>
+      <c r="D287" t="s">
+        <v>987</v>
+      </c>
+      <c r="E287" t="s">
+        <v>988</v>
+      </c>
+      <c r="F287" t="s">
+        <v>80</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>49</v>
+      </c>
+      <c r="D288" t="s">
+        <v>987</v>
+      </c>
+      <c r="E288" t="s">
+        <v>988</v>
+      </c>
+      <c r="F288" t="s">
+        <v>80</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>53</v>
+      </c>
+      <c r="D289" t="s">
+        <v>987</v>
+      </c>
+      <c r="E289" t="s">
+        <v>988</v>
+      </c>
+      <c r="F289" t="s">
+        <v>13</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>57</v>
+      </c>
+      <c r="D290" t="s">
+        <v>987</v>
+      </c>
+      <c r="E290" t="s">
+        <v>988</v>
+      </c>
+      <c r="F290" t="s">
+        <v>1021</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>62</v>
+      </c>
+      <c r="D291" t="s">
+        <v>987</v>
+      </c>
+      <c r="E291" t="s">
+        <v>988</v>
+      </c>
+      <c r="F291" t="s">
+        <v>534</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>66</v>
+      </c>
+      <c r="D292" t="s">
+        <v>987</v>
+      </c>
+      <c r="E292" t="s">
+        <v>988</v>
+      </c>
+      <c r="F292" t="s">
+        <v>233</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>70</v>
+      </c>
+      <c r="D293" t="s">
+        <v>987</v>
+      </c>
+      <c r="E293" t="s">
+        <v>988</v>
+      </c>
+      <c r="F293" t="s">
+        <v>547</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>480</v>
+      </c>
+      <c r="D294" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E294" t="s">
+        <v>1033</v>
+      </c>
+      <c r="F294" t="s">
+        <v>1034</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>484</v>
+      </c>
+      <c r="D295" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E295" t="s">
+        <v>1033</v>
+      </c>
+      <c r="F295" t="s">
+        <v>1034</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>488</v>
+      </c>
+      <c r="D296" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E296" t="s">
+        <v>1033</v>
+      </c>
+      <c r="F296" t="s">
+        <v>1034</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>492</v>
+      </c>
+      <c r="D297" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E297" t="s">
+        <v>1033</v>
+      </c>
+      <c r="F297" t="s">
+        <v>1034</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>10</v>
+      </c>
+      <c r="D298" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E298" t="s">
+        <v>1046</v>
+      </c>
+      <c r="F298" t="s">
+        <v>1047</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>17</v>
+      </c>
+      <c r="D299" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E299" t="s">
+        <v>1046</v>
+      </c>
+      <c r="F299" t="s">
+        <v>80</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>79</v>
+      </c>
+      <c r="D300" t="s">
+        <v>1054</v>
+      </c>
+      <c r="E300" t="s">
+        <v>1055</v>
+      </c>
+      <c r="F300" t="s">
+        <v>1034</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>10</v>
+      </c>
+      <c r="D301" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E301" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F301" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>17</v>
+      </c>
+      <c r="D302" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E302" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F302" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>21</v>
+      </c>
+      <c r="D303" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E303" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F303" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>25</v>
+      </c>
+      <c r="D304" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E304" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F304" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>29</v>
+      </c>
+      <c r="D305" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E305" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F305" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>33</v>
+      </c>
+      <c r="D306" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E306" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F306" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>37</v>
+      </c>
+      <c r="D307" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E307" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F307" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H307" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>41</v>
+      </c>
+      <c r="D308" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E308" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F308" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H308" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>45</v>
+      </c>
+      <c r="D309" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E309" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F309" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H309" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>49</v>
+      </c>
+      <c r="D310" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E310" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F310" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H310" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>53</v>
+      </c>
+      <c r="D311" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E311" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F311" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H311" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>57</v>
+      </c>
+      <c r="D312" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E312" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F312" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H312" t="s">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>62</v>
+      </c>
+      <c r="D313" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E313" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F313" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>70</v>
+      </c>
+      <c r="D314" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E314" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F314" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H314" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>75</v>
+      </c>
+      <c r="D315" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E315" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F315" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>79</v>
+      </c>
+      <c r="D316" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E316" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F316" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>84</v>
+      </c>
+      <c r="D317" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E317" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F317" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>10</v>
+      </c>
+      <c r="D318" t="s">
+        <v>1096</v>
+      </c>
+      <c r="E318" t="s">
+        <v>1097</v>
+      </c>
+      <c r="F318" t="s">
+        <v>1098</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>17</v>
+      </c>
+      <c r="D319" t="s">
+        <v>1096</v>
+      </c>
+      <c r="E319" t="s">
+        <v>1097</v>
+      </c>
+      <c r="F319" t="s">
+        <v>1098</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>10</v>
+      </c>
+      <c r="D320" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E320" t="s">
+        <v>1104</v>
+      </c>
+      <c r="F320" t="s">
+        <v>1105</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>17</v>
+      </c>
+      <c r="D321" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E321" t="s">
+        <v>1104</v>
+      </c>
+      <c r="F321" t="s">
+        <v>1105</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1108</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -7857,50 +12247,171 @@
     <hyperlink ref="G176" r:id="rId175"/>
     <hyperlink ref="G177" r:id="rId176"/>
     <hyperlink ref="G178" r:id="rId177"/>
     <hyperlink ref="G179" r:id="rId178"/>
     <hyperlink ref="G180" r:id="rId179"/>
     <hyperlink ref="G181" r:id="rId180"/>
     <hyperlink ref="G182" r:id="rId181"/>
     <hyperlink ref="G183" r:id="rId182"/>
     <hyperlink ref="G184" r:id="rId183"/>
     <hyperlink ref="G185" r:id="rId184"/>
     <hyperlink ref="G186" r:id="rId185"/>
     <hyperlink ref="G187" r:id="rId186"/>
     <hyperlink ref="G188" r:id="rId187"/>
     <hyperlink ref="G189" r:id="rId188"/>
     <hyperlink ref="G190" r:id="rId189"/>
     <hyperlink ref="G191" r:id="rId190"/>
     <hyperlink ref="G192" r:id="rId191"/>
     <hyperlink ref="G193" r:id="rId192"/>
     <hyperlink ref="G194" r:id="rId193"/>
     <hyperlink ref="G195" r:id="rId194"/>
     <hyperlink ref="G196" r:id="rId195"/>
     <hyperlink ref="G197" r:id="rId196"/>
     <hyperlink ref="G198" r:id="rId197"/>
     <hyperlink ref="G199" r:id="rId198"/>
     <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>