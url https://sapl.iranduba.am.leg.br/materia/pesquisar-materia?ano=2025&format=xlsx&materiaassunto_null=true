--- v1 (2026-02-04)
+++ v2 (2026-05-10)
@@ -10,1982 +10,1982 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6266" uniqueCount="2571">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6266" uniqueCount="2572">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Nedy Júnior</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2438/indicacao_no01.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2438/indicacao_no01.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº01/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita a recuperação e terraplanagem no Ramal do Cemitério – Estrada do Janauari km 7.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2439/indicacao_no02.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2439/indicacao_no02.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº02/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita a recuperação e terraplanagem no Ramal Boa Fé – Estrada do Janauari km 12.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2440/indicacao_no03.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2440/indicacao_no03.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº03/2025 DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita a o serviço de pavimentação do Ramal da Comunidade Iranópolis.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Kelison Dieb</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2441/indicacao_no04.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2441/indicacao_no04.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº04/2025 DE AUTORIA DO VEREADOR KELISON DIEB - Solicita a o serviço de Limpeza e Roçagem das comunidades da Serra Baixa, Portelinha e Açutuba.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2442/indicacao_no05.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2442/indicacao_no05.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº05/2025 DE AUTORIA DO VEREADOR KELISON DIEB – Solicita a execução do Serviço de Iluminação da Comunidade do KM26.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2443/indicacao_no06.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2443/indicacao_no06.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº06/2025 DE AUTORIA DO VEREADOR KELISON DIEB – Solicita a execução do Serviço de Reforma e Ampliação da Escola Mª Silva localizada no KM26.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2487/indicacao_no07.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2487/indicacao_no07.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 07/2025 DE AUTORIA DO VEREADOR TATINHA LOPES – Solicita a reforma do campo nacional da comunidade do Janauari.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Tatinha Lopes</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2488/indicacao_no08.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2488/indicacao_no08.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 08/2025 DE AUTORIA DO VEREADOR TATINHA LOPES – Solicita a reforma e ativação da casinha de saúde da comunidade do Lado do Cacau.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>André Gomes</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2489/indicacao_no09.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2489/indicacao_no09.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 09/2025 DE AUTORIA DO VEREADOR ANDRÉ GOMES – Solicita o serviço de limpeza e roçagem no Ramal Cachoeira do Castanha, localizado Km23/AM-70.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Charles Jurandi</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2490/indicacao_no10.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2490/indicacao_no10.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 10/2025 DE AUTORIA DO VEREADOR CHARLES JURANDI – Solicita a ampliação de mais salas de aulas na Escola Municipal Marcos Benicio Rios, localizada na Rua José Mª Muniz, S/N, Km 06 Comunidade São Sebastião.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Bruno Lima</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2491/indicacao_no11.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2491/indicacao_no11.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 11/2025 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita que seja efetuado o serviço de pavimentação asfáltica na Rua Beija Flor – Comunidade Lago do Limão.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2492/indicacao_no12.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2492/indicacao_no12.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 12/2025 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita que seja efetuado o serviço de pavimentação no Ramal do Km– 19.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Larissa Gomes</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2516/indicacao_no13.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2516/indicacao_no13.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 13/2025 DE AUTORIA DA VEREADORA LARISSA GOMES –  Solicita a execução de limpeza do forro da Unidade Básica de Saúde, Arthur Freire da Cunha, localizada no bairro Novo Amanhecer, como também a instalação de telas de proteção para evitar que os pombos continuem se abrigando no telhado da UBS.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Reginaldo Santos</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2517/indicacao_no14.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2517/indicacao_no14.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 14/2025 DE AUTORIA DO VEREADOR REGINALDO SANTOS – Solicita a execução do serviço de perfuração de um poço artesiano na Comunidade São Sebastião.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Jakson Pinheiro</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2518/indicacao_no15.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2518/indicacao_no15.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 15/2025 DE AUTORIA DO VEREADOR JAKSON PINHEIRO – Solicita manutenção dos refletores do Ginásio José Aldo da Fonseca no Distrito do Cacau Pirêra.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2519/indicacao_no16.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2519/indicacao_no16.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 16/2025 DE AUTORIA DO VEREADOR JAKSON PINHEIRO – Solicita o serviço de recuperação da iluminação no Campo do Castanheira no Bairro Alto de Nazaré</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2520/indicacao_no17.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2520/indicacao_no17.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 17/2025 DE AUTORIA DO VEREADOR CHARLES JURANDI – Solicita com urgência a designação de um vigia para a Escola Municipal Bela Vista localizada no Ramal Bela Vista S/N, Km 06, da Rodovia Carlos Braga.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2521/indicacao_no18.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2521/indicacao_no18.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 18/2025 DE AUTORIA DO VEREADOR CHARLES JURANDI – Solicita com urgência que sejam adotadas providências para a realização de reforma na Escola Municipal Bela Vista localizada no Ramal Pico Bela Vista S/N, Km 06, da Rodovia Carlos Braga.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2522/indicacao_no19.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2522/indicacao_no19.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 19/2025 DE AUTORIA DO VEREADOR CHARLES JURANDI – Solicita o serviço de Terraplanagem, Tapa buracos e Limpeza do Ramal do Pico Bela Vista S/N, Km 06, da Rodovia Carlos Braga.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2523/indicacao_no20.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2523/indicacao_no20.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 20/2025 DE AUTORIA DO VEREADOR CHARLES JURANDI – Solicita com urgência a manutenção do transporte escolar, especificamente a substituição dos quatros pneus, da Escola Municipal Bela Vista localizada no Ramal Pico Bela Vista S/N, Km 06, da Rodovia Carlos Braga.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2524/indicacao_no21.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2524/indicacao_no21.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 21/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR – Solicita providencie a construção de uma unidade básica de saúde – UBS, na comunidade Sete de Setembro – Costa do Iranduba.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2552/indicacao_no22.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2552/indicacao_no22.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº22/2025, DE AUTORIA DO VEREADOR JAKSON PINHEIRO -Solicita que seja feito executado a limpeza da rotatória na entrada do bairro.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2525/indicacao_no23.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2525/indicacao_no23.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 23/2025 DE AUTORIA DO VEREADOR KELISON DIEB – Solicita o serviço Reforma e Ampliação da Unidade Básica de Saúde Evandro da Costa Prôgenio (Comunidade Serra Baixa).</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2526/indicacao_no24.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2526/indicacao_no24.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 24/2025 DE AUTORIA DO VEREADOR KELISON DIEB – Solicita o serviço de Revitalização da Estrada do Lago do Limão.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2527/indicacao_no25.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2527/indicacao_no25.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 25/2025 DE AUTORIA DO VEREADOR KELISON DIEB – Solicita que seja executado o serviço de pavimentação das ruas da Comunidade da Serra Baixa.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2528/indicacao_no26.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2528/indicacao_no26.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 26/2025 DE AUTORIA DO VEREADOR KELISON DIEB – Solicita que seja executado o serviço de Revitalização da Feira do Ariaú.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2553/indicacao_no27.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2553/indicacao_no27.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº27/2025, DE AUTORIA DO VEREADOR CHARLES JURANDI - Solicita que seja feito necessidade de implantação de uma Sala de Recurso Multifuncional e de um espaço aberto de lazer, na UMEI – MARIA DO SOCORRO MACEDO.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2554/indicacao_no28.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2554/indicacao_no28.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº28/2025, DE AUTORIA DO VEREADOR CHARLES JURANDI -Solicita que seja feito a necessidade da designação de um neuropediatra para prestar atendimento na UMEI – MARIA DO SOCORRO MACEDO.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2555/indicacao_no29.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2555/indicacao_no29.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº29/2025, DE AUTORIA DO VEREADOR CHARLES JURANDI -Solicita que seja feita a necessidade da designação de um professor auxiliar para a sala de aula e a contratação de um porteiro, na UMEI - MARIA DO SOCORRO MACEDO, localizada na Estrada Manoel Urbano, AM 070, KM 01 Cacau Pirêra.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2556/indicacao_no30.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2556/indicacao_no30.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº30/2025, DE AUTORIA DO VEREADOR CHARLES JURANDI - Solicita a designação de um agente de trânsito para atuar nos horários de entrada e saída da UMEI - Escola de Educação Infantil Professora Silvânia da Silva e Silva.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2557/indicacao_no31.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2557/indicacao_no31.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº31/2025, DE AUTORIA DO VEREADOR CHARLES JURANDI - Solicita a realização de uma ação preventiva de trânsito nas proximidades da UMEI - Escola de Educação Infantil Professora Silvânia da Silva e Silva.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2558/indicacao_no32.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2558/indicacao_no32.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº32/2025, DE AUTORIA DO VEREADOR CHARLES JURANDI -Solicita a designação de um monitor para o transporte escolar da UMEI - Escola de Educação Infantil Professora Silvânia da Silva e Silva.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2559/indicacao_no33.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2559/indicacao_no33.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº33/2025, DE AUTORIA DO VEREADOR CHARLES JURANDI -Solicita a instalação de um semáforo e um redutor de velocidade nas proximidades da UMEI - Escola de Educação Infantil Professora Silvânia da Silva e Silva.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2560/indicacao_no34.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2560/indicacao_no34.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº34/2025, DE AUTORIA DO VEREADOR CHARLES JURANDI -Solicita à Secretaria de Educação a disponibilizar, um professor de informática para a Escola Municipal São Francisco I.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2561/indicacao_no35.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2561/indicacao_no35.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº35/2025, DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita que seja executado o serviço de Terraplenagem da Rua Por do Sol na Comunidade Aurorinha, localizada no Bela Vista – KM 06.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2562/indicacao_no36.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2562/indicacao_no36.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº36/2025, DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita que seja feito a Contratação de Merendeira para Escola Municipal São Lazaro I.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2563/indicacao_no37.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2563/indicacao_no37.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº37/2025, DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita reparo nas calçadas da Rua Péricles de Moraes, do Bairro Cidade Nova.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2564/indicacao_no38.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2564/indicacao_no38.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº38/2025, DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita o recapeamento asfáltico da Rua Valpés, no Bairro Alto, com drenagem de águas pluviais.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2581/indicacao_no39.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2581/indicacao_no39.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº39/2025, DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita que seja feito a Pintura e Manutenção da Quadra Esportiva Luiz Caetano, do bairro São José, localizada no Mutirãozinho do Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2582/indicacao_no40.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2582/indicacao_no40.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº40/2025, DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita que seja feito a Reforma da Quadra Poliesportiva do Bairro São Francisco - Localizada na Travessa Piquiá - Iranduba.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2583/indicacao_no41.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2583/indicacao_no41.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº41/2025, DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita que seja feito as providências de uma Construção de uma Escadaria para o Porto da Comunidade São Pedro- Vila do Janauari.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2584/indicacao_no42.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2584/indicacao_no42.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº42/2025, DE AUTORIA DO VEREADOR CHARLES JURANDI -Solicita que seja feito a troca das lâmpadas da Escola Municipal Maria Arlete Coriolano de Freitas, rua do Porto s/n, Vila do Ariaú.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2585/indicacao_no43.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2585/indicacao_no43.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº43/2025, DE AUTORIA DO VEREADOR CHARLES JURANDI -Solicita que seja feito disponibiliza uma Auxiliar de Cozinha para Escola Municipal Maria Arlete Coriolano de Freitas, rua do Porto s/n, Vila do Ariaú.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2586/indicacao_no44.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2586/indicacao_no44.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº44/2025, DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita que seja feita a necessidade de reparo da cadeira odontológica da UBS Joana Miranda de Oliveira, localizada no Km 06.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2600/indicacao_no45.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2600/indicacao_no45.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº45/2025, DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita a construídas de uma Escola Municipal e uma Creche (UMEI) nos bairros Nova Amazonas I e II.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2601/indicacao_no46.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2601/indicacao_no46.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº46/2025, DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita o serviço de Tapa-Buraco no retorno da Praça do Bairro Nova Veneza.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2602/indicacao_no47.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2602/indicacao_no47.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº47/2025, DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita a construção de uma parada de ônibus na Am-070, em frente ao bairro Alto de Nazaré no sentido Iranduba x Manaus.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2603/indicacao_no48.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2603/indicacao_no48.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº48/2025, DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita os serviços de terraplanagem da Comunidade São Sebastião km-06, estrada do Iranduba.</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/</t>
+    <t>http://sapl.iranduba.am.leg.br/media/</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº49/2025, DE AUTORIA DO VEREADOR CHARLES JURANDI -Solicita designação de um professor auxiliar de Educação Infantil, um monitor de transporte escolar e um porteiro para atender às necessidades da Escola Municipal Nossa Senhora de Nazaré.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Raimundo Carneiro</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2605/indicacao_no50.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2605/indicacao_no50.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº50/2025, DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO -Solicita o serviço paliativo de aterramento com cascalho na travessa pacu I nas mediações próximas ao bueiro advindos da Avenida Rio Negro.</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2606/indicacao_no51.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2606/indicacao_no51.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº51/2025, DE AUTORIA DO VEREADOR NEDY JÚNIOR -Solicita a reforma e ampliação da UMEI ANA MONTEIRO.</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2625/indicacao_no52.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2625/indicacao_no52.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº52/2025, DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita um reservatório de água de 15 mil litros para a Comunidade Vera Lúcia km13.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2626/indicacao_no53.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2626/indicacao_no53.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº53/2025, DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita os serviços de terraplanagem do ramal e das ruas da comunidade Vera Lúcia.</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2627/indicacao_no54.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2627/indicacao_no54.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº54/2025, DE AUTORIA DA VEREADORA LARISSA GOMES -Solicita a instalação de iluminação pública no Ramal Nonato Lopes.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2628/indicacao_no55.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2628/indicacao_no55.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº55/2025, DE AUTORIA DA VEREADORA LARISSA GOMES -Solicita os serviços de asfaltamento do Ramal do Janauari, localizada km 07 em Iranduba – Am.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2629/indicacao_no56.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2629/indicacao_no56.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº56/2025, DE AUTORIA DO VEREADOR CHARLES JURANDI -Solicita os serviços de roçagem e limpeza de entulhos, na comunidade Parque Areal, localizada no ramal do areal, no km 02, da Rodovia Carlos Braga.</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2630/indicacao_no57.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2630/indicacao_no57.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº57/2025, DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita o aterramento (elevação) dos trechos que ficam localizados os igarapés (Igarapé do Gildo, Igarapé do Pedro e igarapé do Loral) no Ramal Jorge Barroso que dá acesso às Comunidade Sete de Setembro, São João, Furo do Paracuuba e Entre Outras.</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2631/indicacao_no58.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2631/indicacao_no58.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº58/2025, DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita a construção de uma Unidade Básica de Saúde - UBS ou uma Unidade de Saúde de pequeno porte na Comunidade Flutuante Lago do Catalão.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2632/indicacao_no59.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2632/indicacao_no59.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº59/2025, DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita a reforma e ampliação da Escola Municipal Ana Barbosa de Castro - ABC, bem como seu Ginásio poliesportivo.</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2633/indicacao_no60.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2633/indicacao_no60.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº60/2025, DE AUTORIA DO VEREADOR KELISON DIEB - Solicita o Serviço de Pavimentação ou Concretagem nas ladeiras do Ramal Nova Luz.</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2634/indicacao_no61.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2634/indicacao_no61.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº61/2025, DE AUTORIA DO VEREADOR KELISON DIEB - Solicita o Serviço de Revitalização do Ramal do Cardoso.</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2653/indicacao_no62.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2653/indicacao_no62.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº62/2025, DE AUTORIA DO VEREADOR TATINHA LOPES -Solicita iluminação pública na estrada Manoel Urbano do KM0 ao KM04.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2654/indicacao_no63.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2654/indicacao_no63.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº63/2025, DE AUTORIA DO VEREADOR TATINHA LOPES -Solicita a reforma da unidade básica de saúde Maria Venuzária.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Disney Cunha</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº64/2025, DE AUTORIA DO VEREADOR DISNEY CUNHA -Solicita o serviço de tapa-buracos no final da Avenida Solimões, no bairro alto, que liga a rua Valpes com a rua José Maria Muniz, no bairro Morada do Sol.</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2656/indicacao_no65.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2656/indicacao_no65.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº65/2025, DE AUTORIA DO VEREADOR DISNEY CUNHA -Solicita o serviço de tapa-buracos na rua Rio Madeira com a rua Tambaqui, no centro da cidade.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2657/indicacao_no66.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2657/indicacao_no66.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº66/2025, DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO -Solicita a criação e a implementação de uma campanha de capacitação para os servidores públicos, com enfoque especial no atendimento adequado a pessoas com transtorno do espectro autista (TEA).</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2674/indicacao_no67.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2674/indicacao_no67.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº67/2025, DE AUTORIA DO VEREADOR CHARLES JURANDI -Solicita serviços de capinagem, limpeza e reforma da quadra poliesportiva Aldemir Oliveira de Medeiros Junior e da pracinha, localizada no bairro novo amanhecer, incluindo a reinstalação da academia ao ar livre que antes existia no local</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2659/indicacao_no68.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2659/indicacao_no68.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº68/2025, DE AUTORIA DO VEREADOR NEDY JÚNIOR -Solicita a construção de um polo de saúde na comunidade São José – Umirituba km 17 da estrada de Janauari.</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2660/indicacao_no69.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2660/indicacao_no69.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº69/2025, DE AUTORIA DO VEREADOR NEDY JÚNIOR -Solicita a construção de um ginásio poliesportivo na Escola Municipal Jovino Coelho – Comunidade São Pedro – Janauari.</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2675/indicacao_no70.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2675/indicacao_no70.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº70/2025, DE AUTORIA DO VEREADOR ANDRÉ GOMES -Solicita serviço de instalação de iluminação pública na comunidade Novo Catalão, fica no ramal da Cachoeira do Castanho.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2676/indicacao_no71.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2676/indicacao_no71.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº71/2025, DE AUTORIA DO VEREADOR ANDRÉ GOMES -Solicita serviço de instalação de iluminação pública no ramal da Cachoeira do Castanho, localizado no quilômetro 24 da AM-070, Rodovia Manoel Urbano.</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2677/indicacao_no72.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2677/indicacao_no72.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº72/2025, DE AUTORIA DO VEREADOR CHARLES JURANDI -Solicita com urgência, a pavimentação, da rua Novo Ayrão, localizada no bairro Novo Amanhecer, no Município de Iranduba.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2678/indicacao_no73.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2678/indicacao_no73.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº73/2025, DE AUTORIA DO VEREADOR CHARLES JURANDI -Solicita com urgência, a pavimentação e urbanização da rua Tucano, localizada no bairro Novo Amanhecer, Município de Iranduba.</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2679/indicacao_no74.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2679/indicacao_no74.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº74/2025, DE AUTORIA DA VEREADORA LARISSA GOMES -Solicita o recolhimento contínuo e ininterrupto do lixo doméstico do ramal do Laguinho que compreende três comunidade, tais como: Ouro Verde, Novo Geração de Crista e Montenegro.</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2680/indicacao_no75.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2680/indicacao_no75.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº75/2025, DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita serviços de roçagem e capinação nas mediações da sede da Apae – estrelas do amanhã.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2681/indicacao_no76.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2681/indicacao_no76.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº76/2025, DE AUTORIA DA VEREADORA LARISSA GOMES -Solicita o serviço de terraplenagem no ramal do Areal.</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2682/indicacao_no77.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2682/indicacao_no77.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº77/2025, DE AUTORIA DA VEREADORA LARISSA GOMES -Solicita o serviço de terraplenagem no ramal Santo Antonio.</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2683/indicacao_no78.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2683/indicacao_no78.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº78/2025, DE AUTORIA DA VEREADORA LARISSA GOMES -Solicita a realização de serviços tapa-buracos na Av. Auton Furtado, no bairro Cidade Nova.</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2684/indicacao_no79.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2684/indicacao_no79.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº79/2025, DE AUTORIA DO VEREADOR REGINALDO SANTOS -Solicita a construção de uma área coberta e com piso na Escola Municipal Segundo Ebling.</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2699/indicacao_no80.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2699/indicacao_no80.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº80/2025, DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita serviços de terraplanagem do ramal do Cajual.</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2700/indicacao_no81.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2700/indicacao_no81.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº81/2025, DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita serviços de terraplanagem do ramal do Castanhal.</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2701/indicacao_no82.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2701/indicacao_no82.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº82/2025, DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita instalação de faixa de pedestre e redutores de velocidade em frente à Escola Fernando Damasceno, na Avenida Rio Madeira.</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2702/indicacao_no83.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2702/indicacao_no83.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº83/2025, DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita a realização de manutenção com desentupimento e reforma do bueiro da Comunidade do Chisa, localizado no Beco dos Amigos.</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2703/indicacao_no84.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2703/indicacao_no84.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº84/2025, DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita serviço de terraplenagem no ramal Santo Antonio II, como também em toda a extensão do ramal principal denominado Pico Bela Vista.</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2704/indicacao_no85.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2704/indicacao_no85.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº85/2025, DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita a reforma e ampliação do Centro de Referência de Assistência Social (CRAS) – localizado na Av. Solimões bairro Barro Alto.</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2705/indicacao_no86.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2705/indicacao_no86.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº86/2025, DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita serviço de terraplenagem do ramal da Chisa.</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2706/indicacao_no87.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2706/indicacao_no87.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº87/2025, DE AUTORIA DO VEREADOR CHARLES JURANDI -Solicita serviço de limpeza, capina e aterramento da cratera, da rua Bem-te-vi, localizada no Bairro Novo Amanhecer.</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2707/indicacao_no88.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2707/indicacao_no88.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº88/2025, DE AUTORIA DO VEREADOR ANDRÉ GOMES -Solicita serviço de terraplenagem no ramal dos Colares km 06 localizado no Cachoeira do Castanho.</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2731/indicacao_no89.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2731/indicacao_no89.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº89/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita o serviço de reforma e ampliação do prédio da Central de Distribuição da Alimentação Escolar (CDAE) – localizada na rua Tapauá – Centro.</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2732/indicacao_no90.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2732/indicacao_no90.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº90/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita o serviço de reforma e ampliação da Escola Municipal Bela Vista – Zona Rural de Iranduba.</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2744/indicacao_no91.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2744/indicacao_no91.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº91/2025 DE AUTORIA DO VEREADOR TATINHA LOPES -Solicita serviço de ligação de energia no Cemitério São Francisco, localizado no km02 da estrada Manoel Urbano do Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2745/indicacao_no92.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2745/indicacao_no92.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº92/2025 DE AUTORIA DO VEREADOR TATINHA LOPES -Solicita serviço de manutenção da infraestrutura asfáltica do bairro Cidade Nova.</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2746/indicacao_no93.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2746/indicacao_no93.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº93/2025 DE AUTORIA DO VEREADOR TATINHA LOPES -Solicita a troca do poste de Alta Tensão, localizado na Avenida Nova Veneza ao lado do campo Otávio Nogueira (Antigo campo da poeirinha).</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2747/indicacao_no94.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2747/indicacao_no94.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº94/2025 DE AUTORIA DO VEREADOR TATINHA LOPES -Solicita manutenção da iluminação pública na Praça do bairro São José do Mutirãozinho do Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2748/indicacao_no95.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2748/indicacao_no95.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº95/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR -Solicita a reforma e ampliação da Praça Comunitária do Distrito do Paricatuba.</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2749/indicacao_no96.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2749/indicacao_no96.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº96/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR -Solicita a inclusão da Comunidade São Pedro – Distrito de Janauari no Programa Vida Ativa.</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2763/indicacao_no97.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2763/indicacao_no97.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº97/2025 DE AUTORIA DO VEREADOR REGINALDO SANTOS - Solicita a sinalização na avenida Amazonas, esquina com a rua Cupuaçu, em frente a Caixa Econômica Federal.</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2764/indicacao_no98.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2764/indicacao_no98.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº98/2025 DE AUTORIA DO VEREADOR JAKSON PINHEIRO - Solicita reparo na iluminação da praça localizada ao lado da Escola Procópio Maranhão, bairro São Jose, conhecido como Mutirãozinho do Cacau.</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2776/indicacao_no99.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2776/indicacao_no99.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 99/2025 DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita serviços de tapa buracos da estrada Manoel Urbano no Município de Iranduba.</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2777/indicacao_no100.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2777/indicacao_no100.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 100/2025 DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita mais um carro coletor de lixo, para o Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2778/indicacao_no101.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2778/indicacao_no101.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 101/2025 DE AUTORIA DO VEREADOR KELISON DIEB - Solicita serviços de revitalização da rua Novo Horizonte, localizada no Lago do Limão.</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2779/indicacao_no102.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2779/indicacao_no102.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 102/2025 DE AUTORIA DO VEREADOR KELISON DIEB - Solicita serviços de revitalização da rua Novo Tempo, localizada no Lago do Limão.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2780/indicacao_no103.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2780/indicacao_no103.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 103/2025 DE AUTORIA DO VEREADOR KELISON DIEB - Solicita serviços de revitalização da rua Andorinha, localizada no Lago do Limão.</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2781/indicacao_no104.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2781/indicacao_no104.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 104/2025 DE AUTORIA DO VEREADOR KELISON DIEB - Solicita serviços de revitalização da rua Angelim, localizada no Lago do Limão.</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2782/indicacao_no105.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2782/indicacao_no105.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 105/2025 DE AUTORIA DO VEREADOR KELISON DIEB - Solicita serviços de limpeza, podagem das árvores e roçagem na comunidade Serra Baixa.</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2783/indicacao_no106.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2783/indicacao_no106.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 106/2025 DE AUTORIA DO VEREADOR KELISON DIEB - Solicita serviços de manutenção das lâmpadas da praça da comunidade Serra Baixa.</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2784/indicacao_no107.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2784/indicacao_no107.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 107/2025 DE AUTORIA DO VEREADOR KELISON DIEB - Solicita serviços de implantação de uma faixa de pedestres na Avenida Amazonas em frente a feira Municipal de Iranduba.</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2785/indicacao_no108.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2785/indicacao_no108.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 108/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita a construção de novas salas de aula e de uma quadra poliesportiva coberta, na Escola Municipal Delphina Aziz, no Km 13 da Rodovia Manoel Urbano.</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2786/indicacao_no109.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2786/indicacao_no109.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 109/2025 DE AUTORIA DO VEREADOR CHARLES JURANDI - Solicita serviços de limpeza e manutenção do Poço Artesiano e terraplanagem da comunidade Parque do Areal, no Km 01 da Rodovia Carlos Braga.</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2787/indicacao_no110.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2787/indicacao_no110.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 110/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita distribuição de ajuda humanitário (cestas básicas, kits de higiene pessoal, insumos essenciais e outros) às famílias em situação de vulnerabilidade social nas comunidades ribeirinhas afetadas pela cheia de 2025.</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2788/indicacao_no111.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2788/indicacao_no111.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 111/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita serviços de terraplanagem do Ramal Fé em Deus e Lago do Mudo, localizado no Paricatuba.</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2802/indicacao_no112.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2802/indicacao_no112.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 112/2025 DE AUTORIA DO VEREADOR KELISON DIEB - _x000D_
 Solicita que seja executado o serviço de Manutenção da Iluminação do Ginásio Poliesportivo do Ariaú.</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2803/indicacao_no113.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2803/indicacao_no113.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 113/2025 DE AUTORIA DO VEREADOR REGINALDO SANTOS - Solicita que seja implantado o projeto CIDADE DA CRIANÇA FELIZ.</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 114/2025 DE AUTORIA DO VEREADOR REGINALDO SANTOS - Solicita com necessidade a construção de uma quadra de areia para prática de vôlei na Praça dos Três Poderes.</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2805/indicacao_no115.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2805/indicacao_no115.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 115/2025 DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita a Pintura e Manutenção da quadra esportiva Luiz Caetano, do bairro São José, localizada no Mutirãozinho do Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2806/indicacao_no116.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2806/indicacao_no116.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 116/2025 DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita os serviços de Terraplanagem do Ramal do Incra Km 13.</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2807/indicacao_no117.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2807/indicacao_no117.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 117/2025 DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita a colocação de uma caixa coletora de lixo para o bairro Alto de Nazaré localizado no Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2808/indicacao_no118.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2808/indicacao_no118.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 118/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR -_x000D_
 Solicita a Construção de uma Unidade de Saúde (UBS) ou Polo de Saúde na Comunidade Vila Nova, zona rural do município de Iranduba.</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2809/indicacao_no119.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2809/indicacao_no119.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 119/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR -_x000D_
 Solicita a perfuração de um poço artesiano para comunidade Nova União – Localizada no Distrito de Paricatuba.</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2810/indicacao_no120.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2810/indicacao_no120.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 120/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR -_x000D_
 Solicita a reforma e ampliação da Unidade básica de saúde Joana Miranda de Oliveira – Localizada na Comunidade São Sebastião Km 06.</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2811/indicacao_no121.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2811/indicacao_no121.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 121/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR -_x000D_
 Solicita a recuperação e terraplanagem do Ramal Nova União (Conhecido por Ramal da Lama) localizado no Distrito de Paricatuba.</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2812/indicacao_no122.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2812/indicacao_no122.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 122/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR -_x000D_
 Solicita a reforma e ampliação da Escola Municipal Marcos Benicios Rios - Localizada na Comunidade São Sebastião Km 06.</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2821/indicacao_no123.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2821/indicacao_no123.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 123/2025 DE AUTORIA DO VEREADOR KELISON DIEB - Solicita a manutenção da iluminação pública, limpeza com roçagem e revitalização da Praça do Conjunto Dom Lopes, localizada na Sede do Município.</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2822/indicacao_no124.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2822/indicacao_no124.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 124/2025 DE AUTORIA DO VEREADOR JAKSON PINHEIRO - Solicita a manutenção na iluminação pública da Avenida que de acesso ao Residencial Maria Zeneide.</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 125/2025 DE AUTORIA DO VEREADOR JAKSON PINHEIRO - Solicita a manutenção da iluminação do Campo do Poeirinha, localizado no Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2824/indicacao_no126.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2824/indicacao_no126.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 126/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita serviços de terraplanagem e melhorias do sistema de drenagem pluvial do Ramal Monte Castelo na Comunidade no Caldeirão.</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2825/indicacao_no127.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2825/indicacao_no127.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 127/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita serviços de terraplanagem do Ramal Portal 25 de Abril, localizado na Comunidade Cachoeira do Castanho.</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2826/indicacao_no128.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2826/indicacao_no128.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 128/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita serviços de terraplanagem da Travessa 01 no Bairro Alto, Invasão Rio Negro.</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2827/indicacao_no129.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2827/indicacao_no129.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 129/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita serviços de capina da rua Humberto Rodrigues, localizada no Bairro Graça Lopes.</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2828/indicacao_no130.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2828/indicacao_no130.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 130/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita serviços de terraplanagem do ramal das Flores, localizado no Pico Bela Vista.</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2829/indicacao_no131.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2829/indicacao_no131.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 131/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita serviços de nivelamento da rua Nova, na Comunidade Monte Cristo.</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2830/indicacao_no132.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2830/indicacao_no132.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 132/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita serviços de terraplanagem no ramal do km 27.</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2831/indicacao_no133.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2831/indicacao_no133.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 133/2025 DE AUTORIA DO VEREADOR KELISON DIEB - Solicita serviços de revitalização da estrada Osvaldo Gomes da Silva (Estrada do Limão).</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2832/indicacao_no134.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2832/indicacao_no134.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 134/2025 DE AUTORIA DO VEREADOR KELISON DIEB - Solicita serviços de revitalização do ramal do Cardoso, reiterando a Indicação 61/2025.</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2833/indicacao_no135.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2833/indicacao_no135.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 135/2025 DE AUTORIA DO VEREADOR KELISON DIEB - Solicita da Marinha do Brasil, através do Centro Técnico de Formação de Fluviários da Amazonia Ocidental (CTFFAO), Cursos Profissionalizantes para o Município de Iranduba.</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2834/indicacao_no136.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2834/indicacao_no136.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 136/2025 DE AUTORIA DO VEREADOR KELISON DIEB - Solicita serviços de aterro do ramal do Cardoso, localizado no km 07 da estrada do Açutuba.</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2835/indicacao_no137.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2835/indicacao_no137.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 137/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita serviços de terraplanagem no ramal do Casado, na comunidade de Açutuba.</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2836/indicacao_no138.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2836/indicacao_no138.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 138/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita serviços de terraplanagem no ramal do Cajual, na comunidade de Açutuba.</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2837/indicacao_no139.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2837/indicacao_no139.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 139/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita serviços de terraplanagem no ramal São Miguel, na Comunidade de Açutuba.</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2859/indicacao_no140.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2859/indicacao_no140.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 140/2025 DE AUTORIA DO VEREADOR TATINHA LOPES -Solicita mais uma ambulância para o Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2860/indicacao_no141.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2860/indicacao_no141.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 141/2025 DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita serviços de manutenção da iluminação pública dos bairros do Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2861/indicacao_no142.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2861/indicacao_no142.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 142/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita serviços de terraplanagem no ramal do Ângelo, na comunidade de Açutuba.</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2862/indicacao_no143.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2862/indicacao_no143.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 143/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita serviços de adequação/construção de uma sala lúdica no Conselho Tutelar de Iranduba.</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2863/indicacao_no144.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2863/indicacao_no144.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 144/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita serviços de manutenção no veículo oficial (Fiat Toro), Placa PRY3B01 do Conselho Tutelar de Iranduba.</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2864/indicacao_no145.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2864/indicacao_no145.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 145/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita urgentemente da reforma e ampliação da Unidade Básica de Saúde (UBS) Ebenezer, localizada na comunidade São Pedro – Vila de Janauari.</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2865/indicacao_no146.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2865/indicacao_no146.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 146/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita serviços de reforma e ampliação do Polo de Saúde Manoel Ferreira, situado no km 04 da estrada do Janauari.</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2866/indicacao_no147.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2866/indicacao_no147.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 147/2025 DE AUTORIA DA VEREADORA LARISSA GOMES -Solicita serviços de capina da rua Abacaxi, localizada no Bairro Alto.</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2867/indicacao_no148.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2867/indicacao_no148.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 148/2025 DE AUTORIA DA VEREADORA LARISSA GOMES -Solicita serviços de capina da rua Tocantins, localizada no Bairro Alto.</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2868/indicacao_no149.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2868/indicacao_no149.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 149/2025 DE AUTORIA DA VEREADORA LARISSA GOMES -Solicita serviços de capina na Praça do bairro Graça Lopes.</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2869/indicacao_no150.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2869/indicacao_no150.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 150/2025 DE AUTORIA DA VEREADORA LARISSA GOMES -Solicita serviços de melhorias no recapeamento asfáltico da ladeira da estada do Janauari.</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2870/indicacao_no151.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2870/indicacao_no151.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 151/2025 DE AUTORIA DO VEREADOR KELISON DIEB -Solicita serviços de drenagem e saneamento na Avenida Principal da comunidade da Portelinha, localizada no km 05 da estrada do Açutuba.</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2871/indicacao_no152.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2871/indicacao_no152.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 152/2025 DE AUTORIA DO VEREADOR KELISON DIEB -Solicita serviços de revitalização do ramal Monte Horebe, localizada no km 06 da estrada do Açutuba.</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2872/indicacao_no153.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2872/indicacao_no153.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 153/2025 DE AUTORIA DO VEREADOR KELISON DIEB -Solicita serviços de revitalização do ramal do Casado, localizada no km 05 da estrada do Açutuba.</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2873/indicacao_no154.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2873/indicacao_no154.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 154/2025 DE AUTORIA DO VEREADOR TATINHA LOPES -Solicita serviços de manutenção de terraplanagem do ramal do km 19 da Rodovia Manoel Urbano.</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2874/indicacao_no155.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2874/indicacao_no155.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 155/2025 DE AUTORIA DO VEREADOR TATINHA LOPES -Solicita serviços de tapa buracos na estrada do Lago do Limão.</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2820/indicacao_no139.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2820/indicacao_no139.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 139/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO- Solicita terraplanagem no Ramal São Miguel na Comunidade Açutuba.</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 157/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita a recuperação total da estrada do Janauari.</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 158/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita a reforma e revitalização da Escola Municipal São Sebastião do Paraná na Zona Rural do Município de Iranduba.</t>
   </si>
   <si>
     <t>2903</t>
   </si>
@@ -2061,4784 +2061,4784 @@
   <si>
     <t>2911</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 167/2025 DE AUTORIA DO VEREADOR CHARLES JURANDI - Solicita serviços de pavimentação asfáltica e melhoria da entrada do ramal do Chisa, localizado no km 01 da rodovia Carlos Braga.</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 168/2025 DE AUTORIA DO VEREADOR CHARLES JURANDI - Solicita com urgência serviços de terraplanagem, aplicação de Piçarra, roçagem e limpezas nas comunidades localizadas nos ramais do km 14, km 19 e ramal Nova Esperança da Rodovia Manoel Urbano.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2927/indicacao_no169.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2927/indicacao_no169.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 169/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita que seja realizado o serviço de terraplanagem e aplicação de cascalho no Ramal Vera Lucia, na Comunidade Vera Lucia do Ramal do KM 13 da Rodovia Manoel Urbano.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2928/indicacao_no170.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2928/indicacao_no170.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 170/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita que seja realizado o serviço de terraplanagem e aplicação de cascalho no Ramal do Bindá, no KM 06 da Rodovia Carlos Braga.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2929/indicacao_no171.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2929/indicacao_no171.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 171/2025 DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita a manutenção da Iluminação Pública dos Bairros do Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2930/indicacao_no172.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2930/indicacao_no172.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 172/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita a recuperação e terraplanagem da Estrada da Várzea (Acesso pelo Friúba).</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2931/indicacao_no173.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2931/indicacao_no173.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 173/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita a recuperação e terraplanagem do Ramal Jorge Barroso que dá acesso para as Comunidades: Sete de Setembro, Costa do Iranduba, São Sebastião e São João Paraná de Iranduba.</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2932/indicacao_no174.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2932/indicacao_no174.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 174/2025 DE AUTORIA DO VEREADOR KELISON DIEB - Solicita o serviço de reforma da Escola Municipal Maria Auxiliadora Mesquita Simas – Lago do Limão.</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2933/indicacao_no175.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2933/indicacao_no175.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 175/2025 DE AUTORIA DO VEREADOR KELISON DIEB - Solicita o serviço de Revitalização do Ramal dos Militares – Açutuba.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2934/indicacao_no176.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2934/indicacao_no176.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 176/2025 DE AUTORIA DO VEREADOR KELISON DIEB - Solicita o serviço de Revitalização do Ramal da Pedreira.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2935/indicacao_no177.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2935/indicacao_no177.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 177/2025 DE AUTORIA DO VEREADOR KELISON DIEB - Solicita o serviço de Revitalização do Ramal do Cajual – Açutuba.</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2953/indicacao_no178.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2953/indicacao_no178.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 178/2025 DE AUTORIA DO VEREADOR REGINALDO SANTOS - Solicita a presença de Agente de Trânsito em frente as escolas: Escola Estadual Cecília Carneiro e Escola Municipal Fernando Damasceno.</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2954/indicacao_no179.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2954/indicacao_no179.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 179/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita serviços de terraplanagem na Rua do Porto e rua Pastoral, localizadas no Distrito de Paricatuba.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2955/indicacao_no180.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2955/indicacao_no180.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 180/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita a realização de estudo técnico para a construção de um novo prédio para a Escola Municipal Fernando Damasceno.</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2956/indicacao_no181.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2956/indicacao_no181.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 181/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita serviços de recuperação asfáltica na estrada do Açutuba localizada no km 29 da Rodovia Manoel Urbano.</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2957/indicacao_no182.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2957/indicacao_no182.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 182/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita serviços de tapa buracos na rua Canumã no bairro Graça Lopes.</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 183/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita a instalação de dois redutores de velocidade em frente à Escola Municipal Socorro da Silva Pinheiro (antiga Escola Independência), localizada no Km 08 da Estrada do Janauari.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2977/indicacao_no184.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2977/indicacao_no184.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 184/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita a reforma e ampliação do Ambulatório Especializado de Iranduba – AMEI.</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2985/indicacao_no185.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2985/indicacao_no185.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 185/2025 DE AUTORIA DO VEREADOR REGINALDO SANTOS - Solicita, por necessidade, a instalação de uma lixeira pública na rua Transcal que dá acesso a comunidade Cristo Reis.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2986/indicacao_no186.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2986/indicacao_no186.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 186/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita que seja feita a reforma da quadra Poliesportiva do Bairro São Francisco – Localizada na Travessa Paquia – Iranduba.</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2987/indicacao_no187.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2987/indicacao_no187.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 187/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita que seja realizada com urgência a reforma do Complexo Esportivo Sandoval Antônio Coelho – Campo do Nacional, Localizado no Distrito de Janauari.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3001/indicacao_no188.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3001/indicacao_no188.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 188/2025 DE AUTORIA DO VEREADOR DISNEY CUNHA - Solicita que seja executado o serviço de instalação de um reservatório de água no bairro Graça Lopes.</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3002/indicacao_no189.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3002/indicacao_no189.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 189/2025 DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita a reforma da Unidade Básica de Saúde Maria Venuzária, localizada na comunidade Lago do Limão.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3003/indicacao_no190.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3003/indicacao_no190.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 190/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita serviços de recuperação asfáltica no bairro Cidade Nova na Sede de Iranduba.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3004/indicacao_no191.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3004/indicacao_no191.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 191/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita serviços de recuperação da estrada do Jandira, Zona Rural.</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3005/indicacao_no192.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3005/indicacao_no192.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 192/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita serviços de reforma do Centro Social Comunitário da comunidade São Pedro, no Janauari.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3006/indicacao_no193.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3006/indicacao_no193.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 193/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita a implantação de iluminação pública na comunidade São José de Umirituba, Zona Rural.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3007/indicacao_no194.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3007/indicacao_no194.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 194/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita implantação de iluminação pública na estrada do Janauari.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3008/indicacao_no195.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3008/indicacao_no195.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 195/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita serviços de drenagem pluvial no trecho da rua Rio Negro, próximo a garagem da empresa de transporte Transcalina no bairro Alto.</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3025/indicacao_no196.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3025/indicacao_no196.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 196/2025 DE AUTORIA DO VEREADOR CHARLES JURANDI - Solicita a realização imediata dos serviços de recuperação e manutenção preventiva da estrada da Várzea.</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3026/indicacao_no197.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3026/indicacao_no197.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 197/2025 DE AUTORIA DO VEREADOR CHARLES JURANDI - Solicita a disponibilização de um local adequado para atendimento médico na comunidade Pico Bela Vista.</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3027/indicacao_no198.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3027/indicacao_no198.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 198/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita instalação de redutores de velocidade em frente a empresa Impertec Telecom, localizada na avenida Coronel Jorge Teixeira.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3028/indicacao_no199.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3028/indicacao_no199.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 199/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita a designação de professores de apoio para as crianças com TEA para a Escola Municipal Guido Afonso Hickman, localizada no bairro Morada do Sol.</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3029/indicacao_no200.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3029/indicacao_no200.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 200/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita a realização de fumacê no bairro Novo Amanhecer.</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3030/indicacao_no201.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3030/indicacao_no201.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 201/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita os serviços de tapa buracos asfáltico na rua 1, entre os bairros Novo Amanhecer e Cidade Nova.</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3031/indicacao_no202.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3031/indicacao_no202.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 202/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita a realização de fumacê no Conjunto Dom Lopes.</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3032/indicacao_no203.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3032/indicacao_no203.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 203/2025 DE AUTORIA DO VEREADOR KELISON DIEB - Solicita a criação do Programa Municipal de Fornecimento de Cadeiras de Rodas, destinado a pessoas com mobilidade reduzida ou com deficiência que necessitam deste equipamento para garantir sua locomoção, dignidade e inclusão social.</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3033/indicacao_no204.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3033/indicacao_no204.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 204/2025 DE AUTORIA DO VEREADOR KELISON DIEB - Solicita a criação do Programa Municipal de Fornecimento de Fraldas Geriátricas, destinado a pessoas acamadas, idosas e com deficiência em condições de saúde que requeira o uso contínuo de fraldas.</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3048/indicacao_no205.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3048/indicacao_no205.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 205/2025 DE AUTORIA DO VEREADOR CHARLES JURANDI - Solicita que seja realizada com a máxima urgência, a realização dos serviços de recuperação e manutenção da estrada de acesso à comunidade do Jandira.</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3049/indicacao_no206.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3049/indicacao_no206.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 206/2025 DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita a reforma da quadra poliesportiva da comunidade São Sebastião do km 06.</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3050/indicacao_no207.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3050/indicacao_no207.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 207/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita os serviços de capina e limpeza na rua Tocantins no bairro Alto.</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3051/indicacao_no208.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3051/indicacao_no208.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 208/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - _x000D_
 Solicita os serviços de capina e limpeza na Travessa Murici no bairro Alto.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3052/indicacao_no209.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3052/indicacao_no209.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 209/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - _x000D_
 Solicita os serviços de capina e limpeza na rua Rio Trombetas no bairro Alto.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3053/indicacao_no210.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3053/indicacao_no210.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 210/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - _x000D_
 Solicita os serviços de reforma e ampliação da Feira Municipal do Distrito do Ariaú.</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3054/indicacao_no211.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3054/indicacao_no211.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 211/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - _x000D_
 Solicita os com urgência, os serviços de implantação de iluminação pública em toda a extensão da estrada de Paricatuba.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3055/indicacao_no212.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3055/indicacao_no212.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 212/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - _x000D_
 Solicita os serviços de reforma e ampliação da Feira Jorge Luiz Ratv, localizada no Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3056/indicacao_no213.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3056/indicacao_no213.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 213/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - _x000D_
 Solicita os serviços de reforma e ampliação da Feira João Candido de Medeiros, localizada na Sede do Município.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3057/indicacao_no214.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3057/indicacao_no214.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 214/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - _x000D_
 Solicita os serviços de recuperação e terraplanagem do ramal do Ipixuna, Zona Rural do Município.</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3058/indicacao_no215.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3058/indicacao_no215.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 215/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita os serviços de reforma da Unidade Básica de Saúde da comunidade de Paricatuba.</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3059/indicacao_no216.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3059/indicacao_no216.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 216/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita os serviços de reforma do Ginásio Poliesportivo da comunidade de Paricatuba.</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3060/indicacao_no217.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3060/indicacao_no217.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 217/2025 DE AUTORIA DO VEREADOR TATINHA LOPES - _x000D_
 Solicita resposta sobre a pavimentação do bairro Alto de Nazaré, São José, Mutirãozinho e Parque Caboclo, localizados no Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3077/indicacao_no218.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3077/indicacao_no218.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 218/2025 DE AUTORIA DO VEREADOR CHARLES JURANDI - Solicita serviços de asfaltamento, limpeza, capinação e demais melhorias estruturais no ramal da comunidade Novo Teste, localizado no km 07 da Rodovia Manoel Urbano.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3078/indicacao_no219.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3078/indicacao_no219.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 219/2025 DE AUTORIA DO VEREADOR CHARLES JURANDI - Solicita serviços de recuperação e melhorias da rua Esperança, localizada no bairro Graça Lopes.</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3079/indicacao_no220.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3079/indicacao_no220.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 220/2025 DE AUTORIA DO VEREADOR CHARLES JURANDI - Solicita os serviços de limpeza e terraplanagem do Beco São Geraldo no bairro Alto.</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3080/indicacao_no221.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3080/indicacao_no221.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 221/2025 DE AUTORIA DA VEREADORA LARISSA GOMES -  Solicita os serviços de capina e limpeza na Travessa Araçá no bairro Alto.</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3081/indicacao_no222.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3081/indicacao_no222.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 222/2025 DE AUTORIA DA VEREADORA LARISSA GOMES -  Solicita os serviços de tapa buracos asfáltico na rua Patauá no bairro Alto.</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3082/indicacao_no223.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3082/indicacao_no223.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 223/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita os serviços de limpeza e recuperação do ramal da Ilha do Baixio.</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3083/indicacao_no224.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3083/indicacao_no224.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 224/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita os serviços de recuperação e manutenção no ramal Vila Batista no km 20 da estrada do Janauari.</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3084/indicacao_no225.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3084/indicacao_no225.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 225/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita os serviços de reforma do ginásio da comunidade do km 06.</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3085/indicacao_no226.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3085/indicacao_no226.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 226/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita os serviços de fiscalização de lixeira viciada ao lado do antigo prédio do CRAS.</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3086/indicacao_no227.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3086/indicacao_no227.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 227/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita os serviços de reforma da Unidade Básica de Saúde (UBS) da comunidade de Acajatuba.</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3100/indicacao_no228.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3100/indicacao_no228.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 228/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR Solicita a recuperação do ramal que dá acesso à Comunidade Parque dos Barões — localizado na Rodovia Manoel Urbano Km 6,5.</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3101/indicacao_no229.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3101/indicacao_no229.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 229/2025 DE AUTORIA DA VEREADORA LARISSA GOMES Solicita que seja realizado o serviço de manutenção no encanamento da bomba d'água que abastece o Bairro Novo Amanhecer, localizado na Avenida Por da Lua, esquina com a Rua Sabiá.</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3116/indicacao_no230.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3116/indicacao_no230.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  230/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita que seja realizada capina e limpeza na Rua Aneba, Localizado no Bairro Alto.</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3117/indicacao_no231.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3117/indicacao_no231.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  231/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita que seja realizado o serviço de capina e limpeza da Travessa Buriti, no Bairro Alto.</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3118/indicacao_no232.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3118/indicacao_no232.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  232/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita que seja realizado o serviço de capina e limpeza da Rua Tucunaré, no Bairro Alto.</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3119/indicacao_no233.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3119/indicacao_no233.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  233/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita o serviço de Terraplenagem do Ramal Nossa Senhora Aparecida, na Comunidade Nova Geração de Cristo.</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3120/indicacao_no234.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3120/indicacao_no234.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  234/2025 DE AUTORIA DO VEREADOR ANDRÉ GOMES - Solicita o serviço de instalação de iluminação no campo da Comunidade Ramal da Cachoeira do Castanho, localizado no km 23 da AM-070 Rodovia Manoel Urbano.</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3121/indicacao_no235.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3121/indicacao_no235.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  235/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita com urgência, a reconstrução da ponte conhecida como “Ponte da União”, situada na região que conecta as comunidades Sete de Setembro (Costa do Iranduba), São João (Paraná do Iranduba), Ilha do Baixio e demais localidades próximas.</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3122/indicacao_no236.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3122/indicacao_no236.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  236/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita a construção de uma parada de ônibus na entrada da Comunidade São Pedro – Janauari.</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3123/indicacao_no237.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3123/indicacao_no237.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  237/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita providências para a imediata reforma da parada de ônibus situada na Avenida Rio Madeira, em frente à Paróquia São João Batista.</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3124/indicacao_no238.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3124/indicacao_no238.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  238/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita a contratação ou designação de professores mediadores para atuarem na Unidade Municipal de Educação Infantil (UMEI) - Maria da Soledade Lima e Silva.</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3145/indicacao_no239.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3145/indicacao_no239.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 239/2025 DE AUTORIA DO VEREADOR CHARLES JURANDI - Solicita os serviços de limpeza, roçagem e manutenção na Estrada do Caldeirão, localizada no Km 13 da Rodovia Manoel Urbano AM 070 – Zona Rural desde Município.</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3146/indicacao_no240.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3146/indicacao_no240.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 240/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita a reforma completa da quadra poliesportiva da Comunidade São Sebastião (Km 06).</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3147/indicacao_no241.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3147/indicacao_no241.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 241/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita a tomada de medidas urgentes e efetivas em relação ao vazadouro a céu aberto (lixão) localizado no Ramal do Creuza, neste município.</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3148/indicacao_no242.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3148/indicacao_no242.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 242/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita a reestruturação e revitalização do campo de futebol da Comunidade São Sebastião – Km 06.</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3170/indicacao_no243.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3170/indicacao_no243.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 243/2025 DE AUTORIA DO VEREADOR CHARLES JURANDI - Solicita os serviços de recuperação, limpeza e roçagem do ramal do INCRA, localizado no km 13 da Rodovia Manoel Urbano.</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3171/indicacao_no244.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3171/indicacao_no244.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 244/2025 DE AUTORIA DO VEREADOR CHARLES JURANDI - Solicita os serviços de recuperação, limpeza e roçagem na comunidade Santiago, no km 13 da Rodovia Manoel Urbano.</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3172/indicacao_no245.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3172/indicacao_no245.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 245/2025 DE AUTORIA DO VEREADOR DISNEY CUNHA - Solicita os serviços de terraplanagem na comunidade Vera Castelo Branco, no km 13 no município de Iranduba.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3173/indicacao_no246.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3173/indicacao_no246.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 246/2025 DE AUTORIA DO VEREADOR DISNEY CUNHA - Solicita os serviços de iluminação pública na comunidade Parque dos Barrões.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3174/indicacao_no247.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3174/indicacao_no247.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 247/2025 DE AUTORIA DO VEREADOR DISNEY CUNHA - Solicita os serviços de terraplanagem com desvio de água na comunidade Parque dos Barões.</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3175/indicacao_no248.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3175/indicacao_no248.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 248/2025 DE AUTORIA DO VEREADOR DISNEY CUNHA - Solicita os serviços de iluminação pública na comunidade Vera Castelo Branco, no km 13 no município de Iranduba.</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3176/indicacao_no249.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3176/indicacao_no249.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 249/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita os com urgência, os serviços de recuperação do ramal do Valdir, localizado no Açutuba, no km 28 da Rodovia Manoel Urbano.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3177/indicacao_no250.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3177/indicacao_no250.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 250/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita os serviços de recuperação do ramal do Ângelo, localizado no Açutuba, no km 28 da Rodovia Manoel Urbano.</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3178/indicacao_no251.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3178/indicacao_no251.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 251/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita os serviços de capina e limpeza no campo do bairro Morada do Sol.</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3179/indicacao_no252.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3179/indicacao_no252.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 252/2025 DE AUTORIA DO VEREADOR DISNEY CUNHA - Solicita instalações de lixeiras nas esquinas da Praça dos Três Poderes.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3180/indicacao_no253.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3180/indicacao_no253.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 253/2025 DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita os serviços de terraplanagem do ramal da comunidade do Cajual.</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3181/indicacao_no254.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3181/indicacao_no254.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 254/2025 DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita a construção de uma parada de Ônibus em frente ao novo Fórum de Justiça de Iranduba.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3182/indicacao_no255.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3182/indicacao_no255.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 255/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita os serviços de roçagem e limpeza da área externa da Escola Municipal Jovino Coelho, localizada na comunidade São Pedro no Janauari.</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3183/indicacao_no256.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3183/indicacao_no256.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 256/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita a construção de três salas de aula a Escola Municipal Jovino Coelho, localizada na comunidade São Pedro no Janauari.</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3184/indicacao_no257.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3184/indicacao_no257.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 257/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita os serviços de gradeamento da área dos fundos e laterais da Escola Municipal Santa Luzia, localizada na Ilha do Baixio.</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3185/indicacao_no258.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3185/indicacao_no258.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 258/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita os serviços de retirada de um poste de concreto, localizado na área externa da Escola Municipal Jovino Coelho, na comunidade São Pedro, Janauari.</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3197/indicacao_no259.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3197/indicacao_no259.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 259/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita os serviços de manutenção da iluminação do campo de futebol conhecido como “Arena Tucumã”, localizado no ramal do Antonhão.</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3198/indicacao_no260.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3198/indicacao_no260.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 260/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita os serviços de manutenção da iluminação do campo de futebol da comunidade Santa Luzia, localizado na Ilha do Baixio.</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3199/indicacao_no261.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3199/indicacao_no261.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 261/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita os serviços de terraplanagem no trecho da rua Tucano, que ainda não recebeu asfalto, no bairro Novo Amanhecer.</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3200/indicacao_no262.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3200/indicacao_no262.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 262/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita os serviços de capina e limpeza da rua Tucano, no bairro Novo Amanhecer.</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3204/indicacao_no263.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3204/indicacao_no263.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 263/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita os serviços de manutenção da iluminação pública e demais equipamentos do Campo de Futebol do Distrito do Ariaú.</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3205/indicacao_no264.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3205/indicacao_no264.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 264/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita os serviços de manutenção geral da Quadra Poliesportiva do Distrito do Ariaú.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2428/pedido_de_providencia_no01.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2428/pedido_de_providencia_no01.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº01/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR – Solicita a coleta de lixo da Comunidade Boa Fé – Estrada do Janauari km 12.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2429/pedido_de_providencia_no02.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2429/pedido_de_providencia_no02.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº02/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO – Solicita manutenção do raio x do Hospital Hilda Freire.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2430/pedido_de_providencia_no03.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2430/pedido_de_providencia_no03.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº03/2025 DE AUTORIA DO VEREADOR TATINHA LOPES – Solicita que seja realizado o serviço de limpeza pública e roçagem para o Distrito de Cacau Pirêra nos seguintes bairros: Cidade Nova, Nova Veneza, Mutirão do Cacau.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2431/pedido_de_providencia_no04.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2431/pedido_de_providencia_no04.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº04/2025 DE AUTORIA DO VEREADOR ANDRÉ GOMES – Solicita que seja realizado a continuidade da coleta seletiva dos resíduos sólidos em dezenove comunidades rurais na área da Reserva de Desenvolvimento Sustentável - RDS do Rio Negro.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2432/pedido_de_providencia_no05.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2432/pedido_de_providencia_no05.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº05/2025 DE AUTORIA DO VEREADOR REGINALDO SANTOS – Solicita a Interligação entre os bairros Cidade Nova e Bairro Alto juntamente com a pavimentação asfáltica.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2433/pedido_de_providencia_no06.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2433/pedido_de_providencia_no06.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº06/2025 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita a reforma e construção de uma quadra esportiva na Escola Municipal Professora Maria Auxiliadora Mesquita Simas, situada na Comunidade do Lago do Limão.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2434/pedido_de_providencia_no07.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2434/pedido_de_providencia_no07.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº07/2025 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita a reforma e ampliação da Escola Municipal Dona Maria, situada no KM 26.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2435/pedido_de_providencia_no08.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2435/pedido_de_providencia_no08.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº08/2025 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita a reforma da Unidade Básica de Saúde Antônio Alves de Lima, situada na Comunidade do Paricatuba.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2436/pedido_de_providencia_no09.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2436/pedido_de_providencia_no09.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº09/2025 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita a reforma e ampliação da quadra Clementinos Borges, situada no Mutirão do Cacau.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2437/pedido_de_providencia_no10.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2437/pedido_de_providencia_no10.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº010/2025 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita iluminação pública para a Comunidade do Santo Antônio II.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
-    <t>Gideão da Silva</t>
-[...2 lines deleted...]
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2461/pedido_de_providencia_no11.pdf</t>
+    <t>Gideão Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2461/pedido_de_providencia_no11.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 11/2025 DE AUTORIA DO VEREADOR GIDEÃO DA SILVA – Solicita limpeza pública na Rua Murici, Bairro Alto na Sede do Município.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2462/pedido_de_providencia_no12.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2462/pedido_de_providencia_no12.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 12/2025 DE AUTORIA DO VEREADOR GIDEÃO DA SILVA – Solicita o reparo do telhado e banheiro da Escola da Vila do Paricatuba.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2463/pedido_de_providencia_no13.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2463/pedido_de_providencia_no13.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 13/2025 DE AUTORIA DO VEREADOR TATINHA LOPES – Solicita o serviço de pavimentação das ruas da comunidade do Paricatuba.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2464/pedido_de_providencia_no14.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2464/pedido_de_providencia_no14.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 014/2025 DE AUTORIA DO VEREADOR ANDRÉ GOMES – Solicita com urgência a implantação de sinalização viária na entrada do Ramal da Cachoeira do Castanho KM-23 que dá acesso à Rodovia AM-070.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2465/pedido_de_providencia_no15.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2465/pedido_de_providencia_no15.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 015/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO – Solicita operação tapa buracos na Estrada da Várzea, (VIA DE ACESSO AO PORTO).</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2466/pedido_de_providencia_no16.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2466/pedido_de_providencia_no16.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 016/2025 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita que providencie a limpeza da pública para o Bairro Novo Amanhecer.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2467/pedido_de_providencia_no17.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2467/pedido_de_providencia_no17.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 017/2025 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita que providencie terraplanagem e pavimentação asfáltica para o Ramal Santo Antônio I e II.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2468/pedido_de_providencia_no18.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2468/pedido_de_providencia_no18.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 018/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR – Solicita a recuperação dos Ramais do Peixe Boi 1, 2 e 3.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2469/pedido_de_providencia_no19.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2469/pedido_de_providencia_no19.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 019/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR – Solicita recuperação do Ramal Gasoduto no Km2 da Estrada do Janauari.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2470/pedido_de_providencia_no20.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2470/pedido_de_providencia_no20.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 020/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR – Solicita recuperação do Ramal Nova Floresta Km05 da Estrada do Janauari.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2471/pedido_de_providencia_no21.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2471/pedido_de_providencia_no21.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 021/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR – Solicita recuperação do Ramal São José II do Km04 da Estrada do Janauari.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2472/pedido_de_providencia_no22.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2472/pedido_de_providencia_no22.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 022/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR – Solicita recuperação do Ramal Grande Família do Km01 da Estrada do Janauari.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2473/pedido_de_providencia_no23.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2473/pedido_de_providencia_no23.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 023/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR – Solicita recuperação do Ramal Vale Benção do Km04 da Estrada do Janauari.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2474/pedido_de_providencia_no24.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2474/pedido_de_providencia_no24.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 024/2025 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita que providencie pavimentação asfáltica para a comunidade do Areal.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2498/pedido_de_providencia_no25.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2498/pedido_de_providencia_no25.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 025/2025 DE AUTORIA DO VEREADOR JAKSON PINHEIRO – Solicita que seja construída uma parada de ônibus para os alunos que moram no residencial Maria Zeneide, no Km 3,5 que fica localizado na estrada da Cidade Universitária.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2499/pedido_de_providencia_no26.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2499/pedido_de_providencia_no26.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 026/2025 DE AUTORIA DO VEREADOR TATINHA LOPES – Solicita que seja providenciada a construção de um ginásio para o Distrito de Cacau.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2500/pedido_de_providencia_no27.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2500/pedido_de_providencia_no27.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 027/2025 DE AUTORIA DO VEREADOR TATINHA LOPES – Requer a realização do serviço de Pavimentação da Comunidade do Ramal da Prainha, localizado no Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2501/pedido_de_providencia_no28.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2501/pedido_de_providencia_no28.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 028/2025 DE AUTORIA DO VEREADOR TATINHA LOPES – Solicita que seja providenciada a construção de um muro de alvenaria ao redor da Escola Municipal Manoel Gomes Macedo – antiga MIEKO.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2502/pedido_de_providencia_no29.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2502/pedido_de_providencia_no29.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 029/2025 DE AUTORIA DO VEREADOR REGINALDO SANTOS – Solicita o serviço de infraestrutura em frente à Escola Municipal Ana Barbosa de Castro no bairro Morada do Sol.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2503/pedido_de_providencia_no30.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2503/pedido_de_providencia_no30.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 030/2025 DE AUTORIA DO VEREADOR REGINALDO SANTOS – Solicita o serviço de TAPA BURACO na Av. Solimões, próximo ao CRAS.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2504/pedido_de_providencia_no31.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2504/pedido_de_providencia_no31.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 031/2025 DE AUTORIA DO VEREADOR JAKSON PINHEIRO – Solicita que seja feito o serviço de Terraplanagem na Comunidade do Barreiro, localizada no Bairro Alto de Nazaré.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2505/pedido_de_providencia_no32.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2505/pedido_de_providencia_no32.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 032/2025 DE AUTORIA DO VEREADOR CHARLES JURANDI – Solicita que seja providenciado uma reforma com urgência na UBS JOANA MIRANDA, localizada na Rua Raimunda Pantoja, KM 06 na Comunidade São Sebastião.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2506/pedido_de_providencia_no33.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2506/pedido_de_providencia_no33.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 033/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO – Solicita a operação Tapa-Buraco na Rua Iporá, localizada no Bairro Alto.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2507/pedido_de_providencia_no34.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2507/pedido_de_providencia_no34.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 034/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO – Solicita que seja feita a colocação de sinalização de trânsito na entrada do Ramal do Areal, via de acesso pelo Residencial Amazonas I.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2508/pedido_de_providencia_no35.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2508/pedido_de_providencia_no35.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 035/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO – Solicita a operação Tapa-Buraco na Av. Alton Furtado e Rua Castelo Branco no Bairro Cidade Nova.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2509/pedido_de_providencia_no36.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2509/pedido_de_providencia_no36.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 036/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR – Solicita recuperação ou pavimentação do Ramal do Antonhão do KM10 da estrada do Janauari.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2510/pedido_de_providencia_no37.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2510/pedido_de_providencia_no37.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 037/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR – Solicita recuperação ou pavimentação do Ramal do Riacho KM07 da estrada do Janauari.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2511/pedido_de_providencia_no38.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2511/pedido_de_providencia_no38.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 038/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR – Solicita recuperação ou pavimentação do Ramal do São José - Umirituba do KM17 da estrada do Janauari.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2512/pedido_de_providencia_no39.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2512/pedido_de_providencia_no39.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 039/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR – Solicita recuperação ou pavimentação do Ramal do Bela Vista do KM09 da estrada do Janauari.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2513/pedido_de_providencia_no40.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2513/pedido_de_providencia_no40.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 040/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR – Solicita recuperação ou pavimentação do Ramal do Felix do KM09 da estrada do Janauari.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2514/pedido_de_providencia_no41.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2514/pedido_de_providencia_no41.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 041/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR – Solicita a designação ou contratação de dois vigias para o Anexo da Escola João Alves, na Comunidade do Ouro Verde.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2515/pedido_de_providencia_no42.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2515/pedido_de_providencia_no42.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 042/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR – Solicita a adequação da estrutura física bem como a disponibilização de profissionais (Professores de Apoio e Monitores Escolares) para o Anexo da Escola João Alves, na Comunidade do Ouro Verde.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
     <t>Ney Furtado</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2545/pedido_de_providencia_no43.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2545/pedido_de_providencia_no43.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº43/2025, DE AUTORIA DO VEREADOR NEY FURTADO - Solicita que seja feito a construção de um muro, e executar operação tapa buraco em frente à Escola Municipal Manoel, localizada no Km 05, Caldeirão.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2546/pedido_de_providencia_no44.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2546/pedido_de_providencia_no44.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº44/2025, DE AUTORIA DO VEREADOR NEY FURTADO - Solicita que seja feito a reforma da Escola Municipal Sol Nascente, localizada na rodovia Am 070, Km 17.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2547/pedido_de_providencia_no45.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2547/pedido_de_providencia_no45.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº45/2025, DE AUTORIA DO VEREADOR NEY FURTADO - Solicita que seja feito a pavimentação do Ramal do Jandira.</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2548/pedido_de_providencia_no46.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2548/pedido_de_providencia_no46.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº46/2025, DE AUTORIA DO VEREADOR NEY FURTADO - Solicita que seja feito a Construção de um poço Artesiano na Comunidade do Caldeirão, Km 04.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2549/pedido_de_providencia_no47.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2549/pedido_de_providencia_no47.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº47/2025, DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita que seja feito providencie terraplanagem para Ramal do Chisa II.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2550/pedido_de_providencia_no48.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2550/pedido_de_providencia_no48.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº48/2025, DE AUTORIA DO VEREADOR GIDEÃO DA SILVA - Solicita que seja feito com a Secretaria Municipal de obras para que preste auxílio de serviço paliativo no São Jose 2 Estrada do Janauari Km8, para que os moradores possam ter acesso as suas casas.</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2551/pedido_de_providencia_no49.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2551/pedido_de_providencia_no49.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº49/2025, DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita que seja feito a disponibilização de profissionais (professores de apoio e monitores escolares) e a Rota da Escola Municipal Jovino Coelho – Comunidade São Pedro Janauari.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2571/pedido_de_providencia_no50.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2571/pedido_de_providencia_no50.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº50/2025, DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita que termine o setor competente a realização do serviço de manutenção do Ramal da Comunidade do Lago do Cacau.</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2572/pedido_de_providencia_no51.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2572/pedido_de_providencia_no51.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº51/2025, DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita que seja feito o setor competente a realização do serviço de Manutenção e Drenagem de Esgoto do Ramal da Comunidade Iranopólis.</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2573/pedido_de_providencia_no52.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2573/pedido_de_providencia_no52.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº52/2025, DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita que seja feito Serviço de Instalação de Iluminação Pública em um trecho da Rua da Libertação (próximo a torre de telefonia celular) na Comunidade São Pedro - Janauari.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2574/pedido_de_providencia_no53.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2574/pedido_de_providencia_no53.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº53/2025, DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita que seja feito a Limpeza das ruas da Comunidade São Pedro - Janauari.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2575/pedido_de_providencia_no54.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2575/pedido_de_providencia_no54.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº54/2025, DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita que seja feito Serviço de Recuperação e Terraplanagem da Rua Beira Rio (próxima a casa pastoral) Comunidade São Pedro - Janauari.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2576/pedido_de_providencia_no55.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2576/pedido_de_providencia_no55.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº55/2025, DE AUTORIA DO VEREADOR ANDRÉ GOMES - Solicita a construção de paradas de ônibus na Rodovia Manoel Urbano, conforme especificado: Uma parada no lado esquerdo, em frente ao Condomínio Bela Vista, no km Duas paradas nos dois sentidos (ida e volta) na entrada do Ramal do Paricatuba, no km 21. Duas paradas nos dois sentidos (ida e volta) na entrada do Ramal Cachoeira do Castanho, no km 23.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2577/pedido_de_providencia_no56.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2577/pedido_de_providencia_no56.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº56/2025, DE AUTORIA DO VEREADOR GIDEÃO DA SILVA - Solicita que seja feito a manutenção no telhado, banheiro e janelas da Escola Municipal São Francisco I Localizada na Comunidade São Francisco Estrada da Várzea.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2578/pedido_de_providencia_no57.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2578/pedido_de_providencia_no57.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº57/2025, DE AUTORIA DO VEREADOR GIDEÃO DA SILVA - Solicita que seja feito por meio do Instituto Municipal de Trânsito e Transporte de Iranduba IMTTI, solicita redutores de velocidade na Comunidade Novo Israel localizada na Estrada do Paricatuba Km 5.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2579/pedido_de_providencia_no58.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2579/pedido_de_providencia_no58.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº58/2025, DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita que seja feito terraplanagem para Ramal da Comunidade São Sebastião – Km 06.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2580/pedido_de_providencia_no59.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2580/pedido_de_providencia_no59.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº59/2025, DE AUTORIA DO VEREADOR BRUNO LIMA -Solicita que seja feito terraplanagem e limpeza pública para Ramal do Chisa I.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2594/pedido_de_providencia_no60.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2594/pedido_de_providencia_no60.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº60/2025, DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita a construção de uma Escola Municipal e uma Creche no Residencial Nova Manaus.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2595/pedido_de_providencia_no61.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2595/pedido_de_providencia_no61.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº61/2025, DE AUTORIA DO VEREADOR DISNEY CUNHA - Solicita a Secretaria de obra uma Vistoria na Rua do Castanhal.</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2596/pedido_de_providencia_no62.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2596/pedido_de_providencia_no62.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº62/2025, DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita visita Tecnica da Defesa Civil em caráter de Urgência no desbarrancamento da Rua Aripuanã.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2597/pedido_de_providencia_no63.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2597/pedido_de_providencia_no63.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº63/2025, DE AUTORIA DO VEREADOR CHARLES JURANDI - Solicita à aquisição de matérias escolares essenciais para as turmas de Educação Infantil e Maternal da Escola Municipal Nossa Senhora de Nazaré, localizada na Comunidade Novo Teste.</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2598/pedido_de_providencia_no64.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2598/pedido_de_providencia_no64.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº64/2025, DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita a retomada imediata da coleta de resíduos sólidos (lixo) nas comunidades de Sete de Setembro - costa do Iranduba, São João - Paraná de Iranduba, e demais comunidades adjacentes, localizadas na zona rural do município de Iranduba.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2599/pedido_de_providencia_no65.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2599/pedido_de_providencia_no65.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº65/2025, DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita a contratação/designação de professores de apoio (mediadores) e de mais uma Merendeira para a UMEI ANA DOS SANTOS MONTEIRO.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2614/pedido_de_providencia_no66.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2614/pedido_de_providencia_no66.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº66/2025, DE AUTORIA DO VEREADOR ANDRÉ GOMES - Solicita instalação de uma parada de ônibus na Rodovia Manoel Urbano AM-070, em frente à comunidade Nova Manaus, no sentido Manaus x Iranduba.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2615/pedido_de_providencia_no67.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2615/pedido_de_providencia_no67.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº67/2025, DE AUTORIA DO VEREADOR GIDEÃO DA SILVA - Solicita a limpeza, capina e poda do arvore com retirada de entulho, da Estrada do Paricatuba km 22, Rodovia Manoel Urbano.</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2616/pedido_de_providencia_no68.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2616/pedido_de_providencia_no68.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº68/2025, DE AUTORIA DO VEREADOR GIDEÃO DA SILVA - Solicita o recapeamento asfáltico, da Estrada do Paricatuba km 22 Rodovia Manoel Urbano.</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2617/pedido_de_providencia_no69.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2617/pedido_de_providencia_no69.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº69/2025, DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita o término da obra de reforma da Escola Municipal Nossa Senhora Aparecida – Lago do Catalão.</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2618/pedido_de_providencia_no70.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2618/pedido_de_providencia_no70.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº70/2025, DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita os serviços de reparos e manutenção no forro da entrada da Escola Municipal Prof. Ervila de Souza Assis.</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2619/pedido_de_providencia_no71.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2619/pedido_de_providencia_no71.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº71/2025, DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita a solução do problema de acúmulo de água na parte externa frontal da Escola Municipal Ana Barbosa de Castro.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2620/pedido_de_providencia_no72.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2620/pedido_de_providencia_no72.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº72/2025, DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita a contratação/designação de professores de apoio (mediadores) para Escola Municipal Prof. Ervila de Souza Assis.</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2621/pedido_de_providencia_no73.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2621/pedido_de_providencia_no73.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº73/2025, DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita a contratação/designação de professores de apoio (mediadores) para Escola Municipal Ana Barbosa de Castro.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2622/pedido_de_providencia_no74.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2622/pedido_de_providencia_no74.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº74/2025, DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita a limpeza pública e remoção de mato nas calçadas e laterais das ruas do Bairro Graça Lopes.</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2623/pedido_de_providencia_no75.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2623/pedido_de_providencia_no75.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº75/2025, DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita a limpeza pública e remoção de mato nas calçadas e laterais das ruas do Bairro Alto.</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2624/pedido_de_providencia_no76.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2624/pedido_de_providencia_no76.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº76/2025, DE AUTORIA DO VEREADOR CHARLES JURANDI - Solicita reparo de via pública e sinalização apropriada, Rua do Porto, localizado Estrada da Várzea.</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2644/pedido_de_providencia_no77.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2644/pedido_de_providencia_no77.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº77/2025, DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita acerca do desbarrancamento do final da rua José Pereira Alves do Bairro Laranjal.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2645/pedido_de_providencia_no78.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2645/pedido_de_providencia_no78.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº78/2025, DE AUTORIA DO VEREADOR REGINALDO SANTOS - Solicita serviços de terraplanagem na rua João Darci de Souza, situada na Comunidade são Sebastião no km06.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2646/pedido_de_providencia_no79.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2646/pedido_de_providencia_no79.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº79/2025, DE AUTORIA DO VEREADOR REGINALDO SANTOS -Solicita serviço de terraplanagem na rua Cajarana, que fica localizado dentro do ramal Ouro Verde.</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2647/pedido_de_providencia_no80.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2647/pedido_de_providencia_no80.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº80/2025, DE AUTORIA DO VEREADOR REGINALDO SANTOS -Solicita serviços terraplanagem na rua Raimundo Pantoja, situada na Comunidade São Sebastião no Km06.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2648/pedido_de_providencia_no81.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2648/pedido_de_providencia_no81.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº81/2025, DE AUTORIA DO VEREADOR NEDY JÚNIOR -Solicita serviços de reparos e manutenção na cadeira odontológica da UBS Ebenezer, Comunidade São Pedro – Janauari.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2649/pedido_de_providencia_no82.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2649/pedido_de_providencia_no82.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº82/2025, DE AUTORIA DO VEREADOR NEDY JÚNIOR -Solicita em caráter de urgência a Conclusão da Obra e posteriormente a Inauguração da Unidade Básica de Saúde do residencial Maria Zeneide.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2650/pedido_de_providencia_no83.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2650/pedido_de_providencia_no83.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°83/2025 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita limpeza pública para a Comunidade São Francisco – KM06.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2651/pedido_de_providencia_no84.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2651/pedido_de_providencia_no84.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°84/2025 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicito terraplanagem para o Ramal do Creuza e Comunidade São Francisco – km06.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2652/pedido_de_providencia_no85.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2652/pedido_de_providencia_no85.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°85/2025 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita Iluminação Pública para as ruas da Comunidade São Francisco – KM06.</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2669/pedido_de_providencia_no86.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2669/pedido_de_providencia_no86.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº86/2025, DE AUTORIA DO VEREADOR ANDRÉ GOMES - Solicita serviço de terraplanagem do ramal do Catalão, localizado Km 2 do ramal da Cachoeira do Castanho.</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2670/pedido_de_providencia_no87.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2670/pedido_de_providencia_no87.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº87/2025, DE AUTORIA DO VEREADOR GIDEÃO DA SILVA -Solicita providencias urgente quanto ao abastecimento de água potável para os moradores da zona rural da ilha do Jacurutu, localizada no Rio Solimões.</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2671/pedido_de_providencia_no88.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2671/pedido_de_providencia_no88.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº88/2025, DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita a reconstrução da ponte da comunidade Cristo Rei (próximo a antigo Transcal) – Iranduba.</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2672/pedido_de_providencia_no89.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2672/pedido_de_providencia_no89.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº89/2025, DE AUTORIA DO VEREADOR REGINALDO SANTOS - Solicita serviço de manutenção de iluminação na rua Tucumã, que fica localizado no ramal São Francisco.</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2673/pedido_de_providencia_no90.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2673/pedido_de_providencia_no90.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº90/2025, DE AUTORIA DO VEREADOR REGINALDO SANTOS - Solicita serviço de terraplanagem na rua Tucumã que fica localizado no ramal São Francisco.</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2696/pedido_de_providencia_no91.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2696/pedido_de_providencia_no91.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº91/2025, DE AUTORIA DO VEREADOR JAKSON PINHEIRO -  Solicita serviço de terraplanagem na Comunidade Grande Família, que fica localizada no ramal Nossa Senhora das Graças Km 8 da Rodovia Carlos Braga.</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2697/pedido_de_providencia_no92.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2697/pedido_de_providencia_no92.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº92/2025, DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita serviço de limpeza pública e roçagem para os bairros do Distrito de Cacau.</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2698/pedido_de_providencia_no93.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2698/pedido_de_providencia_no93.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº93/2025, DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita a limpeza e manutenção da caixa d´água do bairro Novo Amanhecer.</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2713/pedido_de_providencia_no94.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2713/pedido_de_providencia_no94.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº94/2025, DE AUTORIA DO VEREADOR ANDRÉ GOMES - Solicita a terraplenagem do Ramal Parque Caldeirão, localizado no km 04 da Estrada do Caldeirão, para melhor acesso dos comunitários e escoamento da produção rural.</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2714/pedido_de_providencia_no95.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2714/pedido_de_providencia_no95.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº95/2025, DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita limpeza e roçagem nos bairros Novas Amazonas I e II.</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2715/pedido_de_providencia_no96.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2715/pedido_de_providencia_no96.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº96/2025, DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita reforma na quadrinha Joel Medeiros.</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2716/pedido_de_providencia_no97.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2716/pedido_de_providencia_no97.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº97/2025, DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita terraplanagem para Rua Pacu, bairro Alto.</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2717/pedido_de_providencia_no98.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2717/pedido_de_providencia_no98.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº98/2025, DE AUTORIA DO VEREADOR DISNEY CUNHA - Solicita uma manutenção do Beco Coronel Jorge Teixeira no bairro Cidade Nova.</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2724/pedido_de_providencia_no99.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2724/pedido_de_providencia_no99.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº99/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita o serviço de recuperação e terraplanagem do ramal do Santo Antônio.</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2725/pedido_de_providencia_no100.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2725/pedido_de_providencia_no100.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº100/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita o serviço de recuperação asfáltica e terraplanagem das ruas Javari e Angelim no bairro Alto-Iranduba.</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2726/pedido_de_providencia_no101.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2726/pedido_de_providencia_no101.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº101/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita o serviço de recuperação asfáltica das ruas da Comunidade do Ouro Verde.</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2727/pedido_de_providencia_no102.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2727/pedido_de_providencia_no102.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº102/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita a disponibilização de uma merendeira e um vigia para a Escola Municipal Bela Vista.</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2728/pedido_de_providencia_no103.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2728/pedido_de_providencia_no103.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº103/2025 DE AUTORIA DO VEREADOR REGINALDO SANTOS - Solicita o serviço de tapa buracos na Avenida Cupuaçu.</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2729/pedido_de_providencia_no104.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2729/pedido_de_providencia_no104.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº104/2025 DE AUTORIA DO VEREADOR DISNEY CUNHA - Solicita o serviço de roçagem no canteiro da via em frente o bairro Alto de Nazaré e Mutirãozinho do Cacau Pirêra.</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2730/pedido_de_providencia_no105.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2730/pedido_de_providencia_no105.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº105/2025 DE AUTORIA DO VEREADOR REGINALDO SANTOS - Solicita o serviço de infraestrutura da rua da Industria no centro de Iranduba.</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2740/pedido_de_providencia_no106.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2740/pedido_de_providencia_no106.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº106/2025 DE AUTORIA DO VEREADOR ANDRÉ GOMES - Solicita serviços de terraplanagem no ramal da Caixa d´Água, localizado no ramal da Cachoeira, no km 23 da rodovia AM-070.</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2741/pedido_de_providencia_no107.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2741/pedido_de_providencia_no107.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº107/2025 DE AUTORIA DO VEREADOR ANDRÉ GOMES - Solicita serviço de terraplanagem no ramal do Incra, localizado na comunidade do Caldeirão.</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2743/pedido_de_providencia_no109.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2743/pedido_de_providencia_no109.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº109/2025 DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita serviço de limpeza pública e roçagem para o bairro Alto de Nazaré e no final da Avenida Amazonino Mendes.</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2753/pedido_de_providencia_no110.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2753/pedido_de_providencia_no110.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº110/2025 DE AUTORIA DO VEREADOR CHARLES JURANDI - Solicita serviços de terraplanagem, roçagem e pavimentação asfáltica, na rua Pacu, localizada no bairro Alto.</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2754/pedido_de_providencia_no111.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2754/pedido_de_providencia_no111.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº111/2025 DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita serviços de manutenção asfáltica e bueiros da rua Cascavel, localizada no Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2755/pedido_de_providencia_no112.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2755/pedido_de_providencia_no112.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº112/2025 DE AUTORIA DO VEREADOR DISNEY CUNHA - Solicita melhorias na infraestrutura de escoamento de água e implementação de manilhas para o escoamento da água na rua Beco da CEAM.</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2756/pedido_de_providencia_no113.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2756/pedido_de_providencia_no113.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº113/2025 DE AUTORIA DO VEREADOR DISNEY CUNHA - Solicita serviço de roçagem e limpeza urbana, no Distrito do Ariaú.</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2757/pedido_de_providencia_no114.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2757/pedido_de_providencia_no114.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº114/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita serviços de manutenção na Parada de Ônibus, localizada na entrada da Rodovia Carlos Braga.</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2758/pedido_de_providencia_no115.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2758/pedido_de_providencia_no115.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº115/2025 DE AUTORIA DO VEREADOR REGINALDO SANTOS - Solicita serviços de Tapa Buracos na rua Rio Negro.</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2759/pedido_de_providencia_no116.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2759/pedido_de_providencia_no116.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº116/2025 DE AUTORIA DO VEREADOR REGINALDO SANTOS - Solicita serviços de Tapa Buracos, na rua Marmelos no bairro Alto.</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2760/pedido_de_providencia_no117.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2760/pedido_de_providencia_no117.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº117/2025 DE AUTORIA DO VEREADOR REGINALDO SANTOS - Solicita serviços de limpeza no igarapé do Saraiva, atras do bairro São Francisco.</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2761/pedido_de_providencia_no118.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2761/pedido_de_providencia_no118.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº118/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita a substituição da Caixa D`água e manutenção da encanação da Escola Municipal São Francisco do Bujaru no Rio Negro.</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2762/pedido_de_providencia_no119.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2762/pedido_de_providencia_no119.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº119/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita serviços de coleta dos resíduos sólidos (lixo) no Ramal do Antonhão, km 10 da estrada do Janauari.</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2769/pedido_de_providencia_no120.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2769/pedido_de_providencia_no120.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 120/2025 DE AUTORIA DO VEREADOR GIDEÃO DA SILVA - Solicita conserto do bueiro, terraplanagem e limpeza do Ramal do km 19 da Rodovia Manoel Urbano.</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2770/pedido_de_providencia_no121.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2770/pedido_de_providencia_no121.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 121/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita colocação de tampas dos bueiros da Avenida Solimões.</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2771/pedido_de_providencia_no122.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2771/pedido_de_providencia_no122.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 122/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita a manutenção do forro e designação/contatação de um Auxiliar de Serviços Gerais, para a UBS Maria de Fatima Nunes do Km 13 da Rodovia Manoel Urbano.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2772/pedido_de_providencia_no123.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2772/pedido_de_providencia_no123.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 123/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita manutenção da pia da cozinha e a utilização dos computadores da sala de informática da Escola Municipal Delphina Aziz no km 13 da Rodovia Manoel Urbano.</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2773/pedido_de_providencia_no124.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2773/pedido_de_providencia_no124.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 124/2025 DE AUTORIA DO VEREADOR ANDRÉ GOMES - Solicita serviços de terraplanagem na Rua Travessa no Ramal Ouro Verde.</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2774/pedido_de_providencia_no125.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2774/pedido_de_providencia_no125.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 125/2025 DE AUTORIA DO VEREADOR ANDRÉ GOMES - Solicita serviços de iluminação adequada para a quadra da Escola Municipal Manoel Gomes Macedo, localizada no Caldeirão.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2775/pedido_de_providencia_no126.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2775/pedido_de_providencia_no126.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 126/2025 DE AUTORIA DO VEREADOR ANDRÉ GOMES - Solicita serviços de tapa buracos no Beco da Rua 2 do Parque Caboclo.</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2793/pedido_de_providencia_no127.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2793/pedido_de_providencia_no127.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 127/2025 DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita a realização do serviço de Manutenção e Drenagem de Esgoto do Ramal da Comunidade Iranópolis.</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2794/pedido_de_providencia_no128.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2794/pedido_de_providencia_no128.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 128/2025 DE AUTORIA DO VEREADOR DISNEY CUNHA - Solicita a manutenção no teto, paredes e nas salas da Unidade Básica de Saúde, localizada no Caldeirão.</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2795/pedido_de_providencia_no129.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2795/pedido_de_providencia_no129.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 129/2025 DE AUTORIA DO VEREADOR DISNEY CUNHA - Solicita a realização do serviço de reposição de uma porta lateral na Unidade Básica de Saúde, localizada no Caldeirão.</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2796/pedido_de_providencia_no130.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2796/pedido_de_providencia_no130.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 130/2025 DE AUTORIA DO VEREADOR DISNEY CUNHA - Solicita a manutenção na parte elétrica da Unidade Básica de Saúde, localizada no Caldeirão.</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2797/pedido_de_providencia_no131.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2797/pedido_de_providencia_no131.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 131/2025 DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita a manutenção da porta de vidro da Unidade Básica de Saúde Renato Menezes, situada na Comunidade do Caldeirão.</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2798/pedido_de_providencia_no132.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2798/pedido_de_providencia_no132.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 132/2025 DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita a instalação de ar-condicionado na Unidade Básica de Saúde Renato Menezes, situada na Comunidade do Caldeirão.</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2799/pedido_de_providencia_no133.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2799/pedido_de_providencia_no133.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 133/2025 DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita a instalação de um letreiro na fachada da Unidade Básica de Saúde Marcos Carvalho.</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2800/pedido_de_providencia_no134.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2800/pedido_de_providencia_no134.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 134/2025 DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita a designação de um vigia para a Unidade Básica de Saúde Renato Menezes, situada na Comunidade do Caldeirão.</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2801/pedido_de_providencia_no135.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2801/pedido_de_providencia_no135.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 135/2025 DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita serviços de tapa buracos na rua Apuí.</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2817/indicacao_no136.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2817/indicacao_no136.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 136/2025 DE AUTORIA DO VEREADOR JAKSON PINHEIRO - Solicita serviços de terraplanagem do ramal da comunidade Novo Teste, localizado no km 08 da Rodovia Manoel Urbano.</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2818/indicacao_no137.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2818/indicacao_no137.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 137/2025 DE AUTORIA DO VEREADOR JAKSON PINHEIRO - Solicita serviços de terraplanagem do ramal Santa Helena, localizado no km 19 da Rodovia Manoel Urbano.</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2819/indicacao_no138.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2819/indicacao_no138.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 138/2025 DE AUTORIA DO VEREADOR JAKSON PINHEIRO - Solicita a manutenção do ramal do Lado do Cacau, acesso pela Cidade Universitária.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2880/pedido_de_providencia_no139.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2880/pedido_de_providencia_no139.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 139/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita o fornecimento regular de materiais de expediente ao Conselho Tutelar do Município de Iranduba.</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2851/pedido_de_providencia_no140.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2851/pedido_de_providencia_no140.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 140/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita a instalação de uma Lombada/ Redutor de velocidade na rua Francisco Nonato, localizada no bairro Alto, no Conjunto Dom Lopes.</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2852/pedido_de_providencia_no141.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2852/pedido_de_providencia_no141.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 141/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita serviços de vedação das tampas dos bueiros que estão a céu aberto, na calçada da Av. Solimões, próximo a Unidade Básica de Saúde Matilde Nerys.</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2853/pedido_de_providencia_no142.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2853/pedido_de_providencia_no142.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 142/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita serviços de iluminação pública para a rua Esperança, localizada no bairro Graça Lopes.</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2854/pedido_de_providencia_no143.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2854/pedido_de_providencia_no143.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 143/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita a instalação de uma Lombada/ Redutor de velocidade na Rua Cupuaçu.</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2855/pedido_de_providencia_no144.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2855/pedido_de_providencia_no144.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 144/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita a instalação de uma Lombada/ Redutor de velocidade na rua Manoel Francisco, localizada no bairro Alto, conjunto Dom Lopes.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2856/pedido_de_providencia_no145.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2856/pedido_de_providencia_no145.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 145/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita serviços de terraplanagem do ramal do Peixe Boi.</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2857/pedido_de_providencia_no146.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2857/pedido_de_providencia_no146.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 146/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita serviços de terraplanagem do ramal do Novo Catalão.</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2858/pedido_de_providencia_no147.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2858/pedido_de_providencia_no147.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 147/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita serviços de iluminação pública no ramal do Peixe Boi – Novo Catalão.</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2893/pedido_de_providencia_no148.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2893/pedido_de_providencia_no148.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 148/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita o término da obra de reforma da Escola Municipal Manoel Gomes Macedo (antiga Mieko).</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2894/pedido_de_providencia_no149.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2894/pedido_de_providencia_no149.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 149/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita que seja colocado uma barra de contenção no km 04 da estrada do Caldeirão.</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2895/pedido_de_providencia_no150.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2895/pedido_de_providencia_no150.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 150/2025 DE AUTORIA DO VEREADOR REGINALDO SANTOS - Solicita serviços de terraplanagem no Ramal Pico Bela Vista, Santo Antônio II.</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2896/pedido_de_providencia_no151.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2896/pedido_de_providencia_no151.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 151/2025 DE AUTORIA DO VEREADOR DISNEY CUNHA - Solicita serviços de manutenção da Unidade de Saúde Maria de Fatima Monteiro Nunes do km 13.</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2897/pedido_de_providencia_no153.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2897/pedido_de_providencia_no153.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 153/2025 DE AUTORIA DO VEREADOR DISNEY CUNHA - Solicita serviços de manutenção com terraplanagem do Ramal do Caminhoneiro no km 06 da Rodovia Carlos Braga.</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2898/pedido_de_providencia_no154.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2898/pedido_de_providencia_no154.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 154/2025 DE AUTORIA DO VEREADOR DISNEY CUNHA - Solicita serviços de manutenção com terraplanagem do Ramal do Bindá no km 03 da Rodovia Carlos Braga.</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2899/pedido_de_providencia_no155.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2899/pedido_de_providencia_no155.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 155/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita serviços de capina e limpeza da rua Tucano no bairro Novo Amanhecer.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2900/pedido_de_providencia_no156.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2900/pedido_de_providencia_no156.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 156/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita a instalação de uma lombada/ redutor de velocidade na Avenida Coronel Jorge Teixeira (antiga Avenida Amazonas).</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2920/pedido_de_providencia_no157.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2920/pedido_de_providencia_no157.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 157/2025 DE AUTORIA DO VEREADOR CHARLES JURANDI - Solicita a intervenção urgente para recuperação e manutenção do bueiro na Rodovia Carlos Braga, Km 01 – Iranduba.</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2921/pedido_de_providencia_no158.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2921/pedido_de_providencia_no158.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 158/2025 DE AUTORIA DO VEREADOR CHARLES JURANDI - Solicita com urgência a realização dos serviços de terraplanagem, tapa-buracos, limpeza da via, no Ramal Pico Bela Vista km 06 da Rodovia Carlos Braga.</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2922/pedido_de_providencia_no159.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2922/pedido_de_providencia_no159.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 159/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita o serviço de reparo do banheiro dos deficientes do Centro de Referência Especializado da Assistência Social – CREAS, localizado no Mutirão do Cacau Pirêra.</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2923/pedido_de_providencia_no160.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2923/pedido_de_providencia_no160.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 160/2025 DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita a realização das manutenções das Passarelas do bairro Cidade Nova, localizado no Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2924/pedido_de_providencia_no161.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2924/pedido_de_providencia_no161.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 161/2025 DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita a realização do serviço de Pavimentação do bairro Parque Caboclo, localizado no Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2925/pedido_de_providencia_no162.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2925/pedido_de_providencia_no162.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 162/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita o serviço de terraplenagem do Ramal do Castanhal, localizado no Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2926/pedido_de_providencia_no163.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2926/pedido_de_providencia_no163.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 163/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita o serviço de terraplenagem do Ramal do Janauari – acesso pela Rodovia Manoel Urbano – Frente da entrada da Cidade Universitária.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2940/pedido_de_providencia_no164.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2940/pedido_de_providencia_no164.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 164/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita a vedação através de tampas, nos bueiros que estão a céu aberto, na esquina da rua Javari com a rua Rio Negro no bairro Alto.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2941/pedido_de_providencia_no165.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2941/pedido_de_providencia_no165.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 165/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita serviços de limpeza e capina na rua Javari no bairro Alto.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2942/pedido_de_providencia_no166.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2942/pedido_de_providencia_no166.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 166/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita serviços de terraplanagem no ramal Santo Antônio II, como também em toda a extensão do ramal principal denominado Pico Bela Vista.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2943/pedido_de_providencia_no167.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2943/pedido_de_providencia_no167.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 167/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita serviços de recapeamento asfáltico, instalação de meio fio com sistema de drenagem na rua Javari no bairro Alto.</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2944/pedido_de_providencia_no168.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2944/pedido_de_providencia_no168.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 168/2025 DE AUTORIA DO VEREADOR NEY FURTADO - Solicita serviços de asfaltamento do Beco Massaranduba no bairro Alto.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2945/pedido_de_providencia_no169.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2945/pedido_de_providencia_no169.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 169/2025 DE AUTORIA DO VEREADOR NEY FURTADO - Solicita serviços de recapeamento da rua Abacaxi no bairro Alto.</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2946/pedido_de_providencia_no170.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2946/pedido_de_providencia_no170.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 170/2025 DE AUTORIA DO VEREADOR NEY FURTADO - Solicita serviços de recapeamento da rua Iporá no bairro Alto.</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2947/pedido_de_providencia_no171.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2947/pedido_de_providencia_no171.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 171/2025 DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita serviços de terraplanagem do ramal que acesso a comunidade Nova União, localizado no Distrito de Paricatuba.</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2948/pedido_de_providencia_no172.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2948/pedido_de_providencia_no172.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 172/2025 DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita um freezer para o anexo da Escola Municipal João Alves Batista da Comunidade Ouro Verde.</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2949/pedido_de_providencia_no173.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2949/pedido_de_providencia_no173.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 173/2025 DE AUTORIA DO VEREADOR ANDRÉ GOMES - Solicita serviço de manutenção da iluminação da Escola Municipal Nossa Senhora de Nazaré, da comunidade Novo Teste.</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2950/pedido_de_providencia_no174.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2950/pedido_de_providencia_no174.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 174/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita serviço de manutenção no aparelho de ar-condicionado da Sala 3 da Escola Municipal Fernando Damasceno.</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2951/pedido_de_providencia_no175.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2951/pedido_de_providencia_no175.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 175/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita a verificação e estudo técnico para a substituição completa da rede elétrica da Escola Fernando Damasceno.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2952/pedido_de_providencia_no176.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2952/pedido_de_providencia_no176.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 176/2025 DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita a realização de uma ação de saúde com médicos em diversas especialidades, para o Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2964/pedido_de_providencia_no177.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2964/pedido_de_providencia_no177.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 177/2025 DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita o serviço de construção de uma ponte da Comunidade do Castanhal que liga até o bairro Alto de Nazaré Mutirão do Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2965/pedido_de_providencia_no178.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2965/pedido_de_providencia_no178.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 178/2025 DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita serviço de manutenção asfáltica e bueiros da Rua Cascavel localizado no Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2966/pedido_de_providencia_no179.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2966/pedido_de_providencia_no179.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 179/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita o conserto dos aparelhos de ar-condicionado em três salas de aula da Escola Municipal Sete de Setembro – Zona Rural de Iranduba.</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2967/pedido_de_providencia_no180.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2967/pedido_de_providencia_no180.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 180/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita o asfaltamento de trecho da via pública em frente à escola Municipal Socorro da Silva Pinheiro, localizada no Km 08 da Estrada do Janauari.</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2968/pedido_de_providencia_no181.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2968/pedido_de_providencia_no181.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 181/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita a instalação e o pleno funcionamento da Sala de Recursos Multifuncionais na Escola Municipal Sete de Setembro, situada na Zona Rural.</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2969/pedido_de_providencia_no182.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2969/pedido_de_providencia_no182.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 182/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita serviços de limpeza e capina, da Rua São Geraldo, localizado no bairro DOM LOPES (Rua ao lado do cemitério São Geraldo).</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2970/pedido_de_providencia_no183.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2970/pedido_de_providencia_no183.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 183/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita serviços de Terraplenagem do Ramal Fernando Damasceno.</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2971/pedido_de_providencia_no184.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2971/pedido_de_providencia_no184.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 184/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita serviços de Terraplenagem do Ramal do Bindá, na Estrada Carlos Braga.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2972/pedido_de_providencia_no185.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2972/pedido_de_providencia_no185.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 185/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita serviços de limpeza e capina, da Rua São Geraldo, localizado no Ramal do Neném, no Bairro Cidade Nova.</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2973/pedido_de_providencia_no186.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2973/pedido_de_providencia_no186.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 186/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita serviço de tapa buraco na Rua Tocantins, no Bairro Alto.</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2974/pedido_de_providencia_no187.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2974/pedido_de_providencia_no187.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 187/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita serviço de tapa buraco na Avenida Por da Lua.</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2975/pedido_de_providencia_no188.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2975/pedido_de_providencia_no188.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 188/2025 DE AUTORIA DO VEREADOR ANDRÉ GOMES - Solicita serviço de coleta seletiva de lixo da comunidade Vila Nova do Rio Solimões.</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2983/pedido_de_providencia_no189.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2983/pedido_de_providencia_no189.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 189/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita o serviço de tapa buraco na Avenida Rio Negro, esquina com a Rua Trombetas no Bairro Alto.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2984/pedido_de_providencia_no190.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2984/pedido_de_providencia_no190.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 190/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita o serviço de revitalização da praça localizada no conjunto Dom Lopes no Bairro Alto.</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2989/pedido_de_providencia_no191.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2989/pedido_de_providencia_no191.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 191/2025 DE AUTORIA DO VEREADOR DISNEY CUNHA - Solicita que sejam realizadas ações de manutenção e limpeza na área frontal do Porto de Iranduba.</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2990/pedido_de_providencia_no192.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2990/pedido_de_providencia_no192.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 192/2025 DE AUTORIA DO VEREADOR DISNEY CUNHA - Solicita a manutenção da Estrada da Várzea.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2991/pedido_de_providencia_no193.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2991/pedido_de_providencia_no193.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 193/2025 DE AUTORIA DO VEREADOR REGINALDO SANTOS - Solicita a iluminação pública na Rua José Maria Muniz, km 06 na comunidade São Francisco.</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2992/pedido_de_providencia_no194.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2992/pedido_de_providencia_no194.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 194/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita sinalização de direção preferencial na esquina da Caixa Econômica Federal, para orientação dos motoristas.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2993/pedido_de_providencia_no195.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2993/pedido_de_providencia_no195.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 195/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita o serviço de capina e limpeza na Av. Rio Negro, no trecho que compreende entre a Rua Canumã e a Rua Valpes.</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2994/pedido_de_providencia_no196.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2994/pedido_de_providencia_no196.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 196/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita o serviço de capina e limpeza na Rua Ituí, Bairro Morada do Sol (Em frente à sede dos MOTO TÁXI).</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2995/pedido_de_providencia_no197.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2995/pedido_de_providencia_no197.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 197/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita o recapeamento asfáltico e instalação de meio fio com sistema de drenagem na Rua Valpés do Bairro Alto.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2996/pedido_de_providencia_no198.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2996/pedido_de_providencia_no198.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 198/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita o serviço de Terraplenagem no final do Ramal do Castanhal, Localizado no Graça Lopes.</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2997/pedido_de_providencia_no200.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2997/pedido_de_providencia_no200.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 200/2025 DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita o serviço de Terraplenagem na Comunidade do Castanhal, Localizado no Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2998/pedido_de_providencia_no201.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2998/pedido_de_providencia_no201.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 201/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita a Manutenção/Tapa-Buraco na Rua Tucano, com a Rua Anamã.</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2999/pedido_de_providencia_no202.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2999/pedido_de_providencia_no202.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 202/2025 DE AUTORIA DO VEREADOR CHARLES JURANDI - Solicita com urgência os serviços de Drenagem e Recuperação na Rua Rio Negro com a Rua Rio Trombeta.</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3000/pedido_de_providencia_no203.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3000/pedido_de_providencia_no203.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 203/2025 DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita que determine o setor competente Agente do IMTTI na frente das Escolas Localizadas no Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3013/pedido_de_providencia_no204.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3013/pedido_de_providencia_no204.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 204/2025 DE AUTORIA DO VEREADOR REGINALDO SANTOS - Solicita serviços de tapa buracos na Rua Tocantins no bairro Alto.</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3014/pedido_de_providencia_no205.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3014/pedido_de_providencia_no205.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 205/2025 DE AUTORIA DO VEREADOR CHARLES JURANDI - Solicita serviços de limpeza e capinação da avenida Rio Negro, localizada na Sede do Município.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3015/pedido_de_providencia_no206.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3015/pedido_de_providencia_no206.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 206/2025 DE AUTORIA DO VEREADOR CHARLES JURANDI - Solicita serviços de limpeza e roçagem no bairro Dom Lopes.</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3016/pedido_de_providencia_no207.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3016/pedido_de_providencia_no207.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 207/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita a aquisição de um Freezer horizontal para a cozinha da Escola Municipal Guido Afonso Hickman, localizada no bairro Morada do Sol.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3017/pedido_de_providencia_no208.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3017/pedido_de_providencia_no208.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 208/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita serviços de limpeza da Caixa D`água do bairro Novo Amanhecer.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3018/pedido_de_providencia_no209.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3018/pedido_de_providencia_no209.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 209/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita serviços de tapa buracos na rua Silvino Santos no bairro Cidade Nova.</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3019/pedido_de_providencia_no210.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3019/pedido_de_providencia_no210.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 210/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita serviços de limpeza e manutenção de todas as caixas de água na Sede de Iranduba.</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3020/pedido_de_providencia_no211.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3020/pedido_de_providencia_no211.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 211/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita a instalação de gradil em todas as caixas de água na Sede de Iranduba.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3021/pedido_de_providencia_no212.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3021/pedido_de_providencia_no212.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº  212/2025 DE AUTORIA DO VEREADOR ANDRÉ GOMES - Solicita que sejam adotadas medidas urgentes para atender às necessidades da Escola Santa Luzia, localizada na comunidade Rural e Ribeirinha do Baixio.</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3022/pedido_de_providencia_no213.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3022/pedido_de_providencia_no213.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 213/2025 DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita a manutenção em três computadores da Escola Municipal Santa Luzia I, localizada na comunidade do Xiborena.</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3023/pedido_de_providencia_no214.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3023/pedido_de_providencia_no214.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 214/2025 DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita a instalação de refletores para a iluminação externa da Escola Municipal Santa Luzia I, localizada na comunidade do Xiborena.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3024/pedido_de_providencia_no215.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3024/pedido_de_providencia_no215.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 215/2025 DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita a manutenção preventiva e corretiva dos aparelhos de ar-condicionado da Escola Municipal Santa Luzia I, localizada na comunidade do Xiborena.</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3043/pedido_de_providencia_no216.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3043/pedido_de_providencia_no216.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 216/2025 DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita uma caçamba para serviços de coleta de lixo, do bairro Parque Caboclo e comunidades.</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3044/pedido_de_providencia_no217.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3044/pedido_de_providencia_no217.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 217/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita serviços de coleta de lixo doméstico de forma contínua e interrupta, no ramal Ouro Verde.</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3045/pedido_de_providencia_no218.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3045/pedido_de_providencia_no218.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 218/2025 DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita serviços de terraplanagem da comunidade Vera Lúcia.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3046/pedido_de_providencia_no219.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3046/pedido_de_providencia_no219.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 219/2025 DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita serviços de manutenção da rua Vasco da Gama que dá acesso aos bairros São José e Alto de Nazaré, localizados no Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3047/pedido_de_providencia_no220.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3047/pedido_de_providencia_no220.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 220/2025 DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita serviços de colocação de faixa de pedestres em frente a Caixa Econômica Federal.</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3070/pedido_de_providencia_no221.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3070/pedido_de_providencia_no221.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 221/2025 DE AUTORIA DO VEREADOR CHARLES JURANDI - Solicita um Agente de trânsito para atuar em frente o Anexo UMEI – Maria Soledade Lima e Silva, localizada na Rua Rio Madeira em Iranduba.</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3071/pedido_de_providencia_no222.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3071/pedido_de_providencia_no222.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 222/2025 DE AUTORIA DO VEREADOR CHARLES JURANDI - Solicita serviços de manutenção e recuperação da malha viária da rua Péricles de Morais com a Travessa 10, no bairro Cidade Nova.</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3072/pedido_de_providencia_no223.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3072/pedido_de_providencia_no223.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 223/2025 DE AUTORIA DO VEREADOR CHARLES JURANDI - Solicita serviços de limpeza, desobstrução e manutenção dos bueiros localizados na rua Anamã no bairro Novo Amanhecer.</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3073/pedido_de_providencia_no224.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3073/pedido_de_providencia_no224.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 224/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita serviços de limpeza pública nas ruas do Distrito de Paricatuba.</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3074/pedido_de_providencia_no225.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3074/pedido_de_providencia_no225.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 225/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita serviços de limpeza pública nas ruas da comunidade São Pedro, Distrito do Janauari.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3075/pedido_de_providencia_no226.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3075/pedido_de_providencia_no226.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 226/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita serviços de roçagem no terreno do prédio do Conselho Tutelar.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3076/pedido_de_providencia_no227.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3076/pedido_de_providencia_no227.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 227/2025 DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita serviços de manutenção na Biblioteca Municipal de Iranduba.</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3097/pedido_de_providencia_no228.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3097/pedido_de_providencia_no228.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA NO 228/2025 DE AUTORIA DO VEREADOR CHARLES JURANDI Solicita a realização de limpeza e capinação da Comunidade Parque Areal, localizado no Km 02 da Rodovia Carlos Braga.</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3098/pedido_de_providencia_no229.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3098/pedido_de_providencia_no229.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA NO 229/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita a realização de limpeza e capina na Travessa 2, Cidade Nova.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3099/pedido_de_providencia_no230.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3099/pedido_de_providencia_no230.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA NO 230/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita a realização de limpeza e capina na Travessa Araçu, Bairro Alto.</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3106/pedido_de_providencia_no231.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3106/pedido_de_providencia_no231.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 231/2025 DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita a realização do serviço de Manutenção e Drenagem de Esgoto do Ramal da Comunidade Iranopólis.</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3107/pedido_de_providencia_no232.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3107/pedido_de_providencia_no232.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 232/2025 DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita a realização do serviço de Pavimentação da Comunidade do Ramal da Prainha, localizado no Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3108/pedido_de_providencia_no233.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3108/pedido_de_providencia_no233.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 233/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita o retorno da equipe de capina e limpeza para a conclusão do serviço de forma integral na Rua Javari no Bairro Alto.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3109/pedido_de_providencia_no234.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3109/pedido_de_providencia_no234.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 234/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita a iluminação pública para o Ramal do Laguinho, trecho que tem início na Comunidade Nova Geração de Cristo.</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3110/pedido_de_providencia_no235.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3110/pedido_de_providencia_no235.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 235/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita o serviço de tapa buraco na Rua Marmelos, no Bairro Alto.</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3111/pedido_de_providencia_no236.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3111/pedido_de_providencia_no236.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 236/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita a contratação ou destinação de um servidor administrativo para compor o quadro funcional da Unidade Municipal de Educação Infantil – Maria da Soledade Lima e Silva, localizada no Centro de Iranduba.</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3112/pedido_de_providencia_no237.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3112/pedido_de_providencia_no237.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 237/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita a solução das pendências estruturais da Unidade Municipal de Educação Infantil - Maria da Soledade Lima e Silva, localizada no Centro de Iranduba.</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3113/pedido_de_providencia_no238.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3113/pedido_de_providencia_no238.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 238/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita o restabelecimento de estoque de material de expediente e o envio de um computador para uso da secretaria da Unidade Municipal de Educação Infantil - Maria da Soledade Lima e Silva, localizada no Centro de Iranduba.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3114/pedido_de_providencia_no239.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3114/pedido_de_providencia_no239.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 239/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita o restabelecimento do abastecimento de água regular da Unidade Municipal de Educação Infantil - Maria da Soledade Lima e Silva, localizada no Centro de Iranduba.</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3115/pedido_de_providencia_no240.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3115/pedido_de_providencia_no240.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 240/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita a construção de áreas de recreação e espaços destinados a práticas de atividades físicas na Unidade Municipal de Educação Infantil - Unidade Municipal de Educação Infantil - Maria da Soledade Lima e Silva, localizada no Centro de Iranduba.</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3137/pedido_de_providencia_no241.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3137/pedido_de_providencia_no241.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 241/2025 DE AUTORIA DO VEREADOR NEY FURTADO - Solicita a reforma da Escola Municipal São José, localizada na comunidade São Tomé, Rio Negro, Acajatuba, Iranduba/AM.</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3138/pedido_de_providencia_no242.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3138/pedido_de_providencia_no242.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 242/2025 DE AUTORIA DO VEREADOR NEY FURTADO - Solicita que seja alocado um ASG – Agente de Serviços Gerais, na Escola Municipal São José, localizada na comunidade São Tomé, Rio Negro, Acajatuba, Iranduba/AM.</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3139/pedido_de_providencia_no243.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3139/pedido_de_providencia_no243.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 243/2025 DE AUTORIA DO VEREADOR NEY FURTADO - Solicita que seja alocado um VIGIA na Escola Municipal São José, localizada na comunidade São Tomé, S/N, Rio Negro, Acajatuba, Iranduba/AM.</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3140/pedido_de_providencia_no244.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3140/pedido_de_providencia_no244.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 244/2025 DE AUTORIA DO VEREADOR NEY FURTADO - Solicita que seja providenciada com urgência a Iluminação Pública na Estrada do Caldeirão, Zona Rural de Iranduba-AM.</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3141/pedido_de_providencia_no245.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3141/pedido_de_providencia_no245.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 245/2025 DE AUTORIA DO VEREADOR DISNEY CUNHA - Solicita que a Secretaria de Obras realize a Manutenção da Pista e Sinalização na Ladeira da Várzea.</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3142/pedido_de_providencia_no246.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3142/pedido_de_providencia_no246.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 246/2025 DE AUTORIA DO VEREADOR CHARLES JURANDI - Solicita a realização de limpeza e capinação do Bairro Novo Amanhecer, localizada no Município de Iranduba.</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3143/pedido_de_providencia_no247.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3143/pedido_de_providencia_no247.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 247/2025 DE AUTORIA DO VEREADOR CHARLES JURANDI - Solicita que sejam tomadas as devidas providências quanto à situação de esgoto a céu aberto e acúmulo de águas servidas na Rua Bernardes Rios, localizada no bairro Morada do Sol, Município de Iranduba.</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3144/pedido_de_providencia_no248.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3144/pedido_de_providencia_no248.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 248/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita a recolocação do recipiente compactador de lixo na Estrada do Janauari, nas proximidades do Km 08, no município de Iranduba.</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3152/pedido_de_providencia_no249.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3152/pedido_de_providencia_no249.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 249/2025 DE AUTORIA DO VEREADOR DISNEY CUNHA - Solicita os serviços de podagens de árvores nas ruas da comunidade Vera Castelo Branco, no km 13, no município de Iranduba.</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3153/pedido_de_providencia_no250.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3153/pedido_de_providencia_no250.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 250/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita melhorias no sistema de drenagem da rua Cupuaçu.</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3154/pedido_de_providencia_no251.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3154/pedido_de_providencia_no251.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 251/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita serviços de tapa buracos na rua Silvino Santos, no bairro Cidade Nova.</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3155/pedido_de_providencia_no252.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3155/pedido_de_providencia_no252.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 252/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita serviços de terraplanagem no ramal do Chisa.</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3156/pedido_de_providencia_no253.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3156/pedido_de_providencia_no253.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 253/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita serviços de terraplanagem do ramal Bom Jesus, no Distrito de Paricatuba.</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3157/pedido_de_providencia_no254.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3157/pedido_de_providencia_no254.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 254/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita serviços de terraplanagem no ramal Lindo Amanhecer, localizado no km 26.</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3158/pedido_de_providencia_no255.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3158/pedido_de_providencia_no255.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 255/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita serviços de terraplanagem do ramal da Irene, localizado às margens do km 07, acesso pelo km 26 da Rodovia Manoel Urbano.</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3159/pedido_de_providencia_no256.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3159/pedido_de_providencia_no256.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 256/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita providencias para evitar que se jogue lixos na rua Dep. Francisco Gomes, no bairro Morada do Sol.</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3160/pedido_de_providencia_no257.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3160/pedido_de_providencia_no257.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 257/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita a colocação da tampa do bueiro que está a céu aberto, na esquina da rua Liberman Morena com a rua Lupércio Ramos, no bairro Morada do Sol.</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3161/pedido_de_providencia_no258.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3161/pedido_de_providencia_no258.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 258/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita a contratação de uma Professora Auxiliar para a Escola Municipal Delphina Aziz, situada na comunidade do km 13 da Rodovia Manoel Urbano.</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3162/pedido_de_providencia_no259.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3162/pedido_de_providencia_no259.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 259/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita a conclusão da obra da sala de aula da Escola Municipal Delphina Aziz, localizada no km 13 da Rodovia Manoel Urbano.</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3163/pedido_de_providencia_no260.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3163/pedido_de_providencia_no260.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 260/2025 DE AUTORIA DO VEREADOR ANDRÉ GOMES - Solicita os serviços de terraplanagem na comunidade do Novo Catalão.</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3164/pedido_de_providencia_no261.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3164/pedido_de_providencia_no261.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 261/2025 DE AUTORIA DO VEREADOR ANDRÉ GOMES - Solicita a instalação de um Tanque Grande de água ou duas Caixas de água, para o Poço do bairro Graça Lopes.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3165/pedido_de_providencia_no262.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3165/pedido_de_providencia_no262.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 262/2025 DE AUTORIA DO VEREADOR ANDRÉ GOMES - Solicita a requalificação da Pracinha do bairro Graça Lopes.</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3166/pedido_de_providencia_no263.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3166/pedido_de_providencia_no263.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 263/2025 DE AUTORIA DO VEREADOR ANDRÉ GOMES - Solicita a requalificação da Quadra do bairro Graça Lopes.</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3167/pedido_de_providencia_no264.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3167/pedido_de_providencia_no264.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 264/2025 DE AUTORIA DO VEREADOR ANDRÉ GOMES - Solicita serviços de manutenção na Rede Hidráulica da Escola Municipal Maria de Fátima Lopes.</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3168/pedido_de_providencia_no265.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3168/pedido_de_providencia_no265.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 265/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita o conserto de quatro computadores da sala de informática, bem como o envio de profissional capacitado para ministrar cursos de utilização dos equipamentos eletrônicos na Escola Municipal Santa Luzia, localizada na Ilha do Baixio.</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3169/pedido_de_providencia_no266.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3169/pedido_de_providencia_no266.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 266/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita serviços de regularização da coleta de resíduos sólidos na comunidade Santa Luzia, localizada na Ilha do Baixio.</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3195/pedido_de_providencia_no267.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3195/pedido_de_providencia_no267.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 267/2025 DE AUTORIA DO VEREADOR CHARLES JURANDI - Solicita providencias urgentes quanto aos constantes alagamentos que ocorrem na Avenida Coronel Teixeira, nas proximidades da loja Amazon Motos, em decorrência das fortes chuvas.</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3196/pedido_de_providencia_no268.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3196/pedido_de_providencia_no268.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 268/2025 DE AUTORIA DO VEREADOR ANDRÉ GOMES - Solicita os serviços de instalações de iluminação adequada para o campo de futebol da Comunidade São Tomé do Lago do Acajatuba.</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3203/pedido_de_providencia_no269.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3203/pedido_de_providencia_no269.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 269/2025 DE AUTORIA DO VEREADOR ANDRÉ GOMES - Solicita os serviços de iluminação pública para o final (escadaria) do ramal do km 13, que dá acesso ao Lago do Guedes.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2444/requerimento_no01.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2444/requerimento_no01.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº01/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita a reforma e ampliação da Unidade Básica de Saúde Maria Venuzária.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2445/requerimento_no02.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2445/requerimento_no02.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº02/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita a reforma e ampliação da Unidade Básica de Saúde Celso Clementino da Silva.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2446/requerimento_no03.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2446/requerimento_no03.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº03/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita a reforma e ampliação da Unidade Básica de Saúde Evandro da Costa Progênito.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2447/requerimento_no04.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2447/requerimento_no04.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº04/2025 DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita a reforma e requalificação da Escola Municipal Irmã Bruna, na Estrada Manuel Urbano Km0 no Cacau Pirêra.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2448/requerimento_no05.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2448/requerimento_no05.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº05/2025 DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita a reforma e requalificação da Escola Municipal Procópio Maranhão na Estrada Manuel Urbano Km2 no Cacau Pirêra.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2449/requerimento_no06.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2449/requerimento_no06.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº06/2025 DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita o serviço de recapeamento dos bairros do Cacau Pirêra, Alto de Nazaré, São José e Parque Caboclo.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2450/requerimento_no07.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2450/requerimento_no07.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº07/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita a implantação de um Polo Base na Comunidade Lago do Catalão.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2451/requerimento_no08.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2451/requerimento_no08.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº08/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita a reforma e ampliação na Unidade Básica Ebenezer.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2452/requerimento_no09.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2452/requerimento_no09.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº09/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita a implantação de um Polo Base nas Comunidades Paraná e Costa do Xiborena.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2453/requerimento_no10.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2453/requerimento_no10.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº10/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita a reforma e ampliação na Unidade Básica Antônio Alves de Lima</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2454/requerimento_no11.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2454/requerimento_no11.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº11/2025 DE AUTORIA DO VEREADOR DISNEY CUNHA - Solicita o aumento de contingente, reestruturação e modernização da Guarda Municipal de Iranduba.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2455/requerimento_no12.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2455/requerimento_no12.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº12/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita a reforma da Unidade Básica de Saúde da Comunidade do Caldeirão Renato Menezes de Araújo.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2456/requerimento_no13.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2456/requerimento_no13.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº13/2025 DE AUTORIA DO VEREADOR CHARLES JURANDI - Solicita serviço de reparo do Sistema de Drenagem do Bueiro do Ramal Nova Esperança, localizado no KM 19 da AM 070 Manoel Urbano.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2457/requerimento_no14.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2457/requerimento_no14.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°14/2025 DE AUTORIA DO VEREADOR BRUNO LIMA – Requer a troca dos fios da Comunidade do Areal, por fios de alta tensão, para melhoria da qualidade da energia.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2475/requerimento_no15.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2475/requerimento_no15.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 15/2025 DE AUTORIA DO VEREADOR CHARLES JURANDI – Solicita em caráter de urgência o serviço de manutenção e finalização da obra de drenagem das águas pluviais, juntamente com aterro no Conjunto Dom Lopes.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2476/requerimento_no16.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2476/requerimento_no16.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 16/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO – Solicita que seja providenciado a perfuração de um novo poço artesiano na Comunidade do Saracá.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2477/requerimento_no17.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2477/requerimento_no17.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 17/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO – Solicita a implantação de um polo de saúde da Comunidade Terra Preta.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2478/requerimento_no18.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2478/requerimento_no18.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 18/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO – Solicita reforma da escadaria na comunidade do Saracá</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2479/requerimento_no19.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2479/requerimento_no19.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 19/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO – Solicita a reforma da unidade de básica de saúde Arthur Freire no bairro Novo Amanhecer.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2480/requerimento_no20.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2480/requerimento_no20.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 20/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO – Solicita a construção de um centro social na comunidade de Açutuba.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2481/requerimento_no21.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2481/requerimento_no21.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 21/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO – Solicita a reforma do centro social na comunidade do Saracá.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2482/requerimento_no22.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2482/requerimento_no22.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 22/2025 DE AUTORIA DA VEREADORA LARISSA GOMES – Solicita a realização de uma Audiência para discutirmos sobre o Fórum Municipal Permanente de Educação.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2483/requerimento_no23.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2483/requerimento_no23.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 23/2025 DE AUTORIA DO VEREADOR GIDEÃO DA SILVA – Requer serviço de reparo dos Sistema de Drenagem da Rua Rouxinol, localizada no Bairro Amanhecer.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2484/requerimento_no24.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2484/requerimento_no24.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 24/2025 DE AUTORIA DO VEREADOR DISNEY CUNHA – Requer ações de recuperação da sinalização horizontal em frente a Escola Isaias Vasconcelos.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2485/requerimento_no25.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2485/requerimento_no25.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 25/2025 DE AUTORIA DO VEREADOR DISNEY CUNHA – Requer ações de recuperação da sinalização horizontal em frente a Cecilia Carneiro de Oliveira.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2486/requerimento_no26.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2486/requerimento_no26.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 26/2025 DE AUTORIA DO VEREADOR BRUNO LIMA – Requer informações sobre asfaltamento do Ramal do Creuza.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2529/requerimento_no27.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2529/requerimento_no27.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 27/2025 DE AUTORIA DO VEREADOR TATINHA LOPES – Solicita o serviço de Recapeamento das ruas do lado “B” do Bairro Nova Veneza.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2530/requerimento_no28.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2530/requerimento_no28.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 28/2025 DE AUTORIA DO VEREADOR CHARLES JURANDI – Solicita a Implantação de um Polo de Saúde no Ramal Pico Bela Vista.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2531/requerimento_no29.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2531/requerimento_no29.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 29/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO – Solicita a pavimentação asfáltica em toda extensão da Rua da Celetra localizada no Centro.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2532/requerimento_no30.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2532/requerimento_no30.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 30/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO – Solicita a pavimentação asfáltica em toda extensão da Rua da Evaristo da Veiga, localizada no Centro.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2533/requerimento_no31.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2533/requerimento_no31.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 31/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO – Solicita a construção de um Polo Base de Saúde na Comunidade do Novo Teste.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2534/requerimento_no32.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2534/requerimento_no32.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 32/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO – Solicita a reforma da Unidade Básica de Saúde na Comunidade Acajatuba.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2535/requerimento_no33.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2535/requerimento_no33.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 33/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO – Solicita a reforma e Ampliação da Unidade Básica de Saúde Renato Menezes, localizada na Comunidade Caldeirão.</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2536/requerimento_no34.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2536/requerimento_no34.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 34/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO – Solicita a reforma e Ampliação da Unidade Básica de Saúde Joana Miranda de Oliveira, localizada no KM06.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2537/requerimento_no35.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2537/requerimento_no35.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 35/2025 DE AUTORIA DO VEREADOR BRUNO LIMA – Requer a reforma da UMEI da Ana Moreira, em caráter de urgência.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2538/requerimento_no36.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2538/requerimento_no36.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 36/2025 DE AUTORIA DO VEREADOR BRUNO LIMA – Requer placas de sinalização no Ramal do KM13.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2565/requerimento_no37.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2565/requerimento_no37.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº37/2025, DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita pavimentação asfáltica para o Ramal do Chisa II.</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2587/requerimento_no38.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2587/requerimento_no38.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº38/2025, DE AUTORIA DO VEREADOR BRUNO LIMA -Solicita Iluminação Pública para o Ramal do Chisa I.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2588/requerimento_no39.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2588/requerimento_no39.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº39/2025, DE AUTORIA DO VEREADOR BRUNO LIMA -Solicita Limpeza Pública para o Cemitério São Geraldo.</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2589/requerimento_no40.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2589/requerimento_no40.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº40/2025, DE AUTORIA DO VEREADOR NEDY JÚNIOR -Solicita acerca do aumento da tarifa de água do Município de Iranduba.</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2607/requerimento_no41.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2607/requerimento_no41.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº41/2025, DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita a troca do aro de Basquete do Ginásio Josué Araújo de Almeida.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2608/requerimento_no42.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2608/requerimento_no42.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº42/2025, DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita a Limpeza do poço e substituição da caixa do Bairro Morada do sol.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2609/requerimento_no43.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2609/requerimento_no43.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº43/2025, DE AUTORIA DO VEREADOR GIDEÃO DA SILVA - Solicita a reforma e melhorias na Escola Municipal Nossa Senhora de Nazaré.</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº44/2025, DE AUTORIA DA VEREADORA LARISSA GOMES -Solicita Audiência pública para discutirmos sobre o programa desenrola rural.</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2636/requerimento_no45.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2636/requerimento_no45.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº45/2025, DE AUTORIA DO VEREADOR NEDY JÚNIOR -Solicita a adequação necessária da estrutura física da Escola Municipal Prof. Ervila de Souza Assis, para se enquadrar nos mínimos padrões requeridos para o funcionamento de uma unidade escolar de tempo integral.</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2637/requerimento_no46.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2637/requerimento_no46.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº46/2025, DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO -Solicita o aumento do efetivo e da atuação da ronda Maria da Penha no Município de Iranduba.</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2661/requerimento_no47.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2661/requerimento_no47.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº47/2025, DE AUTORIA DO VEREADOR TATINHA LOPES -Solicita o serviço de tapa-buraco do bairro Cidade Nova localizado no Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2662/requerimento_no48.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2662/requerimento_no48.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº48/2025, DE AUTORIA DO VEREADOR TATINHA LOPES -Solicita o serviço de tapa-buraco do bairro Alto de Nazaré localizado no Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2685/requerimento_no49.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2685/requerimento_no49.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº49/2025, DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita a construção de um laboratório de prótese dentária para o Município de Iranduba.</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2663/requerimento_no50.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2663/requerimento_no50.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº50/2025, DE AUTORIA DO VEREADOR NEDY JÚNIOR -Solicita informações sobre medidas planejadas para enfrentamento da enchente de 2025.</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2686/requerimento_no51.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2686/requerimento_no51.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº51/2025, DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita a coleta de entulho da frente da Escola Municipal João Alves Batista, localizada na comunidade Ouro Verde.</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2687/requerimento_no52.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2687/requerimento_no52.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº52/2025, DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita a terraplenagem da rua Cajarana, localizada na comunidade Ouro Verde.</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2688/requerimento_no53.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2688/requerimento_no53.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº53/2025, DE AUTORIA DO VEREADOR GIDEÃO DA SILVA - Solicita a realização de melhorias de serviços de asfaltamento do ramal do Umirituba, estrada do Janauari zona rural de Iranduba.</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2689/requerimento_no54.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2689/requerimento_no54.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº54/2025, DE AUTORIA DO VEREADOR GIDEÃO DA SILVA - Solicita a realização de melhorias e reforma da Escola Municipal são Cristóvão, localizada na ilha do Jacurutu estrada do Janauari zona rural de Iranduba.</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2690/requerimento_no55.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2690/requerimento_no55.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº55/2025, DE AUTORIA DO VEREADOR NEDY JÚNIOR -Solicita informações relativas à prestação de serviços de transporte escolar Municipal, bem como a rotas escolares no Município de Iranduba.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2691/requerimento_no56.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2691/requerimento_no56.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº56/2025, DE AUTORIA DO VEREADOR KELISON DIEB -Solicita informações acerca do projeto de revitalização da estrada que dá acesso às comunidades da serra baixa, Portelinha e Açutuba.</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2708/requerimento_no57.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2708/requerimento_no57.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº57/2025, DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita a ampliação dos postos descentralizados dos centros de referência da assistência social (CRAS) nos principais distritos do Município, como Ariaú, Limão e Janauari.</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2709/requerimento_no58.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2709/requerimento_no58.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº58/2025, DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita a reforma e ampliação da infraestrutura do centro de referência da assistência social (CRAS) para garantir atendimento adequado à população vulnerável.</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2710/requerimento_no59.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2710/requerimento_no59.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº59/2025, DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita informações referente a rota e ao contrato de prestação de serviços de coleta de resíduos sólidos urbanos, rurais tanto fluvial quanto terrestre no Município de Iranduba.</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2718/requerimento_no60.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2718/requerimento_no60.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº60/2025, DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita informações sobre a suspensão dos atendimentos da UBS Fluvial nas comunidades ribeirinhas do Município de Iranduba.</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2719/requerimento_no61.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2719/requerimento_no61.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº61/2025, DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita informações sobre o cronograma de execução de melhorias nos ramais do Município de Iranduba.</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2750/requerimento_no62.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2750/requerimento_no62.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº62/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO -Solicita fechamento da passagem existente na calçada localizada em frente á Feira Municipal de Iranduba.</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº63/2025 DE AUTORIA DO VEREADOR TATINHA LOPES -Solicita serviço de terraplanagem para a comunidade da Prainha.</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2752/requerimento_no65.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2752/requerimento_no65.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº65/2025 DE AUTORIA DOS VEREADORES CHARLES JURANDI, GIDEÃO DA SILVA E REGINALDO SILVA - Solicita a reforma da Unidade Básica de Saúde (UBS) Arthur Freire da Cunha, do bairro Novo Amanhecer.</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2765/requerimento_no66.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2765/requerimento_no66.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº66/2025 DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita a reforma do prédio da Vigilância em Endemias, localizado no Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2766/requerimento_no67.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2766/requerimento_no67.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº67/2025 DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita a reforma do prédio do Centro de Referência de Assistência Social (CRAS), localizado na Sede de Iranduba.</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2767/requerimento_no68.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2767/requerimento_no68.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº68/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita a construção de uma Unidade Básica de Saúde no bairro Nova Cidade.</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2768/requerimento_no69.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2768/requerimento_no69.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº69/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita informações sobre os condomínios residenciais do Município de Iranduba.</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2789/requerimento_no70.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2789/requerimento_no70.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 70/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita que seja providenciado o recapeamento asfáltico da Rua Valpés do Bairro Alto.</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2790/requerimento_no71.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2790/requerimento_no71.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 71/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita que seja providenciado o recapeamento asfáltico da Avenida Solimões estendendo-se até a Rua José Maria Muniz.</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2791/requerimento_no72.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2791/requerimento_no72.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 72/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita informações sobre a obra de pavimentação asfáltica do Distrito de Janauari.</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2813/requerimento_no73.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2813/requerimento_no73.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 73/2025 DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita a reforma e requalificação da Escola Irmã Bruna, localizada na Estrada Manuel Urbano km 0 no Distrito do Cacau Pirêra.</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2838/requerimento_no74.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2838/requerimento_no74.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 74/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita informações sobre o Processo Seletivo Simplificado – PSS 01/2025.</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2839/requerimento_no75.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2839/requerimento_no75.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 75/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita informações referentes aos eventos institucionais do Dia das Mães 2025.</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2840/requerimento_no76.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2840/requerimento_no76.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 76/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita a instalação de iluminação pública na estrada da Cidade Universitária.</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2841/requerimento_no77.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2841/requerimento_no77.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 77/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita o recapeamento asfáltico de toda a extensão da rua Rio Trombetas, no Bairro Alto.</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2842/requerimento_no78.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2842/requerimento_no78.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 78/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita a construção de uma Unidade Básica de Saúde – UBS, no Bairro Cidade Nova.</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2875/requerimento_no79.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2875/requerimento_no79.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 079/2025 – DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita os serviços de terraplanagem no ramal dos Colares, localizado no Cachoeira do Castanho no km 23.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2912/requerimento_no80.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2912/requerimento_no80.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 080/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Solicita informações detalhadas sobre a paralização da obra da estrada do Creuza no km 06 da rodovia Carlos Braga.</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 081/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita Audiência Pública para discussão sobre a atuação dos Órgãos garantidores dos Direitos da Criança e Adolescente e dos deveres da família.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2914/requerimento_no82.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2914/requerimento_no82.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 082/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita o serviço de asfaltamento da rua Paulo Rangel (antigo ramal do Chisa).</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2915/requerimento_no83.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2915/requerimento_no83.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 083/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita o serviço de recuperação e terraplanagem com colocação de Piçarra no ramal que dá acesso a comunidade Pico Bela Vista.</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2916/requerimento_no84.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2916/requerimento_no84.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 084/2025 DE AUTORIA DO VEREADOR KELISON DIEB - Solicita que a empresa Amazonas Energia faça a manutenção na rua 2 do Parque Caboclo.</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2917/requerimento_no85.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2917/requerimento_no85.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 085/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita a equiparação salarial dos profissionais da Enfermagem, do Técnico de Enfermagem, do Auxiliar de Enfermagem e a Parteira, conforme instituído na Lei nº 14.434/2022.</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2936/requerimento_no86.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2936/requerimento_no86.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 086/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita que seja providenciado o serviço de terraplanagem na comunidade Vera Lucia no Ramal do KM 13 da Rodovia Manoel Urbano.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2958/requerimento_no87.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2958/requerimento_no87.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 087/2025 DE AUTORIA DO VEREADOR NEY FURTADO - Solicita que seja enviado ofício ao Comandante do 8ª DIP/Iranduba, Major Júlio Gonçalves, solicitando viatura policial na comunidade do Caldeirão.</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2959/requerimento_no88.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2959/requerimento_no88.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 088/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita serviços de manutenção das paradas de ônibus do transporte coletivo em toda a extensão da Rodovia Carlos Braga.</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2960/requerimento_no89.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2960/requerimento_no89.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 089/2025 DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita a reforma da Quadra localizada na Praça do Graça Lopes.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2961/requerimento_no90.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2961/requerimento_no90.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 090/2025 DE AUTORIA DO VEREADOR TATINHA LOPES - Solicita a realização de uma ação de castração de cães no Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2978/requerimento_no91.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2978/requerimento_no91.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 091/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Requer informações oficiais quanto à destinação futura do prédio onde anteriormente funcionava a sede da Secretaria Municipal de Saúde de Iranduba.</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2988/requerimento_no92.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2988/requerimento_no92.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 092/2025 DE AUTORIA DO VEREADOR BRUNO LIMA - Requer identificação de logradouros públicos, implantação do Conjunto Toponímico.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3009/requerimento_no93.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3009/requerimento_no93.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 093/2025 DE AUTORIA DO VEREADOR BRUNO LIMA - Requer a realização do serviço de fumacê (nebulização especial), nas comunidades: Areal e Santo Antônio II.</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3034/requerimento_no94.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3034/requerimento_no94.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 94/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR - Requer informações sobre a execução de serviços de pequenos reparos na Escola Municipal Guido Afonso Hickman, localizada no bairro Morada do Sol.</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3035/requerimento_no95.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3035/requerimento_no95.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 95/2025 DE AUTORIA DO VEREADOR GIDEÃO DA SILVA - Requer o término do asfaltamento e drenagem de esgoto da rua Péricles de Morais no bairro Cidade Nova.</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3061/requerimento_no96.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3061/requerimento_no96.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 96/2025 DE AUTORIA DO VEREADOR DISNEY CUNHA - Requer informações sobre o retorno das aulas presenciais da Unidade Municipal de Educação Infantil Maria da Soledade Lima e Silva.</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3087/requerimento_no97.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3087/requerimento_no97.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 97 /2025 DE AUTORIA DO VEREADOR KELISON DIEB - Requer que a empresa Amazonas Energia providencie a instalação de energia elétrica para os moradores da rua Gabriel Bem Hur Rodrigues, localizada na Rodovia Manoel Urbano km 08.</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3088/requerimento_no98.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3088/requerimento_no98.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 98/2025 DE AUTORIA DO VEREADOR KELISON DIEB - Requer que a empresa Amazonas Energia providencie a instalação de energia elétrica para os moradores do ramal Morada dos Pássaros, localizado na comunidade Umirituba no km 18, Estrada do Janauari.</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3089/requerimento_no99.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3089/requerimento_no99.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 99/2025 DE AUTORIA DO VEREADOR BRUNO LIMA - Requer a construção de uma casa de cultura no Município de Iranduba.</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3102/requerimento_no100.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3102/requerimento_no100.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO NO 100/2025 DE AUTORIA DO VEREADOR TATINHA LOPES - Requer a realização da substituição da caixa d'água do Bairro Alto de Nazaré do Mutirão do Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 101/2025 DE AUTORIA DO VEREADOR CHARLES JURANDI - Requer a mesa Diretora autorização para a realização da solenidade em alusão ao Dia Internacional da Pessoa Idosa.</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3126/requerimento_no102.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3126/requerimento_no102.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 102/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Requer a pintura da Escola Municipal João Alves.</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3127/requerimento_no103.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3127/requerimento_no103.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 103/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Requer a manutenção do telhado da Quadra Poliesportiva Ema Nerys de Souza, da Escola Municipal Creuza Abess Farah.</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3128/requerimento_no104.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3128/requerimento_no104.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 104/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Requer a manutenção do portão de entrada da Escola Municipal João Alves.</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3129/requerimento_no105.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3129/requerimento_no105.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 105/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Requer a manutenção da tubulação hidráulica nas pias dos banheiros da Escola Municipal João Alves.</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3130/requerimento_no106.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3130/requerimento_no106.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 106/2025 DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita a construção de uma praça de alimentação no Bairro Maria Zeneide, na Estrada da Cidade Universitária.</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3131/requerimento_no107.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3131/requerimento_no107.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 107/2025 DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita a construção de um Complexo Esportivo no Campo do Torino, no Bairro Alto.</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3149/requerimento_no108.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3149/requerimento_no108.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 108/2025 DE AUTORIA DO VEREADOR TATINHA LOPES - Requer a construção de uma praça de alimentação no bairro São José do Mutirãozinho no Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3150/requerimento_no109.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3150/requerimento_no109.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 109/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Requer a reforma da Escola Municipal Tiradentes situada na Comunidade do Camará, no Rio Negro.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3151/requerimento_no110.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3151/requerimento_no110.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 110/2025 DE AUTORIA DO VEREADOR GIDEÃO DA SILVA - Requer o término do asfaltamento e drenagem de esgoto da rua Tucano no bairro Novo Amanhecer.</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3186/requerimento_no111.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3186/requerimento_no111.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 111/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Requer a construção de uma ponte ligando a comunidade do Jandira ao Bela Vista, localizada no km 55 da Rodovia Manoel Urbano.</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3187/requerimento_no112.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3187/requerimento_no112.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 112/2025 DE AUTORIA DO VEREADOR GIDEÃO DA SILVA - Requer a abertura do ramal da comunidade Terra Preta, construção de uma Ponte no Lago do Ipixuna e terraplanagem do ramal do Ipixuna, localizado no Distrito do Janauari.</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3188/requerimento_no113.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3188/requerimento_no113.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 113/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Requer serviços de terraplanagem na comunidade Vera Castelo Branco no km 13 da Rodovia Manoel Urbano.</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3189/requerimento_no114.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3189/requerimento_no114.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 114/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Requer serviços de terraplanagem na comunidade Ivan Arteiro Paiva, localizado no km 13 da Rodovia Manoel Urbano.</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3190/requerimento_no115.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3190/requerimento_no115.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 115/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Requer a construção de um Ginásio Poliesportivo na Escola Municipal Delphina Aziz, no km 13 da Rodovia Manoel Urbano.</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3191/requerimento_no116.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3191/requerimento_no116.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 116/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Requer o asfaltamento das vias da comunidade Parque Caboclo.</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3201/requerimento_no117.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3201/requerimento_no117.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 117/2025 DE AUTORIA DO VEREADOR GIDEÃO DA SILVA - Requer serviços de terraplanagem e nivelamento das ruas da comunidade Cristo Rei, localizada no Lago do Iranduba.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2427/mocao_no01.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2427/mocao_no01.pdf</t>
   </si>
   <si>
     <t>MOÇÃO Nº01/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO – Congratulação e aplausos para o Centro de Convivência do Idoso Honorina Ribeiro Lopes</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2460/mocao_no2.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2460/mocao_no2.pdf</t>
   </si>
   <si>
     <t>MOÇÃO Nº 02/2025 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita limpeza pública na Rua Murici, Bairro Alto na Sede do Município.</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2544/mocao_no3.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2544/mocao_no3.pdf</t>
   </si>
   <si>
     <t>MOÇÃO Nº03/2025, DE AUTORIA DA VEREADORA LARISSA GOMES - Moção de congratulações e aplausos em alusão ao Dia Internacional da Mulher, Comemorado no dia 08 de março.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2643/mocao_no04.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2643/mocao_no04.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR N°04/2025 – DE AUTORIA DO VEREADOR DISNEY CUNHA - Moção de Pesar pelo falecimento do Sr. Antônio Irapuan Vale Sampaio, Ex. Vereador do Município de Iranduba.</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2667/mocao_no05.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2667/mocao_no05.pdf</t>
   </si>
   <si>
     <t>MOÇÃO Nº05/2025, DE AUTORIA DO VEREADOR BRUNO LIMA - Moção de congratulação e aplausos aos agentes do Instituto Municipal de Trânsito e Transporte do Município de Iranduba – IMTTI.</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2668/mocao_no06.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2668/mocao_no06.pdf</t>
   </si>
   <si>
     <t>MOÇÃO Nº06/2025, DE AUTORIA DO VEREADOR BRUNO LIMA - Moção de congratulações e aplausos aos engenheiros da Secretaria de Infraestrutura do Município de Iranduba.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2695/mocao_no7.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2695/mocao_no7.pdf</t>
   </si>
   <si>
     <t>MOÇÃO Nº07/2025, DE AUTORIA DA VEREADORA LARISSA GOMES - Moção de congratulações e aplausos em alusão ao dia Nacional do Assistente Social, comemorado do dia 15 de maio.</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
     <t>MOÇÃO Nº08/2025 DE AUTORIA DO VEREADOR ANDRÉ GOMES - Moção de congratulações e aplausos aos funcionários públicos Agentes de Limpeza Urbana do Município de Iranduba.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2739/mocao_no09.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2739/mocao_no09.pdf</t>
   </si>
   <si>
     <t>MOÇÃO Nº09/2025 DE AUTORIA DO VEREADOR CHARLES JURANDI - Moção de Aplausos a Equipe CRAPHI - Central de Resgate Atendimento Pré-Hospitalar de Iranduba.</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2792/mocao_no10.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2792/mocao_no10.pdf</t>
   </si>
   <si>
     <t>MOÇÃO Nº 10/2025, DE AUTORIA DO VEREADOR BRUNO LIMA - Moção de congratulações e aplausos aos medalhistas de ouro dos jogos escolares do Amazonas.</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 11/2025, DE AUTORIA DO VEREADOR JAKSON PINHEIRO - Condolências de Pesar pelo falecimento do Sr. Antonio Afonso Maia, ocorrido no dia 26 de maio de 2025.</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2850/mocao_no12.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2850/mocao_no12.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 12/2025, DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Moção de Congratulações e Aplausos aos Servidores da Vigilância Sanitária do Município de Iranduba.</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 13/2025, DE AUTORIA DO VEREADOR ANDRÉ GOMES - Condolências de Pesar pelo falecimento do Sr. Paulo Roberto de Oliveira Lobo, ocorrido no dia 04 de junho de 2025.</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 14/2025, DE AUTORIA DO VEREADOR BRUNO LIMA - Condolências de Pesar pelo falecimento do Sr. Jefferson Soares Lima.</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2849/mocao_no15.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2849/mocao_no15.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 15/2025, DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Moção de Congratulações e Aplausos para os Enfermeiros e Enfermeiras do Município de Iranduba.</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 16/2025, DE AUTORIA DO VEREADOR GIDEÃO DA SILVA - Condolências de Pesar pelo falecimento da Sra. Maria de Fátima Sotero Pereira, ocorrido no dia 11 de junho de 2025.</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
     <t>MOÇÃO Nº 18/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Moção de congratulação e aplausos para os(as) diretores(as) das unidades básicas de saúde (UBS’S) de Iranduba.</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
     <t>MOÇÃO Nº 019/2025, DE AUTORIA DO VEREADOR GIDEÃO DA SILVA - Moção de reconhecimento e congratulações a Igreja de Deus Sociedade Missionária Mundial do Município de Iranduba</t>
   </si>
   <si>
     <t>2963</t>
   </si>
@@ -6893,534 +6893,537 @@
   <si>
     <t>617</t>
   </si>
   <si>
     <t>REFIN</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
     <t>CCJRF - Comissão de Constituição, Justiça e Redação Final</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL DA LEI Nº 617/2025 - Dispõe sobre as diretrizes para a criação de escolas bilíngues em língua brasileira de sinais – LIBRAS e Língua Portuguesa, na rede Municipal de Educação de Iranduba.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei (LEGISLATIVO)</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2426/projeto_de_lei_no01.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2426/projeto_de_lei_no01.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº01/2025 DE AUTORIA DA VEREADORA LARISSA GOMES – Criação de escolas bilingues em língua de sinais LIBRAS e Língua Portuguesa na Rede Municipal de Educação de Iranduba.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
     <t>PROJETO DE LEI  Nº02/2025, DE AUTORIA DO VEREADOR BRUNO LIMA - Declara Entidade de Utilidade Pública a Associação Rede Girassol Maria da Penha do Amazonas – ARGMP/AM.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2458/projeto_de_lei_no04.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2458/projeto_de_lei_no04.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 04/2025 DE AUTORIA DA VEREADORA LARISSA GOMES – Institui a inclusão da Língua Brasileira de Sinais – Libras, no currículo escolar no âmbito da rede Municipal de Educação de Iranduba e dá outras providências.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2459/projeto_de_lei_no05.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2459/projeto_de_lei_no05.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 05/2025 DE AUTORIA DA VEREADORA LARISSA GOMES – Institui a inclusão do ensino de primeiros socorros nos conteúdos programáticos da rede Municipal de Educação de Iranduba.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2497/projeto_de_lei_no06.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2497/projeto_de_lei_no06.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 06/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO – Dispõe sobre a denominação de logradouro público no Município de Iranduba e dá outras providências.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2541/projeto_de_lei_no07.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2541/projeto_de_lei_no07.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI  Nº07/2025, DE AUTORIA DA VEREADORA LARISSA GOMES - Dispões sobre a isenção do pagamento da taxa de inscrição em concurso pública e processos seletivos municipais para pessoas com deficiência no âmbito do Município de Iranduba e dá outras providências.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2568/projeto_de_lei_no08.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2568/projeto_de_lei_no08.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI  Nº08/2025, DE AUTORIA DO VEREADOR ANDRÉ GOMES - INSTITUI a faixa liberada na Avenida Amazonas, no município de Iranduba, e dá outras providências.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2592/projeto_de_lei_no09.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2592/projeto_de_lei_no09.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI  Nº09/2025, DE AUTORIA DO VEREADOR CHARLES JURANDI -  Institui o fevereiro Pink no Munícipio de Iranduba, como mês de conscientização prevenção e tratamento das Infecções Sexualmente Transmissíveis (ISTs) e dá outras providências.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2569/projeto_de_lei_no10.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2569/projeto_de_lei_no10.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI  Nº10/2025, DE AUTORIA DO VEREADOR CHARLES JURANDI - Declara Entidade de Utilidade Pública Municipal o Instituto de Patinação Estrela de Davi – IPED do Município de Iranduba.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2641/projeto_de_lei_no11-2025.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2641/projeto_de_lei_no11-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº11/2025, DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Dispõe sobre a criação do programa Saúde na Praça no Município de Iranduba e dá outras providências.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2642/projeto_de_lei_no12-2025.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2642/projeto_de_lei_no12-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº12/2025, DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO -Dispõe sobre a criação do programa Saúde Mental ativa no âmbito do município, visando a promoção a saúde mental através da atividade física.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2664/projeto_de_lei_no13.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2664/projeto_de_lei_no13.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI  Nº13/2025, DE AUTORIA DO VEREADOR TATINHA LOPES - Declara entidade de utilidade pública a associação dos produtores de artesanato de Janauari – ASPROART.</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2665/projeto_de_lei_no14.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2665/projeto_de_lei_no14.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI  Nº14/2025, DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Institui a Semana Cultural nas Escolas da rede municipal de ensino do município de Iranduba e dá outras providências.</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2722/projeto_de_lei_no15.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2722/projeto_de_lei_no15.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº15/2025 DE AUTORIA DA VEREADORA LARISSA GOMES -  Institui o Programa Municipal de Reabilitação Oral para Mulheres Vítimas de Violência Doméstica, no âmbito do Sistema Único de Saúde - SUS.</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2723/projeto_de_lei_no16.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2723/projeto_de_lei_no16.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº16/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Institui o Calendário Oficial de Coleta de Lixo no Município de Iranduba e dá outras providencias.</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 17/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Institui a Semana da Conscientização, Prevenção e Combate à Prática de Queimadas Urbanas e Rurais no Município de Iranduba.</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2843/projeto_de_lei_no18.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2843/projeto_de_lei_no18.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 18/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Dispõe sobre a criação do Programa Volta pra Casa, de apoio ao retorno familiar e territorial de pessoas em situação de rua no Município de Iranduba.</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2844/projeto_de_lei_no19.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2844/projeto_de_lei_no19.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 19/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Institui o Dia da Mulher na Política e dá outras providencias.</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2845/projeto_de_lei_no20.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2845/projeto_de_lei_no20.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 20/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Institui o Programa Municipal de Atenção e Orientação às Mães Atípicas no Município de Iranduba, e dá outras providencias.</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2846/projeto_de_lei_no21.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2846/projeto_de_lei_no21.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 21/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Institui o Dia da Conscientização do Combate às Drogas na Escola.</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2847/projeto_de_lei_no23.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2847/projeto_de_lei_no23.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 23/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Institui o Programa Municipal de Prevenção e Redução de Acidentes com Motocicletas – Vida Sobre Duas Rodas, e dá outras providencias.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2981/projeto_de_lei_no24.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2981/projeto_de_lei_no24.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 024/2025, DE AUTORIA DO VEREADOR ANDRÉ GOMES - Institui no calendário oficial do município o “Dia Donato do Estudante” de Iranduba e dá outras providências.</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3039/projeto_de_lei_no25.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3039/projeto_de_lei_no25.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 25/2025 DE AUTORIA DO VEREADOR CHARLES JURANDI - Projeto de Lei nº 25/2025, de 18 de setembro de 2025. Dispõe sobre a criação da “Semana Municipal de Prevenção à Violência e ao Abuso Infantil”, no Município de Iranduba e dá outras providências.</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3040/projeto_de_lei_no26.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3040/projeto_de_lei_no26.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 26/2025 DE AUTORIA DA VEREADORA LARISSA GOMES - Projeto de Lei nº 26/2025, de 18 de setembro de 2025. Dispõe sobre a proibição de distinção entre receituários médicos prescritos por médicos da rede pública ou privada no âmbito das instituições de saúde públicas municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 27/2025 DE AUTORIA DO VEREADOR CHARLES JURANDI - Projeto de Lei nº 27/2025, de 26 de setembro de 2025. Institui o “Dia Municipal dos Desbravadores” no âmbito do Município de Iranduba – AM, e dá outras providências.</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3135/projeto_de_lei_no28.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3135/projeto_de_lei_no28.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI (LEGISLATIVO) Nº 028/2025 DE AUTORIA DO VEREADOR NEDY JÚNIOR -  Regulamenta a colocação de placas informativas em todas as obras públicas realizadas no Município de Iranduba.</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3136/projeto_de_lei_no29.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3136/projeto_de_lei_no29.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI (LEGISLATIVO) Nº 029/2025 DE AUTORIA DO VEREADOR CHARLES JURANDI -  Dispõe sobre a criação do Programa Cidade Amiga da Pessoa Idosa no Município de Iranduba e dá outras providências.</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3192/projeto_de_lei_no30.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3192/projeto_de_lei_no30.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 030/2025 – Altera o inciso II, do Art. 1º da Lei nº 512/2023.</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3193/projeto_de_lei_no31.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3193/projeto_de_lei_no31.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 031/2025 – Acrescenta dispositivo a Lei nº 316, de 13 de dezembro de 2016, PCCS dos servidores públicos da Câmara Municipal de Iranduba.</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3202/projeto_de_lei_no32.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3202/projeto_de_lei_no32.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 32/2025, DE AUTORIA DO VEREADOR CHARLES JURANDI - Declara Entidade de Utilidade Pública Municipal, o Instituto de Artes Marciais Kaboco Team do Município de Iranduba e dá outras Providencias.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei (EXECUTIVO)</t>
   </si>
   <si>
     <t>José Augusto Ferraz de Lima</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2539/oficio_no305-2025-gab-pmi.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2539/oficio_no305-2025-gab-pmi.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº98/2025 DE AUTORIA DO PODER EXECUTIVO - Altera dispositivos da Lei Municipal nº572, de 23 de fevereiro de 2024, que institui a Politica Municipal de Educação Integral da Rede Municipal.</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº099/2025-GAB/PMI – Dispões sobre diretrizes para a elaboração da lei orçamentária para o Exercício de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº100/2025 DE AUTORIA DO PODER EXECUTIVO - Que autoriza o poder executivo a contratar operação com o Banco do Brasil S. A. e dá outras providências.</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
     <t>PROJETO DE LEI  Nº 101/2025 –   Que dispõe sobre a criação e organização do Sistema Municipal de Educação de Iranduba, e dá outras providencias.</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
     <t>PROJETO DE LEI  Nº 102/2025 –   Que dispõe sobre a inclusão do Ensino da História e da Cultura Afro-Brasileira e Indígena nas escolas da Rede Pública Municipal de Ensino de Iranduba/AM., e dá outras providencias.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
     <t>PROJETO DE LEI  Nº103/2025 –   Que institui a equivalência dos vencimentos dos servidores ocupantes do cargo Agentes Administrativo, integrantes do quadro exclusivo de 40 (quarenta) horas semanais da Secretaria Municipal de Educação, Esporte e Lazer – SEMEI, e dá outras providencias.</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 104/2025 DE AUTORIA DO PODER EXECUTIVO - Projeto de Lei nº 104/2025, de 31 de julho de 2025, que Dispõe sobre delimitação da Área Urbana, Criação e Denominação dos Bairros da Zona Urbana da Sede Municipal de Iranduba e altera a redação do Art. 119 da Lei Municipal nº 129 de 10/11/2006, concomitante com o Art. 114 da Lei Municipal nº 144 de 29/12/2008 e dá outras providências.</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2979/projeto_de_lei_no105-2025_-_ppa_2026_a2029.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2979/projeto_de_lei_no105-2025_-_ppa_2026_a2029.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°  105/2025 DE AUTORIA DO PODER EXECUTIVO -“Dispõe sobre o Plano Plurianual do Município de Iranduba para o quadriênio 2026 a 2029 e dá outras providências”.</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2980/projeto_de_lei_no106-2025_-_loa_para_2026.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2980/projeto_de_lei_no106-2025_-_loa_para_2026.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°  106/2025 DE AUTORIA DO PODER EXECUTIVO -“Estima a receita e fixa a despesa do Município de Iranduba, para o exercício de 2026”.</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3010/projeto_de_lei_no107.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3010/projeto_de_lei_no107.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 107/2025 DE AUTORIA DO PODER EXECUTIVO - Projeto de Lei nº 107/2025, de 01 de setembro de 2025. Que Dispõe sobre a atualização dos Anexos I, II, III e IV da Lei nº 283, de 13 de maio de 2014, e inclui o art. 40-A para instituir a política de revisão anual dos vencimentos dos servidores efetivos do Instituto de Previdência de Iranduba – INPREVI, e dá outras providências.</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3011/projeto_de_lei_no108.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3011/projeto_de_lei_no108.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 108/2025 DE AUTORIA DO PODER EXECUTIVO - Projeto de Lei nº 108/2025, de 04 de setembro de 2025. Institui o Programa de Recuperação Fiscal do Município de Iranduba e dá outras providências.</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3036/projeto_de_lei_no109.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3036/projeto_de_lei_no109.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 109/2025 DE AUTORIA DO PODER EXECUTIVO - Projeto de Lei nº 109/2025, de 18 de setembro de 2025. Dispõe sobre a criação do Fórum Municipal Permanente de Educação de Iranduba – FMEI, para acompanhamento e monitoramento das ações do Plano Municipal de Educação – PME do Município de Iranduba e dá outras providências.</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3037/projeto_de_lei_no110.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3037/projeto_de_lei_no110.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 110/2025 DE AUTORIA DO PODER EXECUTIVO - Projeto de Lei nº 110/2025, de 18 de setembro de 2025. Dispõe sobre o reajuste remuneratório dos servidores efetivos ocupantes de cargo de nível fundamental da Administração Pública Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3038/projeto_de_lei_no111.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3038/projeto_de_lei_no111.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 111/2025 DE AUTORIA DO PODER EXECUTIVO - Projeto de Lei nº 109/2025, de 18 de setembro de 2025. Altera a lei nº191, de 02 de dezembro de 2011, que criou o Conselho Municipal dos Direitos da mulher do Município de Iranduba – CMDMI, e cria o Fundo Municipal dos Direitos da Mulher – FMDM, e dá outras providências.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 01/2025 DE AUTORIA DO VEREADOR TATINHA LOPES – Concede o Diploma de Cidadã Honorária a Sr.ª Nádia Vettori.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2494/projeto_de_decreto_legislativo_no02.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2494/projeto_de_decreto_legislativo_no02.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 02/2025 DE AUTORIA DO VEREADOR BRUNO LIMA – Concede o Título Honorífico de Cidadão Irandubense ao Sr. Jean Frank Cavalcante Magalhães.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº03/2025, DE AUTORIA DA VEREADORA LARISSA GOMES - Concede Diploma de Cidadã Honorária de Iranduba à Senhora Eliane Ferreira da Silva, Presidente do Instituto de Desenvolvimento Agropecuário e Florestal Sustentável do Amazonas (IDAM).</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2593/projeto_de_decreto_legislativono04.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2593/projeto_de_decreto_legislativono04.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº04/2025, DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Concede o Título Honorífico de Cidadão Irandubense ao Senhor Diego de Assis Cavalcante.</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2666/projeto_de_decreto_legislativo_no05.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2666/projeto_de_decreto_legislativo_no05.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº05/2025, DE AUTORIA DO VEREADOR ANDRÉ GOMES - Concede o Título Honorífico de Cidadão Irandubense ao Professor Antônio Silva da Mota.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3041/projeto_de_decreto_legislativo_no06.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3041/projeto_de_decreto_legislativo_no06.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 06/2025 DE AUTORIA DO VEREADOR DISNEY CUNHA - Projeto de Decreto Legislativo nº 06/2025, de 17 de setembro de 2025. Concede título honorífico de Cidadão Irandubense ao senhor Gerson de Castro Coelho, titular da Comarca de Iranduba.</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3065/projeto_de_decreto_legislativo_no7.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 07/2025 DE AUTORIA DO VEREADOR ANDRÉ GOMES - Projeto de Decreto Legislativo nº 07/2025, de 26 de setembro de 2025. Concede título honorífico de Cidadão Irandubense ao senhor Leonardo Abinader Nobre, titular da Promotoria de Justiça do município de Iranduba.</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
-    <t>PROJETO DE DECRETO LEGISLATIVO NO 08/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Concede o Título de Cidadã Irandubense a Luana Dos Santos Ferraz.</t>
+    <t>PROJETO DE DECRETO LEGISLATIVO NO 08/2025 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Concede o Título de Cidadã Irandubense a Luana dos Santos Ferraz.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº01/2025, DE AUTORIA DA MESA DIRETORA Modifica dispositivo na resolução n° 004/2022, que dispõe sobre o Regimento Interno da Câmara Municipal de Iranduba, e cria a Comissão de agricultura, aquicultura, pecuária e desenvolvimento rural, dentro das comissões permanentes.</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
     <t>PLCEX</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar (EXECUTIVO)</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2693/projeto_de_lei_complementar_no13.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2693/projeto_de_lei_complementar_no13.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº13/2025 - ''Altera, na forma especifica, a redação do Art. 1º da Lei Municipal nº469/2022, de 22 de novembro de 2022, que dispõe sobre a alíquota de Contribuição dos servidores públicos Municipais, para o custeio do Regime Próprio de Previdência de Iranduba.''</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2737/projeto_de_lei_complementar_no14.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2737/projeto_de_lei_complementar_no14.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº014/2025, DO EXECUTIVO MUNICIPAL – Dispõe sobre adequação ao piso salarial profissional nacional dos profissionais do magistério público da educação básica, nos termos da Lei Federal n° 11.738/2008.</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3012/projeto_de_lei_complementar_no15.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3012/projeto_de_lei_complementar_no15.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 015/2025 DE AUTORIA DO PODER EXECUTIVO - Projeto de Lei Complementar nº 015/2025, de 04 de setembro de 2025, que Dispõe sobre compensação de créditos tributários do Município de Iranduba/AM, com os créditos de fornecedores, prestadores de serviços e executantes de obras e dá outras providências.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>PCCJR</t>
   </si>
   <si>
     <t>Parecer CCJRF</t>
   </si>
   <si>
     <t>PARECER CCJRF Nº 01/2025 – “PROJETO DE LEI DE AUTORIA DA VEREADORA LARISSA GOMES” – Dispõe diretrizes para a criação de escolas bilíngues em Língua Brasileira de Sinais – LIBRAS e Língua Portuguesa, na Rede Municipal de Educação de Iranduba, e dá outras providências.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>PARECER CCJRF Nº 02/2025 – “PROJETO DE LEI DE AUTORIA DO VEREADOR DISNEY CUNHA” – Projeto de Decreto Legislativo n°015/2024 – “Concede Título Honorífico de cidadã Irandubense a Senhora Michele Souza de Deus”.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
@@ -8084,67 +8087,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2438/indicacao_no01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2439/indicacao_no02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2440/indicacao_no03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2441/indicacao_no04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2442/indicacao_no05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2443/indicacao_no06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2487/indicacao_no07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2488/indicacao_no08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2489/indicacao_no09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2490/indicacao_no10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2491/indicacao_no11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2492/indicacao_no12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2516/indicacao_no13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2517/indicacao_no14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2518/indicacao_no15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2519/indicacao_no16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2520/indicacao_no17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2521/indicacao_no18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2522/indicacao_no19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2523/indicacao_no20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2524/indicacao_no21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2552/indicacao_no22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2525/indicacao_no23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2526/indicacao_no24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2527/indicacao_no25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2528/indicacao_no26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2553/indicacao_no27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2554/indicacao_no28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2555/indicacao_no29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2556/indicacao_no30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2557/indicacao_no31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2558/indicacao_no32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2559/indicacao_no33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2560/indicacao_no34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2561/indicacao_no35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2562/indicacao_no36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2563/indicacao_no37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2564/indicacao_no38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2581/indicacao_no39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2582/indicacao_no40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2583/indicacao_no41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2584/indicacao_no42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2585/indicacao_no43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2586/indicacao_no44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2600/indicacao_no45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2601/indicacao_no46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2602/indicacao_no47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2603/indicacao_no48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2605/indicacao_no50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2606/indicacao_no51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2625/indicacao_no52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2626/indicacao_no53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2627/indicacao_no54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2628/indicacao_no55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2629/indicacao_no56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2630/indicacao_no57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2631/indicacao_no58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2632/indicacao_no59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2633/indicacao_no60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2634/indicacao_no61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2653/indicacao_no62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2654/indicacao_no63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2656/indicacao_no65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2657/indicacao_no66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2674/indicacao_no67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2659/indicacao_no68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2660/indicacao_no69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2675/indicacao_no70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2676/indicacao_no71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2677/indicacao_no72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2678/indicacao_no73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2679/indicacao_no74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2680/indicacao_no75.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2681/indicacao_no76.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2682/indicacao_no77.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2683/indicacao_no78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2684/indicacao_no79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2699/indicacao_no80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2700/indicacao_no81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2701/indicacao_no82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2702/indicacao_no83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2703/indicacao_no84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2704/indicacao_no85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2705/indicacao_no86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2706/indicacao_no87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2707/indicacao_no88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2731/indicacao_no89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2732/indicacao_no90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2744/indicacao_no91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2745/indicacao_no92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2746/indicacao_no93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2747/indicacao_no94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2748/indicacao_no95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2749/indicacao_no96.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2763/indicacao_no97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2764/indicacao_no98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2776/indicacao_no99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2777/indicacao_no100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2778/indicacao_no101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2779/indicacao_no102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2780/indicacao_no103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2781/indicacao_no104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2782/indicacao_no105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2783/indicacao_no106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2784/indicacao_no107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2785/indicacao_no108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2786/indicacao_no109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2787/indicacao_no110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2788/indicacao_no111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2802/indicacao_no112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2803/indicacao_no113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2805/indicacao_no115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2806/indicacao_no116.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2807/indicacao_no117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2808/indicacao_no118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2809/indicacao_no119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2810/indicacao_no120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2811/indicacao_no121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2812/indicacao_no122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2821/indicacao_no123.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2822/indicacao_no124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2824/indicacao_no126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2825/indicacao_no127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2826/indicacao_no128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2827/indicacao_no129.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2828/indicacao_no130.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2829/indicacao_no131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2830/indicacao_no132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2831/indicacao_no133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2832/indicacao_no134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2833/indicacao_no135.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2834/indicacao_no136.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2835/indicacao_no137.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2836/indicacao_no138.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2837/indicacao_no139.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2859/indicacao_no140.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2860/indicacao_no141.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2861/indicacao_no142.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2862/indicacao_no143.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2863/indicacao_no144.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2864/indicacao_no145.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2865/indicacao_no146.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2866/indicacao_no147.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2867/indicacao_no148.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2868/indicacao_no149.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2869/indicacao_no150.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2870/indicacao_no151.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2871/indicacao_no152.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2872/indicacao_no153.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2873/indicacao_no154.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2874/indicacao_no155.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2820/indicacao_no139.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2927/indicacao_no169.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2928/indicacao_no170.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2929/indicacao_no171.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2930/indicacao_no172.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2931/indicacao_no173.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2932/indicacao_no174.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2933/indicacao_no175.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2934/indicacao_no176.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2935/indicacao_no177.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2953/indicacao_no178.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2954/indicacao_no179.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2955/indicacao_no180.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2956/indicacao_no181.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2957/indicacao_no182.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2977/indicacao_no184.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2985/indicacao_no185.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2986/indicacao_no186.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2987/indicacao_no187.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3001/indicacao_no188.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3002/indicacao_no189.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3003/indicacao_no190.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3004/indicacao_no191.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3005/indicacao_no192.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3006/indicacao_no193.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3007/indicacao_no194.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3008/indicacao_no195.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3025/indicacao_no196.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3026/indicacao_no197.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3027/indicacao_no198.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3028/indicacao_no199.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3029/indicacao_no200.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3030/indicacao_no201.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3031/indicacao_no202.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3032/indicacao_no203.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3033/indicacao_no204.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3048/indicacao_no205.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3049/indicacao_no206.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3050/indicacao_no207.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3051/indicacao_no208.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3052/indicacao_no209.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3053/indicacao_no210.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3054/indicacao_no211.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3055/indicacao_no212.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3056/indicacao_no213.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3057/indicacao_no214.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3058/indicacao_no215.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3059/indicacao_no216.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3060/indicacao_no217.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3077/indicacao_no218.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3078/indicacao_no219.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3079/indicacao_no220.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3080/indicacao_no221.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3081/indicacao_no222.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3082/indicacao_no223.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3083/indicacao_no224.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3084/indicacao_no225.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3085/indicacao_no226.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3086/indicacao_no227.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3100/indicacao_no228.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3101/indicacao_no229.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3116/indicacao_no230.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3117/indicacao_no231.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3118/indicacao_no232.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3119/indicacao_no233.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3120/indicacao_no234.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3121/indicacao_no235.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3122/indicacao_no236.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3123/indicacao_no237.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3124/indicacao_no238.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3145/indicacao_no239.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3146/indicacao_no240.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3147/indicacao_no241.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3148/indicacao_no242.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3170/indicacao_no243.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3171/indicacao_no244.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3172/indicacao_no245.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3173/indicacao_no246.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3174/indicacao_no247.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3175/indicacao_no248.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3176/indicacao_no249.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3177/indicacao_no250.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3178/indicacao_no251.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3179/indicacao_no252.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3180/indicacao_no253.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3181/indicacao_no254.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3182/indicacao_no255.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3183/indicacao_no256.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3184/indicacao_no257.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3185/indicacao_no258.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3197/indicacao_no259.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3198/indicacao_no260.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3199/indicacao_no261.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3200/indicacao_no262.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3204/indicacao_no263.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3205/indicacao_no264.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2428/pedido_de_providencia_no01.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2429/pedido_de_providencia_no02.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2430/pedido_de_providencia_no03.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2431/pedido_de_providencia_no04.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2432/pedido_de_providencia_no05.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2433/pedido_de_providencia_no06.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2434/pedido_de_providencia_no07.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2435/pedido_de_providencia_no08.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2436/pedido_de_providencia_no09.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2437/pedido_de_providencia_no10.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2461/pedido_de_providencia_no11.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2462/pedido_de_providencia_no12.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2463/pedido_de_providencia_no13.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2464/pedido_de_providencia_no14.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2465/pedido_de_providencia_no15.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2466/pedido_de_providencia_no16.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2467/pedido_de_providencia_no17.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2468/pedido_de_providencia_no18.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2469/pedido_de_providencia_no19.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2470/pedido_de_providencia_no20.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2471/pedido_de_providencia_no21.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2472/pedido_de_providencia_no22.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2473/pedido_de_providencia_no23.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2474/pedido_de_providencia_no24.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2498/pedido_de_providencia_no25.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2499/pedido_de_providencia_no26.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2500/pedido_de_providencia_no27.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2501/pedido_de_providencia_no28.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2502/pedido_de_providencia_no29.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2503/pedido_de_providencia_no30.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2504/pedido_de_providencia_no31.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2505/pedido_de_providencia_no32.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2506/pedido_de_providencia_no33.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2507/pedido_de_providencia_no34.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2508/pedido_de_providencia_no35.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2509/pedido_de_providencia_no36.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2510/pedido_de_providencia_no37.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2511/pedido_de_providencia_no38.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2512/pedido_de_providencia_no39.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2513/pedido_de_providencia_no40.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2514/pedido_de_providencia_no41.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2515/pedido_de_providencia_no42.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2545/pedido_de_providencia_no43.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2546/pedido_de_providencia_no44.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2547/pedido_de_providencia_no45.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2548/pedido_de_providencia_no46.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2549/pedido_de_providencia_no47.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2550/pedido_de_providencia_no48.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2551/pedido_de_providencia_no49.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2571/pedido_de_providencia_no50.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2572/pedido_de_providencia_no51.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2573/pedido_de_providencia_no52.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2574/pedido_de_providencia_no53.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2575/pedido_de_providencia_no54.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2576/pedido_de_providencia_no55.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2577/pedido_de_providencia_no56.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2578/pedido_de_providencia_no57.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2579/pedido_de_providencia_no58.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2580/pedido_de_providencia_no59.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2594/pedido_de_providencia_no60.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2595/pedido_de_providencia_no61.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2596/pedido_de_providencia_no62.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2597/pedido_de_providencia_no63.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2598/pedido_de_providencia_no64.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2599/pedido_de_providencia_no65.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2614/pedido_de_providencia_no66.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2615/pedido_de_providencia_no67.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2616/pedido_de_providencia_no68.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2617/pedido_de_providencia_no69.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2618/pedido_de_providencia_no70.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2619/pedido_de_providencia_no71.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2620/pedido_de_providencia_no72.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2621/pedido_de_providencia_no73.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2622/pedido_de_providencia_no74.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2623/pedido_de_providencia_no75.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2624/pedido_de_providencia_no76.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2644/pedido_de_providencia_no77.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2645/pedido_de_providencia_no78.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2646/pedido_de_providencia_no79.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2647/pedido_de_providencia_no80.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2648/pedido_de_providencia_no81.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2649/pedido_de_providencia_no82.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2650/pedido_de_providencia_no83.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2651/pedido_de_providencia_no84.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2652/pedido_de_providencia_no85.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2669/pedido_de_providencia_no86.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2670/pedido_de_providencia_no87.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2671/pedido_de_providencia_no88.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2672/pedido_de_providencia_no89.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2673/pedido_de_providencia_no90.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2696/pedido_de_providencia_no91.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2697/pedido_de_providencia_no92.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2698/pedido_de_providencia_no93.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2713/pedido_de_providencia_no94.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2714/pedido_de_providencia_no95.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2715/pedido_de_providencia_no96.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2716/pedido_de_providencia_no97.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2717/pedido_de_providencia_no98.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2724/pedido_de_providencia_no99.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2725/pedido_de_providencia_no100.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2726/pedido_de_providencia_no101.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2727/pedido_de_providencia_no102.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2728/pedido_de_providencia_no103.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2729/pedido_de_providencia_no104.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2730/pedido_de_providencia_no105.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2740/pedido_de_providencia_no106.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2741/pedido_de_providencia_no107.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2743/pedido_de_providencia_no109.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2753/pedido_de_providencia_no110.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2754/pedido_de_providencia_no111.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2755/pedido_de_providencia_no112.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2756/pedido_de_providencia_no113.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2757/pedido_de_providencia_no114.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2758/pedido_de_providencia_no115.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2759/pedido_de_providencia_no116.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2760/pedido_de_providencia_no117.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2761/pedido_de_providencia_no118.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2762/pedido_de_providencia_no119.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2769/pedido_de_providencia_no120.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2770/pedido_de_providencia_no121.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2771/pedido_de_providencia_no122.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2772/pedido_de_providencia_no123.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2773/pedido_de_providencia_no124.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2774/pedido_de_providencia_no125.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2775/pedido_de_providencia_no126.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2793/pedido_de_providencia_no127.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2794/pedido_de_providencia_no128.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2795/pedido_de_providencia_no129.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2796/pedido_de_providencia_no130.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2797/pedido_de_providencia_no131.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2798/pedido_de_providencia_no132.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2799/pedido_de_providencia_no133.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2800/pedido_de_providencia_no134.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2801/pedido_de_providencia_no135.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2817/indicacao_no136.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2818/indicacao_no137.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2819/indicacao_no138.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2880/pedido_de_providencia_no139.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2851/pedido_de_providencia_no140.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2852/pedido_de_providencia_no141.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2853/pedido_de_providencia_no142.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2854/pedido_de_providencia_no143.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2855/pedido_de_providencia_no144.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2856/pedido_de_providencia_no145.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2857/pedido_de_providencia_no146.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2858/pedido_de_providencia_no147.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2893/pedido_de_providencia_no148.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2894/pedido_de_providencia_no149.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2895/pedido_de_providencia_no150.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2896/pedido_de_providencia_no151.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2897/pedido_de_providencia_no153.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2898/pedido_de_providencia_no154.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2899/pedido_de_providencia_no155.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2900/pedido_de_providencia_no156.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2920/pedido_de_providencia_no157.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2921/pedido_de_providencia_no158.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2922/pedido_de_providencia_no159.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2923/pedido_de_providencia_no160.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2924/pedido_de_providencia_no161.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2925/pedido_de_providencia_no162.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2926/pedido_de_providencia_no163.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2940/pedido_de_providencia_no164.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2941/pedido_de_providencia_no165.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2942/pedido_de_providencia_no166.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2943/pedido_de_providencia_no167.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2944/pedido_de_providencia_no168.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2945/pedido_de_providencia_no169.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2946/pedido_de_providencia_no170.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2947/pedido_de_providencia_no171.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2948/pedido_de_providencia_no172.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2949/pedido_de_providencia_no173.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2950/pedido_de_providencia_no174.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2951/pedido_de_providencia_no175.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2952/pedido_de_providencia_no176.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2964/pedido_de_providencia_no177.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2965/pedido_de_providencia_no178.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2966/pedido_de_providencia_no179.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2967/pedido_de_providencia_no180.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2968/pedido_de_providencia_no181.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2969/pedido_de_providencia_no182.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2970/pedido_de_providencia_no183.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2971/pedido_de_providencia_no184.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2972/pedido_de_providencia_no185.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2973/pedido_de_providencia_no186.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2974/pedido_de_providencia_no187.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2975/pedido_de_providencia_no188.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2983/pedido_de_providencia_no189.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2984/pedido_de_providencia_no190.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2989/pedido_de_providencia_no191.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2990/pedido_de_providencia_no192.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2991/pedido_de_providencia_no193.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2992/pedido_de_providencia_no194.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2993/pedido_de_providencia_no195.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2994/pedido_de_providencia_no196.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2995/pedido_de_providencia_no197.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2996/pedido_de_providencia_no198.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2997/pedido_de_providencia_no200.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2998/pedido_de_providencia_no201.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2999/pedido_de_providencia_no202.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3000/pedido_de_providencia_no203.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3013/pedido_de_providencia_no204.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3014/pedido_de_providencia_no205.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3015/pedido_de_providencia_no206.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3016/pedido_de_providencia_no207.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3017/pedido_de_providencia_no208.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3018/pedido_de_providencia_no209.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3019/pedido_de_providencia_no210.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3020/pedido_de_providencia_no211.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3021/pedido_de_providencia_no212.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3022/pedido_de_providencia_no213.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3023/pedido_de_providencia_no214.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3024/pedido_de_providencia_no215.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3043/pedido_de_providencia_no216.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3044/pedido_de_providencia_no217.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3045/pedido_de_providencia_no218.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3046/pedido_de_providencia_no219.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3047/pedido_de_providencia_no220.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3070/pedido_de_providencia_no221.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3071/pedido_de_providencia_no222.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3072/pedido_de_providencia_no223.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3073/pedido_de_providencia_no224.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3074/pedido_de_providencia_no225.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3075/pedido_de_providencia_no226.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3076/pedido_de_providencia_no227.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3097/pedido_de_providencia_no228.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3098/pedido_de_providencia_no229.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3099/pedido_de_providencia_no230.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3106/pedido_de_providencia_no231.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3107/pedido_de_providencia_no232.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3108/pedido_de_providencia_no233.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3109/pedido_de_providencia_no234.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3110/pedido_de_providencia_no235.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3111/pedido_de_providencia_no236.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3112/pedido_de_providencia_no237.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3113/pedido_de_providencia_no238.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3114/pedido_de_providencia_no239.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3115/pedido_de_providencia_no240.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3137/pedido_de_providencia_no241.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3138/pedido_de_providencia_no242.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3139/pedido_de_providencia_no243.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3140/pedido_de_providencia_no244.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3141/pedido_de_providencia_no245.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3142/pedido_de_providencia_no246.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3143/pedido_de_providencia_no247.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3144/pedido_de_providencia_no248.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3152/pedido_de_providencia_no249.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3153/pedido_de_providencia_no250.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3154/pedido_de_providencia_no251.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3155/pedido_de_providencia_no252.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3156/pedido_de_providencia_no253.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3157/pedido_de_providencia_no254.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3158/pedido_de_providencia_no255.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3159/pedido_de_providencia_no256.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3160/pedido_de_providencia_no257.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3161/pedido_de_providencia_no258.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3162/pedido_de_providencia_no259.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3163/pedido_de_providencia_no260.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3164/pedido_de_providencia_no261.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3165/pedido_de_providencia_no262.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3166/pedido_de_providencia_no263.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3167/pedido_de_providencia_no264.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3168/pedido_de_providencia_no265.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3169/pedido_de_providencia_no266.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3195/pedido_de_providencia_no267.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3196/pedido_de_providencia_no268.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3203/pedido_de_providencia_no269.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2444/requerimento_no01.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2445/requerimento_no02.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2446/requerimento_no03.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2447/requerimento_no04.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2448/requerimento_no05.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2449/requerimento_no06.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2450/requerimento_no07.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2451/requerimento_no08.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2452/requerimento_no09.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2453/requerimento_no10.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2454/requerimento_no11.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2455/requerimento_no12.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2456/requerimento_no13.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2457/requerimento_no14.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2475/requerimento_no15.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2476/requerimento_no16.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2477/requerimento_no17.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2478/requerimento_no18.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2479/requerimento_no19.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2480/requerimento_no20.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2481/requerimento_no21.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2482/requerimento_no22.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2483/requerimento_no23.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2484/requerimento_no24.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2485/requerimento_no25.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2486/requerimento_no26.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2529/requerimento_no27.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2530/requerimento_no28.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2531/requerimento_no29.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2532/requerimento_no30.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2533/requerimento_no31.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2534/requerimento_no32.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2535/requerimento_no33.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2536/requerimento_no34.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2537/requerimento_no35.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2538/requerimento_no36.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2565/requerimento_no37.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2587/requerimento_no38.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2588/requerimento_no39.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2589/requerimento_no40.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2607/requerimento_no41.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2608/requerimento_no42.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2609/requerimento_no43.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2636/requerimento_no45.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2637/requerimento_no46.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2661/requerimento_no47.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2662/requerimento_no48.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2685/requerimento_no49.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2663/requerimento_no50.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2686/requerimento_no51.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2687/requerimento_no52.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2688/requerimento_no53.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2689/requerimento_no54.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2690/requerimento_no55.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2691/requerimento_no56.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2708/requerimento_no57.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2709/requerimento_no58.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2710/requerimento_no59.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2718/requerimento_no60.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2719/requerimento_no61.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2750/requerimento_no62.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2752/requerimento_no65.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2765/requerimento_no66.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2766/requerimento_no67.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2767/requerimento_no68.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2768/requerimento_no69.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2789/requerimento_no70.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2790/requerimento_no71.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2791/requerimento_no72.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2813/requerimento_no73.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2838/requerimento_no74.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2839/requerimento_no75.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2840/requerimento_no76.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2841/requerimento_no77.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2842/requerimento_no78.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2875/requerimento_no79.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2912/requerimento_no80.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2914/requerimento_no82.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2915/requerimento_no83.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2916/requerimento_no84.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2917/requerimento_no85.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2936/requerimento_no86.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2958/requerimento_no87.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2959/requerimento_no88.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2960/requerimento_no89.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2961/requerimento_no90.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2978/requerimento_no91.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2988/requerimento_no92.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3009/requerimento_no93.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3034/requerimento_no94.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3035/requerimento_no95.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3061/requerimento_no96.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3087/requerimento_no97.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3088/requerimento_no98.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3089/requerimento_no99.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3102/requerimento_no100.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3126/requerimento_no102.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3127/requerimento_no103.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3128/requerimento_no104.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3129/requerimento_no105.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3130/requerimento_no106.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3131/requerimento_no107.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3149/requerimento_no108.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3150/requerimento_no109.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3151/requerimento_no110.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3186/requerimento_no111.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3187/requerimento_no112.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3188/requerimento_no113.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3189/requerimento_no114.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3190/requerimento_no115.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3191/requerimento_no116.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3201/requerimento_no117.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2427/mocao_no01.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2460/mocao_no2.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2544/mocao_no3.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2643/mocao_no04.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2667/mocao_no05.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2668/mocao_no06.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2695/mocao_no7.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2739/mocao_no09.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2792/mocao_no10.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2850/mocao_no12.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2849/mocao_no15.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2426/projeto_de_lei_no01.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2458/projeto_de_lei_no04.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2459/projeto_de_lei_no05.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2497/projeto_de_lei_no06.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2541/projeto_de_lei_no07.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2568/projeto_de_lei_no08.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2592/projeto_de_lei_no09.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2569/projeto_de_lei_no10.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2641/projeto_de_lei_no11-2025.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2642/projeto_de_lei_no12-2025.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2664/projeto_de_lei_no13.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2665/projeto_de_lei_no14.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2722/projeto_de_lei_no15.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2723/projeto_de_lei_no16.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2843/projeto_de_lei_no18.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2844/projeto_de_lei_no19.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2845/projeto_de_lei_no20.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2846/projeto_de_lei_no21.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2847/projeto_de_lei_no23.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2981/projeto_de_lei_no24.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3039/projeto_de_lei_no25.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3040/projeto_de_lei_no26.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3135/projeto_de_lei_no28.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3136/projeto_de_lei_no29.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3192/projeto_de_lei_no30.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3193/projeto_de_lei_no31.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3202/projeto_de_lei_no32.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2539/oficio_no305-2025-gab-pmi.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2979/projeto_de_lei_no105-2025_-_ppa_2026_a2029.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2980/projeto_de_lei_no106-2025_-_loa_para_2026.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3010/projeto_de_lei_no107.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3011/projeto_de_lei_no108.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3036/projeto_de_lei_no109.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3037/projeto_de_lei_no110.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3038/projeto_de_lei_no111.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2494/projeto_de_decreto_legislativo_no02.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2593/projeto_de_decreto_legislativono04.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2666/projeto_de_decreto_legislativo_no05.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3041/projeto_de_decreto_legislativo_no06.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2693/projeto_de_lei_complementar_no13.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2737/projeto_de_lei_complementar_no14.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3012/projeto_de_lei_complementar_no15.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2438/indicacao_no01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2439/indicacao_no02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2440/indicacao_no03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2441/indicacao_no04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2442/indicacao_no05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2443/indicacao_no06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2487/indicacao_no07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2488/indicacao_no08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2489/indicacao_no09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2490/indicacao_no10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2491/indicacao_no11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2492/indicacao_no12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2516/indicacao_no13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2517/indicacao_no14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2518/indicacao_no15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2519/indicacao_no16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2520/indicacao_no17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2521/indicacao_no18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2522/indicacao_no19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2523/indicacao_no20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2524/indicacao_no21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2552/indicacao_no22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2525/indicacao_no23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2526/indicacao_no24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2527/indicacao_no25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2528/indicacao_no26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2553/indicacao_no27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2554/indicacao_no28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2555/indicacao_no29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2556/indicacao_no30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2557/indicacao_no31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2558/indicacao_no32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2559/indicacao_no33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2560/indicacao_no34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2561/indicacao_no35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2562/indicacao_no36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2563/indicacao_no37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2564/indicacao_no38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2581/indicacao_no39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2582/indicacao_no40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2583/indicacao_no41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2584/indicacao_no42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2585/indicacao_no43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2586/indicacao_no44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2600/indicacao_no45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2601/indicacao_no46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2602/indicacao_no47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2603/indicacao_no48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2605/indicacao_no50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2606/indicacao_no51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2625/indicacao_no52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2626/indicacao_no53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2627/indicacao_no54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2628/indicacao_no55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2629/indicacao_no56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2630/indicacao_no57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2631/indicacao_no58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2632/indicacao_no59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2633/indicacao_no60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2634/indicacao_no61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2653/indicacao_no62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2654/indicacao_no63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2656/indicacao_no65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2657/indicacao_no66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2674/indicacao_no67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2659/indicacao_no68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2660/indicacao_no69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2675/indicacao_no70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2676/indicacao_no71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2677/indicacao_no72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2678/indicacao_no73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2679/indicacao_no74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2680/indicacao_no75.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2681/indicacao_no76.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2682/indicacao_no77.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2683/indicacao_no78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2684/indicacao_no79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2699/indicacao_no80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2700/indicacao_no81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2701/indicacao_no82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2702/indicacao_no83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2703/indicacao_no84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2704/indicacao_no85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2705/indicacao_no86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2706/indicacao_no87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2707/indicacao_no88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2731/indicacao_no89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2732/indicacao_no90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2744/indicacao_no91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2745/indicacao_no92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2746/indicacao_no93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2747/indicacao_no94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2748/indicacao_no95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2749/indicacao_no96.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2763/indicacao_no97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2764/indicacao_no98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2776/indicacao_no99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2777/indicacao_no100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2778/indicacao_no101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2779/indicacao_no102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2780/indicacao_no103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2781/indicacao_no104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2782/indicacao_no105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2783/indicacao_no106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2784/indicacao_no107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2785/indicacao_no108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2786/indicacao_no109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2787/indicacao_no110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2788/indicacao_no111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2802/indicacao_no112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2803/indicacao_no113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2805/indicacao_no115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2806/indicacao_no116.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2807/indicacao_no117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2808/indicacao_no118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2809/indicacao_no119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2810/indicacao_no120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2811/indicacao_no121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2812/indicacao_no122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2821/indicacao_no123.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2822/indicacao_no124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2824/indicacao_no126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2825/indicacao_no127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2826/indicacao_no128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2827/indicacao_no129.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2828/indicacao_no130.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2829/indicacao_no131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2830/indicacao_no132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2831/indicacao_no133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2832/indicacao_no134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2833/indicacao_no135.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2834/indicacao_no136.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2835/indicacao_no137.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2836/indicacao_no138.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2837/indicacao_no139.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2859/indicacao_no140.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2860/indicacao_no141.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2861/indicacao_no142.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2862/indicacao_no143.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2863/indicacao_no144.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2864/indicacao_no145.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2865/indicacao_no146.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2866/indicacao_no147.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2867/indicacao_no148.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2868/indicacao_no149.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2869/indicacao_no150.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2870/indicacao_no151.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2871/indicacao_no152.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2872/indicacao_no153.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2873/indicacao_no154.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2874/indicacao_no155.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2820/indicacao_no139.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2927/indicacao_no169.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2928/indicacao_no170.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2929/indicacao_no171.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2930/indicacao_no172.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2931/indicacao_no173.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2932/indicacao_no174.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2933/indicacao_no175.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2934/indicacao_no176.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2935/indicacao_no177.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2953/indicacao_no178.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2954/indicacao_no179.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2955/indicacao_no180.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2956/indicacao_no181.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2957/indicacao_no182.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2977/indicacao_no184.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2985/indicacao_no185.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2986/indicacao_no186.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2987/indicacao_no187.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3001/indicacao_no188.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3002/indicacao_no189.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3003/indicacao_no190.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3004/indicacao_no191.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3005/indicacao_no192.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3006/indicacao_no193.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3007/indicacao_no194.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3008/indicacao_no195.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3025/indicacao_no196.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3026/indicacao_no197.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3027/indicacao_no198.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3028/indicacao_no199.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3029/indicacao_no200.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3030/indicacao_no201.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3031/indicacao_no202.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3032/indicacao_no203.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3033/indicacao_no204.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3048/indicacao_no205.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3049/indicacao_no206.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3050/indicacao_no207.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3051/indicacao_no208.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3052/indicacao_no209.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3053/indicacao_no210.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3054/indicacao_no211.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3055/indicacao_no212.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3056/indicacao_no213.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3057/indicacao_no214.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3058/indicacao_no215.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3059/indicacao_no216.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3060/indicacao_no217.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3077/indicacao_no218.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3078/indicacao_no219.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3079/indicacao_no220.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3080/indicacao_no221.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3081/indicacao_no222.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3082/indicacao_no223.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3083/indicacao_no224.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3084/indicacao_no225.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3085/indicacao_no226.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3086/indicacao_no227.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3100/indicacao_no228.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3101/indicacao_no229.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3116/indicacao_no230.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3117/indicacao_no231.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3118/indicacao_no232.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3119/indicacao_no233.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3120/indicacao_no234.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3121/indicacao_no235.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3122/indicacao_no236.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3123/indicacao_no237.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3124/indicacao_no238.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3145/indicacao_no239.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3146/indicacao_no240.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3147/indicacao_no241.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3148/indicacao_no242.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3170/indicacao_no243.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3171/indicacao_no244.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3172/indicacao_no245.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3173/indicacao_no246.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3174/indicacao_no247.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3175/indicacao_no248.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3176/indicacao_no249.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3177/indicacao_no250.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3178/indicacao_no251.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3179/indicacao_no252.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3180/indicacao_no253.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3181/indicacao_no254.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3182/indicacao_no255.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3183/indicacao_no256.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3184/indicacao_no257.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3185/indicacao_no258.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3197/indicacao_no259.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3198/indicacao_no260.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3199/indicacao_no261.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3200/indicacao_no262.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3204/indicacao_no263.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3205/indicacao_no264.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2428/pedido_de_providencia_no01.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2429/pedido_de_providencia_no02.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2430/pedido_de_providencia_no03.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2431/pedido_de_providencia_no04.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2432/pedido_de_providencia_no05.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2433/pedido_de_providencia_no06.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2434/pedido_de_providencia_no07.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2435/pedido_de_providencia_no08.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2436/pedido_de_providencia_no09.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2437/pedido_de_providencia_no10.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2461/pedido_de_providencia_no11.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2462/pedido_de_providencia_no12.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2463/pedido_de_providencia_no13.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2464/pedido_de_providencia_no14.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2465/pedido_de_providencia_no15.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2466/pedido_de_providencia_no16.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2467/pedido_de_providencia_no17.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2468/pedido_de_providencia_no18.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2469/pedido_de_providencia_no19.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2470/pedido_de_providencia_no20.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2471/pedido_de_providencia_no21.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2472/pedido_de_providencia_no22.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2473/pedido_de_providencia_no23.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2474/pedido_de_providencia_no24.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2498/pedido_de_providencia_no25.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2499/pedido_de_providencia_no26.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2500/pedido_de_providencia_no27.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2501/pedido_de_providencia_no28.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2502/pedido_de_providencia_no29.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2503/pedido_de_providencia_no30.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2504/pedido_de_providencia_no31.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2505/pedido_de_providencia_no32.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2506/pedido_de_providencia_no33.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2507/pedido_de_providencia_no34.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2508/pedido_de_providencia_no35.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2509/pedido_de_providencia_no36.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2510/pedido_de_providencia_no37.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2511/pedido_de_providencia_no38.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2512/pedido_de_providencia_no39.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2513/pedido_de_providencia_no40.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2514/pedido_de_providencia_no41.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2515/pedido_de_providencia_no42.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2545/pedido_de_providencia_no43.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2546/pedido_de_providencia_no44.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2547/pedido_de_providencia_no45.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2548/pedido_de_providencia_no46.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2549/pedido_de_providencia_no47.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2550/pedido_de_providencia_no48.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2551/pedido_de_providencia_no49.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2571/pedido_de_providencia_no50.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2572/pedido_de_providencia_no51.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2573/pedido_de_providencia_no52.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2574/pedido_de_providencia_no53.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2575/pedido_de_providencia_no54.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2576/pedido_de_providencia_no55.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2577/pedido_de_providencia_no56.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2578/pedido_de_providencia_no57.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2579/pedido_de_providencia_no58.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2580/pedido_de_providencia_no59.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2594/pedido_de_providencia_no60.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2595/pedido_de_providencia_no61.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2596/pedido_de_providencia_no62.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2597/pedido_de_providencia_no63.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2598/pedido_de_providencia_no64.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2599/pedido_de_providencia_no65.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2614/pedido_de_providencia_no66.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2615/pedido_de_providencia_no67.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2616/pedido_de_providencia_no68.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2617/pedido_de_providencia_no69.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2618/pedido_de_providencia_no70.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2619/pedido_de_providencia_no71.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2620/pedido_de_providencia_no72.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2621/pedido_de_providencia_no73.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2622/pedido_de_providencia_no74.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2623/pedido_de_providencia_no75.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2624/pedido_de_providencia_no76.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2644/pedido_de_providencia_no77.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2645/pedido_de_providencia_no78.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2646/pedido_de_providencia_no79.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2647/pedido_de_providencia_no80.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2648/pedido_de_providencia_no81.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2649/pedido_de_providencia_no82.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2650/pedido_de_providencia_no83.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2651/pedido_de_providencia_no84.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2652/pedido_de_providencia_no85.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2669/pedido_de_providencia_no86.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2670/pedido_de_providencia_no87.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2671/pedido_de_providencia_no88.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2672/pedido_de_providencia_no89.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2673/pedido_de_providencia_no90.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2696/pedido_de_providencia_no91.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2697/pedido_de_providencia_no92.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2698/pedido_de_providencia_no93.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2713/pedido_de_providencia_no94.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2714/pedido_de_providencia_no95.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2715/pedido_de_providencia_no96.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2716/pedido_de_providencia_no97.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2717/pedido_de_providencia_no98.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2724/pedido_de_providencia_no99.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2725/pedido_de_providencia_no100.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2726/pedido_de_providencia_no101.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2727/pedido_de_providencia_no102.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2728/pedido_de_providencia_no103.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2729/pedido_de_providencia_no104.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2730/pedido_de_providencia_no105.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2740/pedido_de_providencia_no106.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2741/pedido_de_providencia_no107.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2743/pedido_de_providencia_no109.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2753/pedido_de_providencia_no110.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2754/pedido_de_providencia_no111.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2755/pedido_de_providencia_no112.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2756/pedido_de_providencia_no113.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2757/pedido_de_providencia_no114.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2758/pedido_de_providencia_no115.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2759/pedido_de_providencia_no116.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2760/pedido_de_providencia_no117.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2761/pedido_de_providencia_no118.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2762/pedido_de_providencia_no119.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2769/pedido_de_providencia_no120.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2770/pedido_de_providencia_no121.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2771/pedido_de_providencia_no122.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2772/pedido_de_providencia_no123.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2773/pedido_de_providencia_no124.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2774/pedido_de_providencia_no125.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2775/pedido_de_providencia_no126.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2793/pedido_de_providencia_no127.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2794/pedido_de_providencia_no128.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2795/pedido_de_providencia_no129.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2796/pedido_de_providencia_no130.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2797/pedido_de_providencia_no131.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2798/pedido_de_providencia_no132.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2799/pedido_de_providencia_no133.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2800/pedido_de_providencia_no134.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2801/pedido_de_providencia_no135.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2817/indicacao_no136.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2818/indicacao_no137.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2819/indicacao_no138.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2880/pedido_de_providencia_no139.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2851/pedido_de_providencia_no140.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2852/pedido_de_providencia_no141.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2853/pedido_de_providencia_no142.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2854/pedido_de_providencia_no143.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2855/pedido_de_providencia_no144.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2856/pedido_de_providencia_no145.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2857/pedido_de_providencia_no146.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2858/pedido_de_providencia_no147.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2893/pedido_de_providencia_no148.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2894/pedido_de_providencia_no149.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2895/pedido_de_providencia_no150.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2896/pedido_de_providencia_no151.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2897/pedido_de_providencia_no153.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2898/pedido_de_providencia_no154.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2899/pedido_de_providencia_no155.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2900/pedido_de_providencia_no156.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2920/pedido_de_providencia_no157.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2921/pedido_de_providencia_no158.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2922/pedido_de_providencia_no159.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2923/pedido_de_providencia_no160.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2924/pedido_de_providencia_no161.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2925/pedido_de_providencia_no162.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2926/pedido_de_providencia_no163.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2940/pedido_de_providencia_no164.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2941/pedido_de_providencia_no165.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2942/pedido_de_providencia_no166.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2943/pedido_de_providencia_no167.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2944/pedido_de_providencia_no168.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2945/pedido_de_providencia_no169.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2946/pedido_de_providencia_no170.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2947/pedido_de_providencia_no171.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2948/pedido_de_providencia_no172.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2949/pedido_de_providencia_no173.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2950/pedido_de_providencia_no174.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2951/pedido_de_providencia_no175.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2952/pedido_de_providencia_no176.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2964/pedido_de_providencia_no177.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2965/pedido_de_providencia_no178.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2966/pedido_de_providencia_no179.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2967/pedido_de_providencia_no180.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2968/pedido_de_providencia_no181.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2969/pedido_de_providencia_no182.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2970/pedido_de_providencia_no183.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2971/pedido_de_providencia_no184.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2972/pedido_de_providencia_no185.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2973/pedido_de_providencia_no186.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2974/pedido_de_providencia_no187.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2975/pedido_de_providencia_no188.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2983/pedido_de_providencia_no189.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2984/pedido_de_providencia_no190.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2989/pedido_de_providencia_no191.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2990/pedido_de_providencia_no192.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2991/pedido_de_providencia_no193.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2992/pedido_de_providencia_no194.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2993/pedido_de_providencia_no195.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2994/pedido_de_providencia_no196.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2995/pedido_de_providencia_no197.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2996/pedido_de_providencia_no198.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2997/pedido_de_providencia_no200.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2998/pedido_de_providencia_no201.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2999/pedido_de_providencia_no202.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3000/pedido_de_providencia_no203.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3013/pedido_de_providencia_no204.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3014/pedido_de_providencia_no205.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3015/pedido_de_providencia_no206.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3016/pedido_de_providencia_no207.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3017/pedido_de_providencia_no208.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3018/pedido_de_providencia_no209.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3019/pedido_de_providencia_no210.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3020/pedido_de_providencia_no211.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3021/pedido_de_providencia_no212.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3022/pedido_de_providencia_no213.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3023/pedido_de_providencia_no214.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3024/pedido_de_providencia_no215.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3043/pedido_de_providencia_no216.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3044/pedido_de_providencia_no217.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3045/pedido_de_providencia_no218.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3046/pedido_de_providencia_no219.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3047/pedido_de_providencia_no220.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3070/pedido_de_providencia_no221.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3071/pedido_de_providencia_no222.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3072/pedido_de_providencia_no223.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3073/pedido_de_providencia_no224.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3074/pedido_de_providencia_no225.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3075/pedido_de_providencia_no226.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3076/pedido_de_providencia_no227.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3097/pedido_de_providencia_no228.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3098/pedido_de_providencia_no229.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3099/pedido_de_providencia_no230.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3106/pedido_de_providencia_no231.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3107/pedido_de_providencia_no232.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3108/pedido_de_providencia_no233.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3109/pedido_de_providencia_no234.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3110/pedido_de_providencia_no235.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3111/pedido_de_providencia_no236.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3112/pedido_de_providencia_no237.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3113/pedido_de_providencia_no238.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3114/pedido_de_providencia_no239.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3115/pedido_de_providencia_no240.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3137/pedido_de_providencia_no241.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3138/pedido_de_providencia_no242.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3139/pedido_de_providencia_no243.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3140/pedido_de_providencia_no244.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3141/pedido_de_providencia_no245.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3142/pedido_de_providencia_no246.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3143/pedido_de_providencia_no247.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3144/pedido_de_providencia_no248.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3152/pedido_de_providencia_no249.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3153/pedido_de_providencia_no250.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3154/pedido_de_providencia_no251.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3155/pedido_de_providencia_no252.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3156/pedido_de_providencia_no253.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3157/pedido_de_providencia_no254.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3158/pedido_de_providencia_no255.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3159/pedido_de_providencia_no256.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3160/pedido_de_providencia_no257.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3161/pedido_de_providencia_no258.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3162/pedido_de_providencia_no259.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3163/pedido_de_providencia_no260.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3164/pedido_de_providencia_no261.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3165/pedido_de_providencia_no262.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3166/pedido_de_providencia_no263.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3167/pedido_de_providencia_no264.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3168/pedido_de_providencia_no265.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3169/pedido_de_providencia_no266.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3195/pedido_de_providencia_no267.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3196/pedido_de_providencia_no268.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3203/pedido_de_providencia_no269.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2444/requerimento_no01.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2445/requerimento_no02.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2446/requerimento_no03.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2447/requerimento_no04.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2448/requerimento_no05.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2449/requerimento_no06.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2450/requerimento_no07.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2451/requerimento_no08.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2452/requerimento_no09.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2453/requerimento_no10.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2454/requerimento_no11.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2455/requerimento_no12.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2456/requerimento_no13.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2457/requerimento_no14.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2475/requerimento_no15.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2476/requerimento_no16.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2477/requerimento_no17.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2478/requerimento_no18.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2479/requerimento_no19.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2480/requerimento_no20.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2481/requerimento_no21.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2482/requerimento_no22.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2483/requerimento_no23.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2484/requerimento_no24.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2485/requerimento_no25.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2486/requerimento_no26.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2529/requerimento_no27.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2530/requerimento_no28.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2531/requerimento_no29.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2532/requerimento_no30.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2533/requerimento_no31.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2534/requerimento_no32.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2535/requerimento_no33.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2536/requerimento_no34.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2537/requerimento_no35.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2538/requerimento_no36.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2565/requerimento_no37.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2587/requerimento_no38.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2588/requerimento_no39.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2589/requerimento_no40.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2607/requerimento_no41.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2608/requerimento_no42.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2609/requerimento_no43.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2636/requerimento_no45.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2637/requerimento_no46.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2661/requerimento_no47.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2662/requerimento_no48.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2685/requerimento_no49.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2663/requerimento_no50.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2686/requerimento_no51.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2687/requerimento_no52.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2688/requerimento_no53.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2689/requerimento_no54.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2690/requerimento_no55.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2691/requerimento_no56.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2708/requerimento_no57.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2709/requerimento_no58.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2710/requerimento_no59.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2718/requerimento_no60.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2719/requerimento_no61.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2750/requerimento_no62.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2752/requerimento_no65.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2765/requerimento_no66.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2766/requerimento_no67.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2767/requerimento_no68.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2768/requerimento_no69.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2789/requerimento_no70.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2790/requerimento_no71.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2791/requerimento_no72.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2813/requerimento_no73.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2838/requerimento_no74.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2839/requerimento_no75.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2840/requerimento_no76.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2841/requerimento_no77.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2842/requerimento_no78.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2875/requerimento_no79.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2912/requerimento_no80.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2914/requerimento_no82.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2915/requerimento_no83.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2916/requerimento_no84.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2917/requerimento_no85.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2936/requerimento_no86.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2958/requerimento_no87.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2959/requerimento_no88.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2960/requerimento_no89.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2961/requerimento_no90.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2978/requerimento_no91.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2988/requerimento_no92.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3009/requerimento_no93.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3034/requerimento_no94.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3035/requerimento_no95.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3061/requerimento_no96.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3087/requerimento_no97.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3088/requerimento_no98.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3089/requerimento_no99.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3102/requerimento_no100.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3126/requerimento_no102.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3127/requerimento_no103.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3128/requerimento_no104.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3129/requerimento_no105.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3130/requerimento_no106.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3131/requerimento_no107.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3149/requerimento_no108.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3150/requerimento_no109.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3151/requerimento_no110.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3186/requerimento_no111.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3187/requerimento_no112.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3188/requerimento_no113.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3189/requerimento_no114.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3190/requerimento_no115.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3191/requerimento_no116.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3201/requerimento_no117.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2427/mocao_no01.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2460/mocao_no2.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2544/mocao_no3.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2643/mocao_no04.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2667/mocao_no05.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2668/mocao_no06.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2695/mocao_no7.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2739/mocao_no09.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2792/mocao_no10.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2850/mocao_no12.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2849/mocao_no15.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2426/projeto_de_lei_no01.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2458/projeto_de_lei_no04.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2459/projeto_de_lei_no05.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2497/projeto_de_lei_no06.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2541/projeto_de_lei_no07.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2568/projeto_de_lei_no08.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2592/projeto_de_lei_no09.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2569/projeto_de_lei_no10.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2641/projeto_de_lei_no11-2025.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2642/projeto_de_lei_no12-2025.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2664/projeto_de_lei_no13.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2665/projeto_de_lei_no14.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2722/projeto_de_lei_no15.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2723/projeto_de_lei_no16.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2843/projeto_de_lei_no18.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2844/projeto_de_lei_no19.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2845/projeto_de_lei_no20.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2846/projeto_de_lei_no21.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2847/projeto_de_lei_no23.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2981/projeto_de_lei_no24.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3039/projeto_de_lei_no25.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3040/projeto_de_lei_no26.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3135/projeto_de_lei_no28.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3136/projeto_de_lei_no29.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3192/projeto_de_lei_no30.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3193/projeto_de_lei_no31.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3202/projeto_de_lei_no32.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2539/oficio_no305-2025-gab-pmi.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2979/projeto_de_lei_no105-2025_-_ppa_2026_a2029.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2980/projeto_de_lei_no106-2025_-_loa_para_2026.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3010/projeto_de_lei_no107.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3011/projeto_de_lei_no108.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3036/projeto_de_lei_no109.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3037/projeto_de_lei_no110.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3038/projeto_de_lei_no111.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2494/projeto_de_decreto_legislativo_no02.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2593/projeto_de_decreto_legislativono04.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2666/projeto_de_decreto_legislativo_no05.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3041/projeto_de_decreto_legislativo_no06.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3065/projeto_de_decreto_legislativo_no7.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2693/projeto_de_lei_complementar_no13.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/2737/projeto_de_lei_complementar_no14.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2025/3012/projeto_de_lei_complementar_no15.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H784"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="52.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="118" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="117.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -26933,1585 +26936,1585 @@
       </c>
       <c r="H724" t="s">
         <v>2432</v>
       </c>
     </row>
     <row r="725" spans="1:8">
       <c r="A725" t="s">
         <v>2433</v>
       </c>
       <c r="B725" t="s">
         <v>9</v>
       </c>
       <c r="C725" t="s">
         <v>38</v>
       </c>
       <c r="D725" t="s">
         <v>2416</v>
       </c>
       <c r="E725" t="s">
         <v>2417</v>
       </c>
       <c r="F725" t="s">
         <v>48</v>
       </c>
       <c r="G725" s="1" t="s">
-        <v>214</v>
+        <v>2434</v>
       </c>
       <c r="H725" t="s">
-        <v>2434</v>
+        <v>2435</v>
       </c>
     </row>
     <row r="726" spans="1:8">
       <c r="A726" t="s">
-        <v>2435</v>
+        <v>2436</v>
       </c>
       <c r="B726" t="s">
         <v>9</v>
       </c>
       <c r="C726" t="s">
         <v>42</v>
       </c>
       <c r="D726" t="s">
         <v>2416</v>
       </c>
       <c r="E726" t="s">
         <v>2417</v>
       </c>
       <c r="F726" t="s">
         <v>218</v>
       </c>
       <c r="G726" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H726" t="s">
-        <v>2436</v>
+        <v>2437</v>
       </c>
     </row>
     <row r="727" spans="1:8">
       <c r="A727" t="s">
-        <v>2437</v>
+        <v>2438</v>
       </c>
       <c r="B727" t="s">
         <v>9</v>
       </c>
       <c r="C727" t="s">
         <v>10</v>
       </c>
       <c r="D727" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
       <c r="E727" t="s">
-        <v>2439</v>
+        <v>2440</v>
       </c>
       <c r="F727" t="s">
         <v>2367</v>
       </c>
       <c r="G727" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H727" t="s">
-        <v>2440</v>
+        <v>2441</v>
       </c>
     </row>
     <row r="728" spans="1:8">
       <c r="A728" t="s">
-        <v>2441</v>
+        <v>2442</v>
       </c>
       <c r="B728" t="s">
         <v>9</v>
       </c>
       <c r="C728" t="s">
         <v>66</v>
       </c>
       <c r="D728" t="s">
-        <v>2442</v>
+        <v>2443</v>
       </c>
       <c r="E728" t="s">
-        <v>2443</v>
+        <v>2444</v>
       </c>
       <c r="F728" t="s">
         <v>2379</v>
       </c>
       <c r="G728" s="1" t="s">
-        <v>2444</v>
+        <v>2445</v>
       </c>
       <c r="H728" t="s">
-        <v>2445</v>
+        <v>2446</v>
       </c>
     </row>
     <row r="729" spans="1:8">
       <c r="A729" t="s">
-        <v>2446</v>
+        <v>2447</v>
       </c>
       <c r="B729" t="s">
         <v>9</v>
       </c>
       <c r="C729" t="s">
         <v>71</v>
       </c>
       <c r="D729" t="s">
-        <v>2442</v>
+        <v>2443</v>
       </c>
       <c r="E729" t="s">
-        <v>2443</v>
+        <v>2444</v>
       </c>
       <c r="F729" t="s">
         <v>2379</v>
       </c>
       <c r="G729" s="1" t="s">
-        <v>2447</v>
+        <v>2448</v>
       </c>
       <c r="H729" t="s">
-        <v>2448</v>
+        <v>2449</v>
       </c>
     </row>
     <row r="730" spans="1:8">
       <c r="A730" t="s">
-        <v>2449</v>
+        <v>2450</v>
       </c>
       <c r="B730" t="s">
         <v>9</v>
       </c>
       <c r="C730" t="s">
         <v>76</v>
       </c>
       <c r="D730" t="s">
-        <v>2442</v>
+        <v>2443</v>
       </c>
       <c r="E730" t="s">
-        <v>2443</v>
+        <v>2444</v>
       </c>
       <c r="F730" t="s">
         <v>2379</v>
       </c>
       <c r="G730" s="1" t="s">
-        <v>2450</v>
+        <v>2451</v>
       </c>
       <c r="H730" t="s">
-        <v>2451</v>
+        <v>2452</v>
       </c>
     </row>
     <row r="731" spans="1:8">
       <c r="A731" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="B731" t="s">
         <v>9</v>
       </c>
       <c r="C731" t="s">
         <v>10</v>
       </c>
       <c r="D731" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="E731" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="F731" t="s">
         <v>2284</v>
       </c>
       <c r="G731" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H731" t="s">
-        <v>2455</v>
+        <v>2456</v>
       </c>
     </row>
     <row r="732" spans="1:8">
       <c r="A732" t="s">
-        <v>2456</v>
+        <v>2457</v>
       </c>
       <c r="B732" t="s">
         <v>9</v>
       </c>
       <c r="C732" t="s">
         <v>17</v>
       </c>
       <c r="D732" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="E732" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="F732" t="s">
         <v>2284</v>
       </c>
       <c r="G732" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H732" t="s">
-        <v>2457</v>
+        <v>2458</v>
       </c>
     </row>
     <row r="733" spans="1:8">
       <c r="A733" t="s">
-        <v>2458</v>
+        <v>2459</v>
       </c>
       <c r="B733" t="s">
         <v>9</v>
       </c>
       <c r="C733" t="s">
         <v>21</v>
       </c>
       <c r="D733" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="E733" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="F733" t="s">
         <v>2284</v>
       </c>
       <c r="G733" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H733" t="s">
-        <v>2459</v>
+        <v>2460</v>
       </c>
     </row>
     <row r="734" spans="1:8">
       <c r="A734" t="s">
-        <v>2460</v>
+        <v>2461</v>
       </c>
       <c r="B734" t="s">
         <v>9</v>
       </c>
       <c r="C734" t="s">
         <v>25</v>
       </c>
       <c r="D734" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="E734" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="F734" t="s">
         <v>2284</v>
       </c>
       <c r="G734" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H734" t="s">
-        <v>2461</v>
+        <v>2462</v>
       </c>
     </row>
     <row r="735" spans="1:8">
       <c r="A735" t="s">
-        <v>2462</v>
+        <v>2463</v>
       </c>
       <c r="B735" t="s">
         <v>9</v>
       </c>
       <c r="C735" t="s">
         <v>30</v>
       </c>
       <c r="D735" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="E735" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="F735" t="s">
         <v>2284</v>
       </c>
       <c r="G735" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H735" t="s">
-        <v>2463</v>
+        <v>2464</v>
       </c>
     </row>
     <row r="736" spans="1:8">
       <c r="A736" t="s">
-        <v>2464</v>
+        <v>2465</v>
       </c>
       <c r="B736" t="s">
         <v>9</v>
       </c>
       <c r="C736" t="s">
         <v>34</v>
       </c>
       <c r="D736" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="E736" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="F736" t="s">
         <v>2284</v>
       </c>
       <c r="G736" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H736" t="s">
-        <v>2465</v>
+        <v>2466</v>
       </c>
     </row>
     <row r="737" spans="1:8">
       <c r="A737" t="s">
-        <v>2466</v>
+        <v>2467</v>
       </c>
       <c r="B737" t="s">
         <v>9</v>
       </c>
       <c r="C737" t="s">
         <v>42</v>
       </c>
       <c r="D737" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="E737" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="F737" t="s">
         <v>2284</v>
       </c>
       <c r="G737" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H737" t="s">
-        <v>2467</v>
+        <v>2468</v>
       </c>
     </row>
     <row r="738" spans="1:8">
       <c r="A738" t="s">
-        <v>2468</v>
+        <v>2469</v>
       </c>
       <c r="B738" t="s">
         <v>9</v>
       </c>
       <c r="C738" t="s">
         <v>47</v>
       </c>
       <c r="D738" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="E738" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="F738" t="s">
         <v>2284</v>
       </c>
       <c r="G738" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H738" t="s">
-        <v>2469</v>
+        <v>2470</v>
       </c>
     </row>
     <row r="739" spans="1:8">
       <c r="A739" t="s">
-        <v>2470</v>
+        <v>2471</v>
       </c>
       <c r="B739" t="s">
         <v>9</v>
       </c>
       <c r="C739" t="s">
         <v>52</v>
       </c>
       <c r="D739" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="E739" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="F739" t="s">
         <v>2284</v>
       </c>
       <c r="G739" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H739" t="s">
-        <v>2471</v>
+        <v>2472</v>
       </c>
     </row>
     <row r="740" spans="1:8">
       <c r="A740" t="s">
-        <v>2472</v>
+        <v>2473</v>
       </c>
       <c r="B740" t="s">
         <v>9</v>
       </c>
       <c r="C740" t="s">
         <v>57</v>
       </c>
       <c r="D740" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="E740" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="F740" t="s">
         <v>2284</v>
       </c>
       <c r="G740" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H740" t="s">
-        <v>2473</v>
+        <v>2474</v>
       </c>
     </row>
     <row r="741" spans="1:8">
       <c r="A741" t="s">
-        <v>2474</v>
+        <v>2475</v>
       </c>
       <c r="B741" t="s">
         <v>9</v>
       </c>
       <c r="C741" t="s">
         <v>62</v>
       </c>
       <c r="D741" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="E741" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="F741" t="s">
         <v>2284</v>
       </c>
       <c r="G741" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H741" t="s">
-        <v>2475</v>
+        <v>2476</v>
       </c>
     </row>
     <row r="742" spans="1:8">
       <c r="A742" t="s">
-        <v>2476</v>
+        <v>2477</v>
       </c>
       <c r="B742" t="s">
         <v>9</v>
       </c>
       <c r="C742" t="s">
         <v>66</v>
       </c>
       <c r="D742" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="E742" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="F742" t="s">
         <v>2284</v>
       </c>
       <c r="G742" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H742" t="s">
-        <v>2477</v>
+        <v>2478</v>
       </c>
     </row>
     <row r="743" spans="1:8">
       <c r="A743" t="s">
-        <v>2478</v>
+        <v>2479</v>
       </c>
       <c r="B743" t="s">
         <v>9</v>
       </c>
       <c r="C743" t="s">
         <v>71</v>
       </c>
       <c r="D743" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="E743" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="F743" t="s">
         <v>2284</v>
       </c>
       <c r="G743" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H743" t="s">
-        <v>2479</v>
+        <v>2480</v>
       </c>
     </row>
     <row r="744" spans="1:8">
       <c r="A744" t="s">
-        <v>2480</v>
+        <v>2481</v>
       </c>
       <c r="B744" t="s">
         <v>9</v>
       </c>
       <c r="C744" t="s">
         <v>76</v>
       </c>
       <c r="D744" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="E744" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="F744" t="s">
         <v>2284</v>
       </c>
       <c r="G744" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H744" t="s">
-        <v>2481</v>
+        <v>2482</v>
       </c>
     </row>
     <row r="745" spans="1:8">
       <c r="A745" t="s">
-        <v>2482</v>
+        <v>2483</v>
       </c>
       <c r="B745" t="s">
         <v>9</v>
       </c>
       <c r="C745" t="s">
         <v>81</v>
       </c>
       <c r="D745" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="E745" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="F745" t="s">
         <v>2284</v>
       </c>
       <c r="G745" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H745" t="s">
-        <v>2483</v>
+        <v>2484</v>
       </c>
     </row>
     <row r="746" spans="1:8">
       <c r="A746" t="s">
-        <v>2484</v>
+        <v>2485</v>
       </c>
       <c r="B746" t="s">
         <v>9</v>
       </c>
       <c r="C746" t="s">
         <v>85</v>
       </c>
       <c r="D746" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="E746" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="F746" t="s">
         <v>2284</v>
       </c>
       <c r="G746" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H746" t="s">
-        <v>2485</v>
+        <v>2486</v>
       </c>
     </row>
     <row r="747" spans="1:8">
       <c r="A747" t="s">
-        <v>2486</v>
+        <v>2487</v>
       </c>
       <c r="B747" t="s">
         <v>9</v>
       </c>
       <c r="C747" t="s">
         <v>89</v>
       </c>
       <c r="D747" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="E747" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="G747" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H747" t="s">
-        <v>2487</v>
+        <v>2488</v>
       </c>
     </row>
     <row r="748" spans="1:8">
       <c r="A748" t="s">
-        <v>2488</v>
+        <v>2489</v>
       </c>
       <c r="B748" t="s">
         <v>9</v>
       </c>
       <c r="C748" t="s">
         <v>93</v>
       </c>
       <c r="D748" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="E748" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="F748" t="s">
         <v>2284</v>
       </c>
       <c r="G748" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H748" t="s">
-        <v>2489</v>
+        <v>2490</v>
       </c>
     </row>
     <row r="749" spans="1:8">
       <c r="A749" t="s">
-        <v>2490</v>
+        <v>2491</v>
       </c>
       <c r="B749" t="s">
         <v>9</v>
       </c>
       <c r="C749" t="s">
         <v>101</v>
       </c>
       <c r="D749" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="E749" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="F749" t="s">
         <v>2284</v>
       </c>
       <c r="G749" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H749" t="s">
-        <v>2491</v>
+        <v>2492</v>
       </c>
     </row>
     <row r="750" spans="1:8">
       <c r="A750" t="s">
-        <v>2492</v>
+        <v>2493</v>
       </c>
       <c r="B750" t="s">
         <v>9</v>
       </c>
       <c r="C750" t="s">
         <v>105</v>
       </c>
       <c r="D750" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="E750" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="F750" t="s">
         <v>2284</v>
       </c>
       <c r="G750" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H750" t="s">
-        <v>2493</v>
+        <v>2494</v>
       </c>
     </row>
     <row r="751" spans="1:8">
       <c r="A751" t="s">
-        <v>2494</v>
+        <v>2495</v>
       </c>
       <c r="B751" t="s">
         <v>9</v>
       </c>
       <c r="C751" t="s">
         <v>109</v>
       </c>
       <c r="D751" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="E751" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="F751" t="s">
         <v>2284</v>
       </c>
       <c r="G751" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H751" t="s">
-        <v>2495</v>
+        <v>2496</v>
       </c>
     </row>
     <row r="752" spans="1:8">
       <c r="A752" t="s">
-        <v>2496</v>
+        <v>2497</v>
       </c>
       <c r="B752" t="s">
         <v>9</v>
       </c>
       <c r="C752" t="s">
         <v>113</v>
       </c>
       <c r="D752" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="E752" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="F752" t="s">
         <v>2284</v>
       </c>
       <c r="G752" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H752" t="s">
-        <v>2497</v>
+        <v>2498</v>
       </c>
     </row>
     <row r="753" spans="1:8">
       <c r="A753" t="s">
-        <v>2498</v>
+        <v>2499</v>
       </c>
       <c r="B753" t="s">
         <v>9</v>
       </c>
       <c r="C753" t="s">
         <v>117</v>
       </c>
       <c r="D753" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="E753" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="F753" t="s">
         <v>2284</v>
       </c>
       <c r="G753" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H753" t="s">
-        <v>2499</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="754" spans="1:8">
       <c r="A754" t="s">
-        <v>2500</v>
+        <v>2501</v>
       </c>
       <c r="B754" t="s">
         <v>9</v>
       </c>
       <c r="C754" t="s">
         <v>121</v>
       </c>
       <c r="D754" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="E754" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="F754" t="s">
         <v>2284</v>
       </c>
       <c r="G754" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H754" t="s">
-        <v>2501</v>
+        <v>2502</v>
       </c>
     </row>
     <row r="755" spans="1:8">
       <c r="A755" t="s">
-        <v>2502</v>
+        <v>2503</v>
       </c>
       <c r="B755" t="s">
         <v>9</v>
       </c>
       <c r="C755" t="s">
         <v>125</v>
       </c>
       <c r="D755" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="E755" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="F755" t="s">
         <v>2284</v>
       </c>
       <c r="G755" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H755" t="s">
-        <v>2503</v>
+        <v>2504</v>
       </c>
     </row>
     <row r="756" spans="1:8">
       <c r="A756" t="s">
-        <v>2504</v>
+        <v>2505</v>
       </c>
       <c r="B756" t="s">
         <v>9</v>
       </c>
       <c r="C756" t="s">
         <v>129</v>
       </c>
       <c r="D756" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="E756" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="F756" t="s">
         <v>2284</v>
       </c>
       <c r="G756" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H756" t="s">
-        <v>2505</v>
+        <v>2506</v>
       </c>
     </row>
     <row r="757" spans="1:8">
       <c r="A757" t="s">
-        <v>2506</v>
+        <v>2507</v>
       </c>
       <c r="B757" t="s">
         <v>9</v>
       </c>
       <c r="C757" t="s">
         <v>133</v>
       </c>
       <c r="D757" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="E757" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="F757" t="s">
         <v>2284</v>
       </c>
       <c r="G757" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H757" t="s">
-        <v>2507</v>
+        <v>2508</v>
       </c>
     </row>
     <row r="758" spans="1:8">
       <c r="A758" t="s">
-        <v>2508</v>
+        <v>2509</v>
       </c>
       <c r="B758" t="s">
         <v>9</v>
       </c>
       <c r="C758" t="s">
         <v>137</v>
       </c>
       <c r="D758" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="E758" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="F758" t="s">
         <v>2284</v>
       </c>
       <c r="G758" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H758" t="s">
-        <v>2509</v>
+        <v>2510</v>
       </c>
     </row>
     <row r="759" spans="1:8">
       <c r="A759" t="s">
-        <v>2510</v>
+        <v>2511</v>
       </c>
       <c r="B759" t="s">
         <v>9</v>
       </c>
       <c r="C759" t="s">
         <v>141</v>
       </c>
       <c r="D759" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="E759" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="F759" t="s">
         <v>2284</v>
       </c>
       <c r="G759" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H759" t="s">
-        <v>2511</v>
+        <v>2512</v>
       </c>
     </row>
     <row r="760" spans="1:8">
       <c r="A760" t="s">
-        <v>2512</v>
+        <v>2513</v>
       </c>
       <c r="B760" t="s">
         <v>9</v>
       </c>
       <c r="C760" t="s">
         <v>145</v>
       </c>
       <c r="D760" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="E760" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="F760" t="s">
         <v>2284</v>
       </c>
       <c r="G760" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H760" t="s">
-        <v>2513</v>
+        <v>2514</v>
       </c>
     </row>
     <row r="761" spans="1:8">
       <c r="A761" t="s">
-        <v>2514</v>
+        <v>2515</v>
       </c>
       <c r="B761" t="s">
         <v>9</v>
       </c>
       <c r="C761" t="s">
         <v>149</v>
       </c>
       <c r="D761" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="E761" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="F761" t="s">
         <v>2284</v>
       </c>
       <c r="G761" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H761" t="s">
-        <v>2515</v>
+        <v>2516</v>
       </c>
     </row>
     <row r="762" spans="1:8">
       <c r="A762" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="B762" t="s">
         <v>9</v>
       </c>
       <c r="C762" t="s">
         <v>153</v>
       </c>
       <c r="D762" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="E762" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="F762" t="s">
         <v>2284</v>
       </c>
       <c r="G762" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H762" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
     </row>
     <row r="763" spans="1:8">
       <c r="A763" t="s">
-        <v>2518</v>
+        <v>2519</v>
       </c>
       <c r="B763" t="s">
         <v>9</v>
       </c>
       <c r="C763" t="s">
         <v>157</v>
       </c>
       <c r="D763" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="E763" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="F763" t="s">
         <v>2284</v>
       </c>
       <c r="G763" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H763" t="s">
-        <v>2519</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="764" spans="1:8">
       <c r="A764" t="s">
-        <v>2520</v>
+        <v>2521</v>
       </c>
       <c r="B764" t="s">
         <v>9</v>
       </c>
       <c r="C764" t="s">
         <v>161</v>
       </c>
       <c r="D764" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="E764" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="F764" t="s">
         <v>2284</v>
       </c>
       <c r="G764" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H764" t="s">
-        <v>2521</v>
+        <v>2522</v>
       </c>
     </row>
     <row r="765" spans="1:8">
       <c r="A765" t="s">
-        <v>2522</v>
+        <v>2523</v>
       </c>
       <c r="B765" t="s">
         <v>9</v>
       </c>
       <c r="C765" t="s">
         <v>165</v>
       </c>
       <c r="D765" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="E765" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="F765" t="s">
         <v>2284</v>
       </c>
       <c r="G765" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H765" t="s">
-        <v>2523</v>
+        <v>2524</v>
       </c>
     </row>
     <row r="766" spans="1:8">
       <c r="A766" t="s">
-        <v>2524</v>
+        <v>2525</v>
       </c>
       <c r="B766" t="s">
         <v>9</v>
       </c>
       <c r="C766" t="s">
         <v>169</v>
       </c>
       <c r="D766" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="E766" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="F766" t="s">
         <v>2284</v>
       </c>
       <c r="G766" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H766" t="s">
-        <v>2525</v>
+        <v>2526</v>
       </c>
     </row>
     <row r="767" spans="1:8">
       <c r="A767" t="s">
-        <v>2526</v>
+        <v>2527</v>
       </c>
       <c r="B767" t="s">
         <v>9</v>
       </c>
       <c r="C767" t="s">
         <v>173</v>
       </c>
       <c r="D767" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="E767" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="F767" t="s">
         <v>2284</v>
       </c>
       <c r="G767" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H767" t="s">
-        <v>2527</v>
+        <v>2528</v>
       </c>
     </row>
     <row r="768" spans="1:8">
       <c r="A768" t="s">
-        <v>2528</v>
+        <v>2529</v>
       </c>
       <c r="B768" t="s">
         <v>9</v>
       </c>
       <c r="C768" t="s">
         <v>10</v>
       </c>
       <c r="D768" t="s">
-        <v>2529</v>
+        <v>2530</v>
       </c>
       <c r="E768" t="s">
-        <v>2530</v>
+        <v>2531</v>
       </c>
       <c r="F768" t="s">
-        <v>2531</v>
+        <v>2532</v>
       </c>
       <c r="G768" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H768" t="s">
-        <v>2532</v>
+        <v>2533</v>
       </c>
     </row>
     <row r="769" spans="1:8">
       <c r="A769" t="s">
-        <v>2533</v>
+        <v>2534</v>
       </c>
       <c r="B769" t="s">
         <v>9</v>
       </c>
       <c r="C769" t="s">
         <v>10</v>
       </c>
       <c r="D769" t="s">
-        <v>2534</v>
+        <v>2535</v>
       </c>
       <c r="E769" t="s">
-        <v>2535</v>
+        <v>2536</v>
       </c>
       <c r="F769" t="s">
-        <v>2536</v>
+        <v>2537</v>
       </c>
       <c r="G769" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H769" t="s">
-        <v>2537</v>
+        <v>2538</v>
       </c>
     </row>
     <row r="770" spans="1:8">
       <c r="A770" t="s">
-        <v>2538</v>
+        <v>2539</v>
       </c>
       <c r="B770" t="s">
         <v>9</v>
       </c>
       <c r="C770" t="s">
         <v>21</v>
       </c>
       <c r="D770" t="s">
-        <v>2534</v>
+        <v>2535</v>
       </c>
       <c r="E770" t="s">
-        <v>2535</v>
+        <v>2536</v>
       </c>
       <c r="F770" t="s">
-        <v>2536</v>
+        <v>2537</v>
       </c>
       <c r="G770" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H770" t="s">
-        <v>2539</v>
+        <v>2540</v>
       </c>
     </row>
     <row r="771" spans="1:8">
       <c r="A771" t="s">
-        <v>2540</v>
+        <v>2541</v>
       </c>
       <c r="B771" t="s">
         <v>9</v>
       </c>
       <c r="C771" t="s">
         <v>25</v>
       </c>
       <c r="D771" t="s">
-        <v>2534</v>
+        <v>2535</v>
       </c>
       <c r="E771" t="s">
-        <v>2535</v>
+        <v>2536</v>
       </c>
       <c r="F771" t="s">
-        <v>2536</v>
+        <v>2537</v>
       </c>
       <c r="G771" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H771" t="s">
-        <v>2541</v>
+        <v>2542</v>
       </c>
     </row>
     <row r="772" spans="1:8">
       <c r="A772" t="s">
-        <v>2542</v>
+        <v>2543</v>
       </c>
       <c r="B772" t="s">
         <v>9</v>
       </c>
       <c r="C772" t="s">
         <v>30</v>
       </c>
       <c r="D772" t="s">
-        <v>2534</v>
+        <v>2535</v>
       </c>
       <c r="E772" t="s">
-        <v>2535</v>
+        <v>2536</v>
       </c>
       <c r="F772" t="s">
-        <v>2543</v>
+        <v>2544</v>
       </c>
       <c r="G772" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H772" t="s">
-        <v>2544</v>
+        <v>2545</v>
       </c>
     </row>
     <row r="773" spans="1:8">
       <c r="A773" t="s">
-        <v>2545</v>
+        <v>2546</v>
       </c>
       <c r="B773" t="s">
         <v>9</v>
       </c>
       <c r="C773" t="s">
         <v>34</v>
       </c>
       <c r="D773" t="s">
-        <v>2534</v>
+        <v>2535</v>
       </c>
       <c r="E773" t="s">
-        <v>2535</v>
+        <v>2536</v>
       </c>
       <c r="F773" t="s">
-        <v>2543</v>
+        <v>2544</v>
       </c>
       <c r="G773" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H773" t="s">
-        <v>2546</v>
+        <v>2547</v>
       </c>
     </row>
     <row r="774" spans="1:8">
       <c r="A774" t="s">
-        <v>2547</v>
+        <v>2548</v>
       </c>
       <c r="B774" t="s">
         <v>9</v>
       </c>
       <c r="C774" t="s">
         <v>38</v>
       </c>
       <c r="D774" t="s">
-        <v>2534</v>
+        <v>2535</v>
       </c>
       <c r="E774" t="s">
-        <v>2535</v>
+        <v>2536</v>
       </c>
       <c r="F774" t="s">
-        <v>2536</v>
+        <v>2537</v>
       </c>
       <c r="G774" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H774" t="s">
-        <v>2548</v>
+        <v>2549</v>
       </c>
     </row>
     <row r="775" spans="1:8">
       <c r="A775" t="s">
-        <v>2549</v>
+        <v>2550</v>
       </c>
       <c r="B775" t="s">
         <v>9</v>
       </c>
       <c r="C775" t="s">
         <v>42</v>
       </c>
       <c r="D775" t="s">
-        <v>2534</v>
+        <v>2535</v>
       </c>
       <c r="E775" t="s">
-        <v>2535</v>
+        <v>2536</v>
       </c>
       <c r="F775" t="s">
-        <v>2536</v>
+        <v>2537</v>
       </c>
       <c r="G775" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H775" t="s">
-        <v>2550</v>
+        <v>2551</v>
       </c>
     </row>
     <row r="776" spans="1:8">
       <c r="A776" t="s">
-        <v>2551</v>
+        <v>2552</v>
       </c>
       <c r="B776" t="s">
         <v>9</v>
       </c>
       <c r="C776" t="s">
         <v>47</v>
       </c>
       <c r="D776" t="s">
-        <v>2534</v>
+        <v>2535</v>
       </c>
       <c r="E776" t="s">
-        <v>2535</v>
+        <v>2536</v>
       </c>
       <c r="F776" t="s">
-        <v>2536</v>
+        <v>2537</v>
       </c>
       <c r="G776" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H776" t="s">
-        <v>2552</v>
+        <v>2553</v>
       </c>
     </row>
     <row r="777" spans="1:8">
       <c r="A777" t="s">
-        <v>2553</v>
+        <v>2554</v>
       </c>
       <c r="B777" t="s">
         <v>9</v>
       </c>
       <c r="C777" t="s">
         <v>52</v>
       </c>
       <c r="D777" t="s">
-        <v>2534</v>
+        <v>2535</v>
       </c>
       <c r="E777" t="s">
-        <v>2535</v>
+        <v>2536</v>
       </c>
       <c r="F777" t="s">
-        <v>2536</v>
+        <v>2537</v>
       </c>
       <c r="G777" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H777" t="s">
-        <v>2554</v>
+        <v>2555</v>
       </c>
     </row>
     <row r="778" spans="1:8">
       <c r="A778" t="s">
-        <v>2555</v>
+        <v>2556</v>
       </c>
       <c r="B778" t="s">
         <v>9</v>
       </c>
       <c r="C778" t="s">
         <v>57</v>
       </c>
       <c r="D778" t="s">
-        <v>2534</v>
+        <v>2535</v>
       </c>
       <c r="E778" t="s">
-        <v>2535</v>
+        <v>2536</v>
       </c>
       <c r="F778" t="s">
-        <v>2536</v>
+        <v>2537</v>
       </c>
       <c r="G778" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H778" t="s">
-        <v>2556</v>
+        <v>2557</v>
       </c>
     </row>
     <row r="779" spans="1:8">
       <c r="A779" t="s">
-        <v>2557</v>
+        <v>2558</v>
       </c>
       <c r="B779" t="s">
         <v>9</v>
       </c>
       <c r="C779" t="s">
         <v>62</v>
       </c>
       <c r="D779" t="s">
-        <v>2534</v>
+        <v>2535</v>
       </c>
       <c r="E779" t="s">
-        <v>2535</v>
+        <v>2536</v>
       </c>
       <c r="F779" t="s">
-        <v>2536</v>
+        <v>2537</v>
       </c>
       <c r="G779" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H779" t="s">
-        <v>2558</v>
+        <v>2559</v>
       </c>
     </row>
     <row r="780" spans="1:8">
       <c r="A780" t="s">
-        <v>2559</v>
+        <v>2560</v>
       </c>
       <c r="B780" t="s">
         <v>9</v>
       </c>
       <c r="C780" t="s">
         <v>66</v>
       </c>
       <c r="D780" t="s">
-        <v>2534</v>
+        <v>2535</v>
       </c>
       <c r="E780" t="s">
-        <v>2535</v>
+        <v>2536</v>
       </c>
       <c r="F780" t="s">
-        <v>2536</v>
+        <v>2537</v>
       </c>
       <c r="G780" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H780" t="s">
-        <v>2560</v>
+        <v>2561</v>
       </c>
     </row>
     <row r="781" spans="1:8">
       <c r="A781" t="s">
-        <v>2561</v>
+        <v>2562</v>
       </c>
       <c r="B781" t="s">
         <v>9</v>
       </c>
       <c r="C781" t="s">
         <v>71</v>
       </c>
       <c r="D781" t="s">
-        <v>2534</v>
+        <v>2535</v>
       </c>
       <c r="E781" t="s">
-        <v>2535</v>
+        <v>2536</v>
       </c>
       <c r="F781" t="s">
-        <v>2536</v>
+        <v>2537</v>
       </c>
       <c r="G781" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H781" t="s">
-        <v>2562</v>
+        <v>2563</v>
       </c>
     </row>
     <row r="782" spans="1:8">
       <c r="A782" t="s">
-        <v>2563</v>
+        <v>2564</v>
       </c>
       <c r="B782" t="s">
         <v>9</v>
       </c>
       <c r="C782" t="s">
         <v>76</v>
       </c>
       <c r="D782" t="s">
-        <v>2534</v>
+        <v>2535</v>
       </c>
       <c r="E782" t="s">
-        <v>2535</v>
+        <v>2536</v>
       </c>
       <c r="F782" t="s">
-        <v>2536</v>
+        <v>2537</v>
       </c>
       <c r="G782" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H782" t="s">
-        <v>2564</v>
+        <v>2565</v>
       </c>
     </row>
     <row r="783" spans="1:8">
       <c r="A783" t="s">
-        <v>2565</v>
+        <v>2566</v>
       </c>
       <c r="B783" t="s">
         <v>9</v>
       </c>
       <c r="C783" t="s">
         <v>10</v>
       </c>
       <c r="D783" t="s">
-        <v>2566</v>
+        <v>2567</v>
       </c>
       <c r="E783" t="s">
-        <v>2567</v>
+        <v>2568</v>
       </c>
       <c r="F783" t="s">
         <v>2367</v>
       </c>
       <c r="G783" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H783" t="s">
-        <v>2568</v>
+        <v>2569</v>
       </c>
     </row>
     <row r="784" spans="1:8">
       <c r="A784" t="s">
-        <v>2569</v>
+        <v>2570</v>
       </c>
       <c r="B784" t="s">
         <v>9</v>
       </c>
       <c r="C784" t="s">
         <v>17</v>
       </c>
       <c r="D784" t="s">
-        <v>2566</v>
+        <v>2567</v>
       </c>
       <c r="E784" t="s">
-        <v>2567</v>
+        <v>2568</v>
       </c>
       <c r="F784" t="s">
         <v>2367</v>
       </c>
       <c r="G784" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H784" t="s">
-        <v>2570</v>
+        <v>2571</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>