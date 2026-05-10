--- v0 (2025-12-11)
+++ v1 (2026-05-10)
@@ -10,5396 +10,5396 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5972" uniqueCount="2552">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5964" uniqueCount="2547">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Nedy Santana</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1701/indicacao_no1.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1701/indicacao_no1.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 01/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE - Solicita a recuperação da estrada do Janauari.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1702/indicacao_no2.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1702/indicacao_no2.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 02/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE - Solicita as providências cabíveis na obra da reforma da Escola Independência, estrada do Janauari.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Bruno Lima</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1703/indicacao_no3.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1703/indicacao_no3.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 03/2024 DA AUTORIA DO VEREADOR BRUNO LIMA - Solicita ao Poder Executivo um Projeto de Lei que proíba eventos eventos particulares no Ginásio Josué Araújo.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1710/indicacao_no4.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1710/indicacao_no4.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 04/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE - Solicita que seja feito serviço de recapeamento  asfáltico e pavimento do Distrito de Paricatuba.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1711/indicacao_no5.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1711/indicacao_no5.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 05/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE - Solicita que seja feito serviço de asfaltamento e pavimentação do Ramal do Ouro Verde.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1712/indicacao_no6.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1712/indicacao_no6.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 06/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE - Solicita que seja feito a construção de uma Escola Municipal na Comunidade Peixe Boi.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1713/indicacao_no7.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1713/indicacao_no7.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 07/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE - Solicita que seja feito a construção de um Polo de Saúde na Comunidade São-José / Umirituba.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1714/indicacao_no8.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1714/indicacao_no8.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 08/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE - Solicita que seja feito a reforma e ampliação da Escola Municipal Cicero Monteiro - Distrito de Paricatuba.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1715/indicacao_no9.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1715/indicacao_no9.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 09/2024 DE AUTORIA DO VEREADOR BRUNO DA SILVA LIMA - Solicita que efetue manutenção na área Elétrica da UMEI Maria da Soledade da Silva de Souza  e ainda, realizar reforma e ampliação.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1735/indicacao_no10.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1735/indicacao_no10.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°10/2024 – DE AUTORIA DO VEREADOR NEDY SATANA VALE – Solicita que seja feito a Reforma e Ampliação na Unidade Básica de Saúde Matilde Nerys de Souza.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1736/indicacao_no11.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1736/indicacao_no11.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°11/2024 – DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Solicita a recuperação e Terraplanagem no Ramal do Cemitério – Estrada do Janauari km 15.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Raimundo Carneiro</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1737/indicacao_no12.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1737/indicacao_no12.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°12 – DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO – Solicita ao setor competente que seja providenciado a iluminação do campo da Comunidade Nova Geração de Cristo.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Tatinha Lopes</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1754/indicacao_no13.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1754/indicacao_no13.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°013/2024 DE AUTORIA DO VEREADOR LEONARDO LOPES (TATINHA) – Solicita serviços de tapa buraco no Bairro Alto de Nazaré localizado no Distrito de Iranduba.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1755/indicacao_no14.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1755/indicacao_no14.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°014/2024 DE AUTORIA DO VEREADOR LEONARDO LOPES (TATINHA) – Solicita limpeza nos Bairros do Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1756/indicacao_no15.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1756/indicacao_no15.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°015/2024 DE AUTORIA DO VEREADOR LEONARDO LOPES (TATINHA) - Solicita serviços de raspagem na Avenida Nova Veneza e principal do Nova Veneza.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1757/indicacao_no16.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1757/indicacao_no16.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°016/2024 DE AUTORIA DO VEREADOR NEDY SANTAA VALE – Solicita reforma e ampliação na Unidade Básica de Saúde Maria de Fátima Nunes, localizada no Ramal do Km 13.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1758/indicacao_no17.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1758/indicacao_no17.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°017/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Solicita reforma na Escola Municipal João Alves Batista – Comunidade Ouro Verde.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1759/indicacao_no18.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1759/indicacao_no18.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°018/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita com urgência manutenção nas telhas da Escola Municipal João Alvez Batista – situada na Comunidade Ouro Verde.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1760/indicacao_no19.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1760/indicacao_no19.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°019/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita a troca de iluminação do Anexo da Escola João Alvez Batista.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1761/indicacao_no20.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1761/indicacao_no20.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°020/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita um redutor de velocidade na Av. Amazonas, travessa com a Castelo Branco.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Larissa Gomes</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1762/indicacao_no21.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1762/indicacao_no21.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°021/2024 DE AUTORIA DO VEREADORA LARISSA GOMES – Que determine ao setor competente a Contratação de Neuropediatra para atendimento no município de Iranduba.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1768/indicacao_no22.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1768/indicacao_no22.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°22/2024 DE AUTORIA DA VEREADORA LARISSA GOMES – Solicita terraplanagem na Comunidade Novo Catalão e Terra Legal.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1769/indicacao_no23.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1769/indicacao_no23.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°23/2024 DE AUTORIA DA VEREADORA LARISSA GOMES – Solicita terraplanagem na Comunidade Pico Bela Vista e Santo Antônio II.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Anderson Belfort</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1770/indicacao_no24.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1770/indicacao_no24.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°24/2024 DE AUTORIA DO VEREADOR ANDERSON BELFORT – Solicita ao Presidente do Detran, Sr. Rodrigo de Sá Barbosa, para que providencie a instalação de redutores de velocidade com máxima urgência nos trechos da rodovia Manoel Urbano km 2,5 Comunidade Alto de Nazaré – Mutirão do Cacau Pirêra.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1771/indicacao_no25.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1771/indicacao_no25.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°25/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Iluminação no Campo da Comunidade São Sebastião do Km 06.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1772/indicacao_no26.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1772/indicacao_no26.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°26/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Solicita que seja feito serviço de Asfaltamento da Comunidade São Sebastião do Km 06.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1773/indicacao_no27.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1773/indicacao_no27.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°27/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Solicita reforma e ampliação na Escola Municipal Nossa Senhora Aparecida – Lago do Catalão.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1796/indicacao_no28.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1796/indicacao_no28.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°28/2024 DE AUTORIA DO VEREADOR LEONARDO DE MEDEIROS – Solicita reforma da Unidade Básica de Saúde Valdenice Trindade.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1797/indicacao_no29.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1797/indicacao_no29.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°29/2024 DE AUTORIA DO VEREADOR LEONARDO DE MEDEIROS – Solicita a reforma e ativação da Casinha de Saúde da Comunidade do Lago do Cacau.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1798/indicacao_no30.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1798/indicacao_no30.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°30/2024 DE AUTORIA DO VEREADOR LEONARDO DE MEDEIROS – Solicita iluminação da Quadra Esportiva Luiz Caetano, do Bairro São José, localizada no Mutirãozinho do Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1799/indicacao_no31.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1799/indicacao_no31.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°31/2024 DE AUTORIA DA VEREADORA LARISSA RUFINO GOMES – Solicita iluminação pública para a Comunidade Novo Catalão.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1800/indicacao_no32.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1800/indicacao_no32.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°32/2024 DE AUTORIA DA VEREADORA LARISSA RUFINO GOMES – Solicita que os ônibus coletivos retornem a circular no Mutirão do Cacau até as 22:00 horas.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1801/indicacao_no33.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1801/indicacao_no33.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°33/2024 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO – Solicita tapa buraco na Estrada da Comunidade de Paricatuba.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1802/indicacao_no34.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1802/indicacao_no34.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°34/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Solicita a recuperação e terraplanagem no Ramal do Curupira, conhecido também ramal do Vascão – Estrada do Janauari Km 11.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1803/indicacao_no35.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1803/indicacao_no35.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°35/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Solicita reforma e ampliação na Unidade Básica de Saúde Artur Freire da Cunha, no Bairro Novo Amanhecer.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1804/indicacao_no36.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1804/indicacao_no36.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°36/2024 DE AUTORIA DO VEREADOR ANDERSON BELFORT – Solicita uma academia ao ar livre, no Distrito do Paricatuba.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1805/indicacao_no37.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1805/indicacao_no37.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°37/2024 DE AUTORIA DO VEREADOR ANDERSON BELFORT – Solicita academia ao ar livre, na área localizada em frente à igreja católica, situada na Rua do Porto no Distrito do Ariaú.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1806/indicacao_no38.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1806/indicacao_no38.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°38/2024 DE AUTORIA DO VEREADOR ANDERSON BELFORT – Solicita academia ao ar livre, no Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1807/indicacao_no39.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1807/indicacao_no39.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°39/2024 DE AUTORIA DO VEREADOR ANDERSON BELFORT – Solicita academia ao ar livre, no Distrito do Lago do Limão.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1843/indicacao_no40.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1843/indicacao_no40.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°40/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Solicita iluminação pública na Comunidade do Boa Fé – Estrada do Janauari Km 12.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1844/indicacao_no41.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1844/indicacao_no41.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°41/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Solicita a recuperação e terraplanagem no Ramal do Boa Fé – Estrada do Janauari Km 12.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1845/indicacao_no42.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1845/indicacao_no42.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°42/2024 DE AUTORIA DO VEREADOR LEONARDO DE MEDEIROS – Solicita serviços de terraplanagem na Comunidade Iranopólis com Urgência.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Luis Carlos (Velho)</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1846/indicacao_no43.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1846/indicacao_no43.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°43/2024 DE AUTORIA DO VEREADOR LUIS CARLOS RODRIGUES – Solicita iluminação na praça da Comunidade Serra Baixa, Iranduba – AM.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1847/indicacao_no44.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1847/indicacao_no44.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°44/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita reforma para a Pracinha do Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1848/indicacao_no45.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1848/indicacao_no45.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°45/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita a reforma do Ginásio Itevaldo Lima – situado na Comunidade do Lago do Limão.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1881/indicacao_no46.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1881/indicacao_no46.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°46/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita que seja feita a pavimentação asfáltica da Comunidade Grande Família.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1882/indicacao_no47.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1882/indicacao_no47.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°47/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita que seja feita a pavimentação asfáltica do Ramal do Km26.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1912/indicacao_no48.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1912/indicacao_no48.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°48/2024 DE AUTORIA DO VEREADOR LEONARDO DE MEDEIROS – Solicita a construção do Centro Comercial no Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1913/indicacao_no49.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1913/indicacao_no49.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°49/2024 DE AUTORIA DO VEREADOR LEONARDO DE MEDEIROS – Solicita a construção da cobertura da praça de alimentação, localizada na Estrada Manoel Urbano Km0 em frente a quadra de esporte José da Fonseca no Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1914/indicacao_no50.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1914/indicacao_no50.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°50/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Solicita iluminação da Arena Londrina na Comunidade Lago do Catalão, Zona Rural.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1915/indicacao_no51.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1915/indicacao_no51.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°51/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Solicita que seja feito a reforma e ampliação da Escola Municipal Dona Maria Silva da Costa.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1946/indicacao_no52.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1946/indicacao_no52.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°52/2024 DE AUTORIA DO VEREADOR ANDERSON BELFORT – Solicita a reforma do Ginásio Poliesportivo no Distrito do Lago do Limão.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1947/indicacao_no53.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1947/indicacao_no53.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°53/2024 DE AUTORIA DO VEREADOR ANDERSON BELFORT – Solicita a implantação da rede de baixa tensão para instalar iluminação pública no ramal do Jutaí, no Distrito do Lago do Limão.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1948/indicacao_no54.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1948/indicacao_no54.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°54/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita a reforma da Quadra Poliesportiva Luiz Caetano de Araújo, situada no Cacau Pirêra.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Kelison Dieb</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1949/indicacao_no55.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1949/indicacao_no55.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°55/2024 DE AUTORIA DO VEREADOR KELISON DIEB - Solicita iluminação pública da Comunidade do Ramal Novo Israel - Estrada do Paricatuba.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1950/indicacao_no56.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1950/indicacao_no56.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°56 DE AUTORIA DO VEREADOR KELISON DIEB - Solicita iluminação pública da Comunidade Portelinha.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1951/indicacao_no57.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1951/indicacao_no57.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°57 DE AUTORIA DO VEREADOR KELISON DIEB - Solicita iluminação pública da Comunidade do Ramal da Pedreira.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1952/indicacao_no58.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1952/indicacao_no58.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°58 DE AUTORIA DO VEREADOR KELISON DIEB - Solicita terraplanagem do Ramal que dá acesso à Portelinha e das ruas da Comunidade.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1953/indicacao_no59.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1953/indicacao_no59.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°59 DE AUTORIA DO VEREADOR KELISON DIEB - Solicita terraplanagem do Ramal do Cardoso.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1977/indicacao_no60.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1977/indicacao_no60.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 60/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita a construção de uma quadra Poliesportiva no Bairro Laranjal.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1978/indicacao_no61.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1978/indicacao_no61.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 61/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita a construção de uma academia ao ar livre no Bairro Laranjal.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1979/indicacao_no62.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1979/indicacao_no62.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 62/2024 DE AUTORIA DO VEREADOR ANDERSON BELFORT - Solicita a implantação da rede de baixa tensão para a comunidade Nossa Senhora Aparecida e Ramal do Angelim, no Ramal do km 19, rodovia Manoel Urbano.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1980/indicacao_no63.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1980/indicacao_no63.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°63/2024 DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita a construção de uma Quadra Poliesportiva no Residencial Nova Manaus.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1981/indicacao_no64.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1981/indicacao_no64.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°64 DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita a reforma da praça do Residencial Nova Manaus, reforma para o parque das crianças e troca dos aparelhos da academia ao Ar-livre.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2008/indicacao_no65.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2008/indicacao_no65.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°65/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Solicita que seja feito Reforma e Ampliação na Escola Municipal São Sebastião da Comunidade São João – Paraná de Iranduba.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2009/indicacao_no66.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2009/indicacao_no66.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°66/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Solicita que seja feito o Serviço de Recuperação e Terraplanagem do Ramal da Comunidade São João – Paraná de Iranduba.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2010/indicacao_no67.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2010/indicacao_no67.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°67/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Solicita que seja retomado as obras de Infraestrutura na Comunidade São Pedro – Janauari.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2011/indicacao_no68.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2011/indicacao_no68.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°68/2024 DE AUTORIA DO VEREADOR LEONARDO DE MEDEIROS LOPES – Solicita que determine ao setor competente a Limpeza, capina da Estrada da Cidade Universitária.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2012/indicacao_no69.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2012/indicacao_no69.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°69/2024 DE AUTORIA DO VEREADOR LEONARDO DE MEDEIROS LOPES – Solicita que seja realizado estudos para viabilizar meios para reforma da Praça do Alto de Nazaré que ficar localizado no Distrito de Cacau Pirêra no Bairro Mutirão.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2013/indicacao_no70.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2013/indicacao_no70.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°70/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita que seja construído uma quadrinha de areia na Praça Antônio Seabra, situada no Bairro Novo Amanhecer.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2014/indicacao_no71.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2014/indicacao_no71.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°71/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita que seja construído uma quadrinha de areia entre o Campo da Morada do Sol e a quadra.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2041/indicacao_no72.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2041/indicacao_no72.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°72/2024 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO – Solicita o ordenamento do incentivo ao Etnoturismo.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2075/indicacao_no73.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2075/indicacao_no73.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°73/2024 DE AUTORIA DO VEREADOR LEONARDO DE MEDEIROS – Solicita terraplanagem na Comunidade do Castanhal com urgência.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2076/indicacao_no74.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2076/indicacao_no74.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°74/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Solicita que seja feito serviço de reforma da Quadra Poliesportiva Itevaldo Lima – Lago do Limão.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2084/indicacao_no75.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2084/indicacao_no75.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°075/2024 DE AUTORIA DO VEREADOR LEONARDO LOPES – Solicita limpeza pública e roçagem para o distrito de Cacau Pirêra nos seguintes bairros, Nova Veneza, Cidade Nova e Cacau Pirêra.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2085/indicacao_no76.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2085/indicacao_no76.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°076/2024 DE AUTORIA DO VEREADOR LEONARDO LOPES – Solicita serviços de recapeamento asfáltico das ruas, do Bairro São José, localizado no distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2086/indicacao_no77.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2086/indicacao_no77.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°077/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Solicita aterramento (elevação) dos trechos que fica localizado os Igarapés (Conhecido Popularmente: Igarapé do Sr. Pedrinho e Igarapé do Loral) no Ramal da Comunidade São João que dá acesso as Comunidade Sete de Setembro, Furo do Paracuuba e entre outras.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2087/indicacao_no78.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2087/indicacao_no78.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°078/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Solicita que seja feito o serviço de reforma e ampliação da Unidade Básica de Saúde Valdenice Trindade, localizado no Bairro Nova Veneza – Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2094/indicacao_no79.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2094/indicacao_no79.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°79/2024 DE AUTORIA DO VEREADOR LEONARDO LOPES – Solicita que seja providenciado os serviços de manutenção e recuperação dos ramais na Comunidade Iranopólis, Ramal do Açutuba, Ramal do Castanhal, Ramal do Km 19, Comunidade Boa Esperança.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2095/indicacao_no80.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2095/indicacao_no80.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°80/2024 DE AUTORIA DA VEREADORA LARISSA GOMES – Solicita ao setor competente a inclusão de sala para informática, no projeto de reforma da Escola Municipal Nossa Senhora Aparecida – no Lago do Catalão.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2113/indicacao_no81.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2113/indicacao_no81.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°81/2024 DE AUTORIA DO VEREADOR KELISON DIEB – Solicita que seja realizado em caráter de urgência a reforma e ampliação da Unidade Básica de Saúde Evandro da Costa Progênio da Comunidade Serra Baixa.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2114/indicacao_no82.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2114/indicacao_no82.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°82/2024 DE AUTORIA DO VEREADOR KELISSON DIEB – Solicita que seja realizado em caráter de urgência a revitalização do ramal Recanto dos Batistas.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2115/indicacao_no83.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2115/indicacao_no83.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°83/2024 DE AUTORIA DO VEREADOR KELISSON DIEB – Solicita que seja realizado em caráter de urgência a construção de um ginásio poliesportivo para a Escola Francisca Almeida de Oliveira e Comunidade da Serra Baixa.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2116/indicacao_no84.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2116/indicacao_no84.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°84/2024 DE AUTORIA DO VEREADOR KELISON DIEB – Solicita que seja realizado em caráter de urgência a revitalização da estrada do Lago do Limão.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2117/indicacao_no85.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2117/indicacao_no85.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°85/2024 DE AUTORIA DA VEREADORA LARISSA GOMES – Solicita que determine ao Setor Competente implantação de manilhas para escoar águas pluviais da Rua Cupuaçu.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2118/indicacao_no86.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2118/indicacao_no86.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°86/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Solicita a recuperação e terraplanagem no Ramal do Cemitério – Estrada do Janauari Km 17.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2119/indicacao_no87.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2119/indicacao_no87.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°87/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Solicitando serviço de perfuração de um poço artesiano na Comunidade do Janauari.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2158/indicacao_no88.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2158/indicacao_no88.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°88/2024 DE AUTORIA DA VEREADORA LARISSA GOMES – Solicita realização do Serviço de Ultrassonografia Itinerante nas Comunidades.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2187/indicacao_no89.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2187/indicacao_no89.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°89/2024 DE AUTORIA DO VEREADOR LEONARDO LOPES – Solicita o serviço de terraplanagem na comunidade do Castanhal com urgência.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2188/indicacao_no90.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2188/indicacao_no90.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°90/2024 DE AUTORIA DO VEREADOR LEONARDO LOPES – Solicita o serviço de manutenção asfáltica do Ramal da Prainha, Localizado no Distrito de Cacau Pirêra com urgência.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2189/indicacao_no91.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2189/indicacao_no91.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°91/2024 DE AUTORIA DO VEREADOR ANDERSON BELFORT – Solicita que encaminhe a secretaria de infraestrutura e planejamento urbano a reforma da Escola Municipal Procópio Maranhão, com manutenções imediatas urgentes, localizada no Km 02, São José- Alto de Nazaré, Iranduba/Am.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2190/indicacao_no92.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2190/indicacao_no92.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°92/2024 DE AUTORIA DO VEREADOR NEDY SANTANA – Solicita que seja feito o serviço de reforma e ampliação da Unidade Básica de Saúde Joana Miranda.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2191/indicacao_no93.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2191/indicacao_no93.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°93/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita a reforma da quadra Joel Medeiros, situada Bairro Centro.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2192/indicacao_no94.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2192/indicacao_no94.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°94/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita a reforma da quadra Muhammad Aziz, situada na Morada do Sol.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2213/indicacao_no95.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2213/indicacao_no95.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°95/2024 DE AUTORIA DO VEREADOR LEONARDO MEDEIROS LOPES (TATINHA) – Referente a solicitação de terraplanagem na Comunidade do Castanhal.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2214/indicacao_no96.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2214/indicacao_no96.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°96/2024 DE AUTORIA DO VEREADOR LEONARDO MEDEIROS LOPES (TATINHA) – Referente a solicitação de manutenção asfáltica no Ramal da Prainha.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2215/indicacao_no97.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2215/indicacao_no97.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°97/2024 DE AUTORIA DO VEREADOR LEONARDO MEDEIROS LOPES (TATINHA) – Referente a solicitação de manutenção e recuperações do Ramal do km 13 Comunidade São Sebastião do Areal.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2216/indicacao_no98.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2216/indicacao_no98.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°98/2024 DE AUTORIA DO VEREADOR LEONARDO MEDEIROS LOPES (TATINHA) – Referente a solicitação de terraplanagem nas Comunidades: Lago do Cacau, Ramal do Orlando e Iranopólis.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2217/indicacao_no99.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2217/indicacao_no99.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°99/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Referente a solicitação de Reforma na Praça da Comunidade da Serra Baixa.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2218/indicacao_no100.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2218/indicacao_no100.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°100/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Referente a solicitação de Reforma e Ampliação da Unidade Básica Evandro da Costa Progênio, Comunidade Serra Baixa.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2231/indicacao_no101.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2231/indicacao_no101.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°101/2024 DE AUTORIA DO VEREADOR LEONARDO MEDEIROS – Solicita a reforma da Unidade Básica de Saúde Valdenice Trindade.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2232/indicacao_no102.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2232/indicacao_no102.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°102/2024 DE AUTORIA DO VEREADOR LEONARDO MEDEIROS – Reforma da Escola Padre Lourenço Benesperi e juntamente com a quadra da mesma.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2233/indicacao_no103.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2233/indicacao_no103.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°103/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita a reforma da quadra Joel Medeiros.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2234/indicacao_no104.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2234/indicacao_no104.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°104/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita pavimentação asfáltica e iluminação pública para o Ramal Bela Vista.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2235/indicacao_no105.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2235/indicacao_no105.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°105/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita pavimentação asfáltica para o Ramal dos Barões.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2236/indicacao_no106.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2236/indicacao_no106.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°106/2024 DE AUTORIA DO VEREADOR KELISON DIEB – Solicita revitalização da estrada Serra Baixa – Portelinha – Açutuba.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2237/indicacao_no107.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2237/indicacao_no107.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°107/2024 DE AUTORIA DO VEREADOR KELISON DIEB – Solicita a reforma da Escola Maria Auxiliadora Mesquita Simas.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2238/indicacao_no108.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2238/indicacao_no108.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°108/2024 DE AUTORIA DO VEREADOR KELISON DIEB – Solicita a construção de escadaria no Porto e no cemitério da Comunidade do Lago do Limão/Reiterando indicação 025/2022 e 145/2022.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2239/indicacao_no109.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2239/indicacao_no109.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°109/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Solicita que seja feito o serviço de recuperação do Ramal Barroso que dá acesso as Comunidades Sete de Setembro, São João Paraná do Iranduba e adjacentes.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2240/indicacao_no110.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2240/indicacao_no110.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°110/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Solicita que seja feito o serviço de anilhas no trecho do acesso da Comunidade Novo União – Distrito de Paricatuba.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2241/indicacao_no111.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2241/indicacao_no111.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°111/2024 DE AUTORIA DO VEREADOR KELISON DIEB – Solicita que seja realizado em caráter de urgência a Revitalização das Ruas da Comunidade do KM26.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2242/indicacao_no112.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2242/indicacao_no112.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°112/2024 DE AUTORIA DO VEREADOR KELISON DIEB – Solicita que seja realizado em caráter de urgência a Revitalização do Ramal do Valdir.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2243/indicacao_no113.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2243/indicacao_no113.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°113/2024 DE AUTORIA DO VEREADOR KELISON DIEB – Solicita que seja realizado em caráter de urgência a Instalação de Lixeira na entrada da Estrada Amigo Bento do KM26.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2244/indicacao_no114.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2244/indicacao_no114.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°114/2024 DE AUTORIA DO VEREADOR KELISON DIEB – Solicita que seja realizado em caráter de urgência a Instalação de Lixeira na entrada da Comunidade da Serra Baixa.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2245/indicacao_no115.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2245/indicacao_no115.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°115/2024 DE AUTORIA DO VEREADOR KELISON DIEB – Solicita que seja realizado em caráter de urgência a Instalação de Lixeira na entrada do Ramal do Carvalho.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2246/indicacao_no116.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2246/indicacao_no116.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°116/2024 DE AUTORIA DO VEREADOR KELISON DIEB – Solicita que seja realizado em caráter de urgência a Iluminação Pública da Comunidade do KM26.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2264/indicacao_no117.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2264/indicacao_no117.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°117/2024 DE AUTORIA DO VEREADOR LEONARDO DE MEDEIROS LOPES – Pedido de respostas sobre a bomba d’água para o distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2265/indicacao_no118.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2265/indicacao_no118.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°118/2024 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO – Solicita que seja providenciado a manutenção da cadeira odontológica na Unidade Básica de Saúde Joana Miranda – km 06.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/</t>
+    <t>http://sapl.iranduba.am.leg.br/media/</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 119/2024 DE AUTORIA DO VEREADOR LEONARDO DE MEDEIROS LOPES - Solicita que seja providenciado a reforma e ativação da casinha de saúde da Comunidade do Lago do Cacau.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 120/2024 DE AUTORIA DO VEREADOR LEONARDO DE MEDEIROS LOPES - Solicita que seja providenciado os serviços de recapeamento asfáltico das ruas, do Bairro São José, localizada no Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>INDICAÇÃO N°121/2024 DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita um purificador de água  potável para a Comunidade Xiborena.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>INDICAÇÃO N°122/2024 DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita revitalização asfáltica para a Av. Alton Furtado.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2314/indicacao_no123.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2314/indicacao_no123.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº123/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE - Solicita a recuperação e terraplanagem do Ramal do Ipixuna - Janauari.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2315/indicacao_no124.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2315/indicacao_no124.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº124/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE - Solicita a recuperação e terraplanagem na estrada da Várzea, Costa do Iranduba que dá acesso as comunidades São Francisco, Sete de Setembro, Divino Espirito Santo, Santa Luzia, Ilha do Baixio entre outras.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2323/indicacao_no125.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2323/indicacao_no125.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº125/2024  DE AUTORIA DO VEREADOR NEDY SANTANA VALE - Solicita que seja providenciado água potável para Comunidade Lago do Catalão.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2324/indicacao_no126.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2324/indicacao_no126.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº126/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE - Solicitando que seja feito o serviço de perfuração de poço artesiano no Comunidade Bujaru - Rio Negro.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2325/indicacao_no127.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2325/indicacao_no127.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº127/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE - Solicita que seja providenciado água potável para a Comunidade Costa do Xiborena e Paraná do Xiborena.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2333/indicacao_no128.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2333/indicacao_no128.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°128/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Solicita a implantação de um posto policial para o Distrito de Paricatuba.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2334/indicacao_no129.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2334/indicacao_no129.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°129/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Solicita que seja feito a perfuração de um poço artesiano para a Comunidade Lago do Catalão.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2335/indicacao_no130.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2335/indicacao_no130.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°130/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Solicita a implantação de um Polo de Saúde na Comunidade Santa Luzia, Costa do Xiborena.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2336/indicacao_no131.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2336/indicacao_no131.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°131/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Solicita que seja feito o serviço de perfuração de um poço artesiano na Comunidade Costa de Iranduba.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2337/indicacao_no132.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2337/indicacao_no132.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°132/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Solicita a implantação de um polo de Saúde na Comunidade Lago do Catalão.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2338/indicacao_no133.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2338/indicacao_no133.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°133/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Solicita que seja feito o serviço de perfuração de um poço artesiano na Comunidade Paraná do Xiborena e Costa do Xiborena.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2343/indicacao_no134.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2343/indicacao_no134.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°134/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita que seja efetuado piçarragem na Rua da Esperança, ao final do Bairro Graça Lopes.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2344/indicacao_no135.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2344/indicacao_no135.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°135/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Solicita a recuperação e terraplanagem no Ramal do Paulista – Estrada do Janauari KM – 05.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2345/indicacao_no136.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2345/indicacao_no136.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°136/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Solicita a recuperação e terraplanagem do Ramal do Ipixuna – Janauari.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2346/indicacao_no137.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2346/indicacao_no137.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°137/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Solicita a recuperação e terraplanagem no Ramal do Cemitério – Estrada do Janauari KM – 17.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2351/indicacao_no138.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2351/indicacao_no138.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°138/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Solicita a perfuração de um poço artesiano na rua Beira Rio da Comunidade São Pedro – Vila de Janauari.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2352/indicacao_no139.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2352/indicacao_no139.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°139/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Solicita a implantação de um posto policial para Comunidade São Pedro – Janauari.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2353/indicacao_no140.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2353/indicacao_no140.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°140/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Solicita reforma e ampliação da Unidade de Básica de Saúde Joana Miranda</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2354/indicacao_no141.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2354/indicacao_no141.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°141/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Solicita a reforma e ampliação da Unidade Básica de Saúde Ebenezer, localizada na Vila de Janauari.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2362/indicacao_no142.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2362/indicacao_no142.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°142/2024 DE AUTORIA DO VEREADOR LEONARDO DE MEDEIROS LOPES – Solicita reforma da Unidade Básica de Saúde Valdenice Trindade.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2366/indicacao_no143.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2366/indicacao_no143.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº143/2024 DE AUTORIA DO VEREADOR LEONARDO MEDEIROS - Indica a construção de um centro de atendimento especializado as pessoas e crianças, com transtorno do espectro autista e síndrome de down.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2367/indicacao_no144.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2367/indicacao_no144.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº144/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE - Solicita reforma e ampliação do Polo de Saúde Manoel Ferreira da Silva.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2371/indicacao_no146.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2371/indicacao_no146.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°146/2024 DE AUTORIA DO VEREADOR NEDY SANTANA – Solicita a recuperação e terraplanagem do Ramal Boa fé.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2372/indicacao_no147.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2372/indicacao_no147.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°147/2024 DE AUTORIA DO VEREADOR NEDY SANTANA – Solicitando a perfuração de um poço artesiano na comunidade Lago do Catalão.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2373/indicacao_no148.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2373/indicacao_no148.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°148/2024 DE AUTORIA DO VEREADOR NEDY SANTANA – Solicita um poço artesiano do poço artesiano para distribuição de água na Costa do Iranduba.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>Jakson Pinheiro</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2379/indicacao_no149.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2379/indicacao_no149.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°149/2024 DE AUTORIA DO VEREADOR JAKSON PINHEIRO – Solicita profissionais na área de Neuropediatria e Fonoaudiólogo para as UBS do Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2380/indicacao_no150.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2380/indicacao_no150.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°150/2024 DE AUTORIA DO VEREADOR LEONARDO DE MEDEIROS – Solicita que seja providenciado iluminação pública para os moradores da Estrada do Caldeirão.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2384/indicacao_no151.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2384/indicacao_no151.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°151/2024 DE AUTORIA DO VEREADOR LEONARDO DE MEDEIROS – Solicita o serviço de iluminação pública para os moradores da estrada Manoel Urbano do Km 02 ao Km 10 da rotatória do Iranduba.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2396/indicacao_no152.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2396/indicacao_no152.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°152/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Solicita recuperação e terraplanagem do Ramal Nova União – Distrito de Paricatuba.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2397/indicacao_no153.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2397/indicacao_no153.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°153/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Solicita a recuperação e terraplanagem do Ramal Bela Vista – Estrada do Janauari.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2398/indicacao_no154.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2398/indicacao_no154.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°154/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Solicita a reforma e ampliação da Unidade Básica Antônio Alves Lima – Distrito de Paricatuba.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2399/indicacao_no155.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2399/indicacao_no155.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°155/2024 DE AUTORIA DO VEREADOR LEONARDO LOPES – Solicita a reforma da quadra de esporte José Aldo Fonseca e a Construção da cobertura da praça de alimentação que funciona na frente da mesma, localizada no Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1694/pedido_de_providencia_no1.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1694/pedido_de_providencia_no1.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS 01/2024 - DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita ao Chefe do Poder Executivo para que seja realizada Iluminação no Campo do Novo Catalão.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1695/pedido_de_providencia_no2.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1695/pedido_de_providencia_no2.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 02/2024 DE AUTORIA DO VEREADOR KELISON DIEB - Solicita que seja reformado o Ginásio Poliesportivo Itevaldo Lima, localizado no Distrito do Lago do Limão, Reiterando os pedidos de providências 02/2023, 60/23 e indicação20/2022.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1696/pedido_de_providencia_no3.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1696/pedido_de_providencia_no3.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 03/2024 DE AUTORIA DO VEREADOR BRUNO LIMA - Solicitando ao Poder Executivo que encaminhe uma equipe ao Ramal São Sebastião para que realize revitalização e terraplanagem.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1697/pedido_de_providencia_no4.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1697/pedido_de_providencia_no4.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 04/2024 DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita que seja efetuado uma Limpeza ao ramal do Areal, Comunidade São Francisco de Assis.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1698/pedido_de_providencia_no5.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1698/pedido_de_providencia_no5.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 05/2024 DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita que seja providenciado iluminação pública para o Ramal do Areal, Comunidade São Francisco de Assis.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>Eudes Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1699/pedido_de_providencia_no6.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1699/pedido_de_providencia_no6.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 06/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA SILVA GAYO - Solicita que o Poder Executivo determine ao setor competente para que seja providenciado o serviço de terraplanagem do Ramal Santa Helena, Comunidade Bom Jesus.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1700/pedido_de_providencia_no7.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1700/pedido_de_providencia_no7.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº07/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA SILVA GAYO - Solicita que o Poder Executivo determine ao setor competente que seja providenciado a manutenção da ponte do Ramal Santa Helena, Comunidade Bom Jesus.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1706/pedido_de_providencia_no8.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1706/pedido_de_providencia_no8.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 08/2024 DE AUTORIA DO VEREADOR LEONARDO MEDEIROS  - Solicita a realização de serviço de asfaltamento da ladeira da Comunidade do Ramal da Prainha, localizado no Distrito do Cacau Pirêra.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1707/pedido_de_providencia_no9.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1707/pedido_de_providencia_no9.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 09/2024 DE AUTORIA DO VEREADOR LEONARDO MEDEIROS - Solicita a realização de limpeza pública para Distrito de Cacau Pirêra nos bairros, Parque Caboclo, Alto de Nazaré e São José.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1708/pedido_de_providencia_no10.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1708/pedido_de_providencia_no10.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 10/2024  DE AUTORIA DO VEREADOR LEONARDO DE MEDEIROS - Solicita resposta sobre as obras da Unidade Básica de Saúde Vitória Paz, localizada na Rua do Comércio do Bairro do Cacau Pirêra e Unidade Básica de Saúde Samuel Kramer, localizada no Bairro Alto de Nazaré - Mutirão do Cacau Pirêra.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1709/pedido_de_providencia_no11.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1709/pedido_de_providencia_no11.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 11/2024 DE AUTORIA DO VEREADOR LEONARDO MEDEIROS - Solicita a realização de serviços de manutenção da ponte que transitam os moradores do Bairro Alto de Nazaré e Bairro São José.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>Mychell Lopes</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1729/pedido_de_providencia_no12.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1729/pedido_de_providencia_no12.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°12/2024 – DE AUTORIA DO VEREADOR MYCHELL LOPES – para que determine ao setor Competente que seja providenciado o Serviço de Terraplanagem e Asfaltamento da Rua Maddy – no bairro Alto de Nazaré, Mutirão do Cacau.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1730/pedido_de_providencia_no13.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1730/pedido_de_providencia_no13.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°13/2023 – DE AUTORIA DO VEREADOR LEONARDO DE MEDEIROS LOPES – Solicita que o poder executivo determine ao setor competente a realizar o serviço de manutenção da rua Corinthians localizada no bairro Mutirãozinho do distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1731/pedido_de_providencia_no14.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1731/pedido_de_providencia_no14.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°14/2024 – DE AUTORIA DO VEREADOR LEONARDO DE MEDEIROS LOPES – para que seja encaminhado Excelentíssimo Senhor Prefeito Municipal de Iranduba, sobre a rede de ligação de água da rua 05 do bairro Nova Veneza.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1732/pedido_de_providencia_no15.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1732/pedido_de_providencia_no15.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°15/2024 – DE AUTORIA DO VEREADOR ANDERSON KENNETH SANTOS BELFORT – Solicita para a Secretaria Municipal de Saúde, para que seja investigado os seguintes serviços que estão sendo negligenciado na UBS, Celso Clementino, na vila do Ariaú/Iranduba/AM</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1733/pedido_de_providencia_no16.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1733/pedido_de_providencia_no16.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°16/2024 – DE AUTORIA DO VEREADOR ANDERSON KENNETH SANTOS BELFORT – Solicita serviço de terraplanagem com recapeamento asfáltico nos trechos da estrada do km19, que dá acesso a várias comunidades que fica localizada no km 19 da Estrada Manoel Urbano.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1734/pedido_de_providencia_no17.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1734/pedido_de_providencia_no17.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°17/2024 – DE AUTORIA DO VEREADOR ANDERSON KENNETH SANTOS BELFORT – Solicita para o Instituto Municipal de Trânsito e transporte de Iranduba, para que seja instalado redutores de velocidades no km 2,5 da rodovia Manoel Urbano, em frente a comunidade alto Nazaré – Mutirão do Cacau Pirêra.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>Ney Furtado</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1745/pedido_de_providencia_no18.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1745/pedido_de_providencia_no18.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°018/2024 DE AUTORIA DO VEREADOR WALDYNEY FURTADO – Solicita Reforma da Quadra Poliesportiva do Bairro São Francisco.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1746/pedido_de_providencia_no19.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1746/pedido_de_providencia_no19.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°019/2024 DE AUTORIA DO VEREADOR WALDINEY FURTADO – Solicita Terraplanagem e limpeza no Beco Coutinho, Novo Amanhecer.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1747/pedido_de_providencia_no20.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1747/pedido_de_providencia_no20.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°020/2024 DE AUTORIA DO VEREADOR WALDINEY FURTADO – Solicita a Reforma da Quadra Poliesportiva do Bairro Cidade Nova.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1748/pedido_de_providencia_no21.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1748/pedido_de_providencia_no21.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°021/2024 DE AUTORIA DO VEREADOR KELISON DIEB – Solicita iluminação pública na Comunidade da Portelinha.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1749/pedido_de_providencia_no22.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1749/pedido_de_providencia_no22.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°022/2024 DE AUTORIA DO VEREADOR KELISON DIEB – Solicita revitalização da Estrada que dá acesso à Serra Baixa – Portelinha – Açutuba.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1750/pedido_de_providencia_no23.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1750/pedido_de_providencia_no23.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°023/2024 DE AUTORIA DO VEREADOR KELISON DIEB – Solicita reforma do Ginásio Poliesportivo Itevaldo Lima, localizado no Distrito do Lago do Limão, reiterando os Pedidos de Providência 02/2024, 02/2023, 60/2023 e Indicação 20/2022.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1751/pedido_de_providencia_no24.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1751/pedido_de_providencia_no24.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°024/2024 DE AUTORIA DO VEREADOR KELISON DIEB - Solicita que seja pavimentado as ruas da Comunidade da Serra Baixa.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1752/pedido_de_providencia_no25.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1752/pedido_de_providencia_no25.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°025/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita cacimbas de lixo, para a Comunidade do Cacau Pirêra.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1753/pedido_de_providencia_no26.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1753/pedido_de_providencia_no26.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°026/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita com urgência revitalização e asfalto para o Ramal da Prainha, situado no Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1765/pedido_de_providencia_no27.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1765/pedido_de_providencia_no27.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°027/2024 DE AUTORIA DO VEREADOR ANDERSON BELFORT – Solicita serviço de iluminação pública da quadra e do campo de futebol da Vila do Ariaú.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>Disney Cunha</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1766/pedido_de_providencia_no28.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1766/pedido_de_providencia_no28.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°028/2024 DE AUTORIA DO VEREADOR DISNEY CUNHA – Solicita limpeza e capina em toda extensão da Comunidade do Ouro Verde próximo a Igreja Católica.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1767/pedido_de_providencia_no29.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1767/pedido_de_providencia_no29.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°029/2024 DE AUTORIA DO VEREADOR DISNEY CUNHA – Solicita que seja providenciado iluminação pública na área da Comunidade do Ouro Verde.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1781/pedido_de_providencia_no30.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1781/pedido_de_providencia_no30.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°30/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Manutenção dos aparelhos de raio-x, do Hospital Regional Hilda Freire – Iranduba.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1782/pedido_de_providencia_no31.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1782/pedido_de_providencia_no31.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°31/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Manutenção da usina de oxigênio do Hospital Regional Hilda Freire – Iranduba.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1783/pedido_de_providencia_no32.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1783/pedido_de_providencia_no32.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°32/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Manutenção da estação de tratamento de esgoto (ETE) do Hospital Regional Hilda Freire – Iranduba.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1784/pedido_de_providencia_no33.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1784/pedido_de_providencia_no33.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°33/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Reforma da Feira do Produtor Rural João Candido de Medeiros.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1785/pedido_de_providencia_no34.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1785/pedido_de_providencia_no34.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°34/2024 DE AUTORIA DA VEREADORA LARISSA RUFINO GOMES – Solicita que seja realizado Tapa Buraco em frente ao Prato Cheio, na Rua Pedro Castanho.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1786/pedido_de_providencia_no35.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1786/pedido_de_providencia_no35.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°35/2024 DE AUTORIA DA VEREADORA LARISSA RUFINO GOMES – Solicita terraplanagem do ramal que dá acesso as comunidades do Km 19.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1787/pedido_de_providencia_no36.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1787/pedido_de_providencia_no36.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°36/2024 DE AUTORIA DA VEREADORA LARISSA RUFINO GOMES – Solicita reforma da escola do Lago do Catalão.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1788/pedido_de_providencia_no37.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1788/pedido_de_providencia_no37.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°37/2024 DE AUTORIA DA VEREADORA LARISSA RUFINO GOMES – Solicita a contratação de Técnico (a) de Chefe Enfermagem para atendimento de saúde na Comunidade Novo Renascer – Marchantaria.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1789/pedido_de_providencia_no38.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1789/pedido_de_providencia_no38.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°38/2024 DE AUTORIA DO VEREADOR ANDERSON BELFORT – Solicita serviço de capinação e limpeza em toda a extensão da Vila do Ariaú.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1790/pedido_de_providencia_no39.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1790/pedido_de_providencia_no39.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°39/2024 DE AUTORIA DO VEREADOR ANDERSON BELFORT – Solicita iluminação pública e recuperação da Praça em frente ao centro comercial da Vila do Ariaú.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1791/pedido_de_providencia_no40.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1791/pedido_de_providencia_no40.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°40/2024 DE AUTORIA DO VEREADOR DISNEY CUNHA – Solicita redutor de velocidade com facha sinalizadora em frente à Escola da Estrada do Km 26.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1792/pedido_de_providencia_no41.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1792/pedido_de_providencia_no41.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°41/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Referente ao Lixão que fica localizado na Comunidade São Sebastião do Km06.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1793/pedido_de_providencia_no42.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1793/pedido_de_providencia_no42.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°42/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita reforma da Unidade Básica de Saúde MARIA De Fatima Montenegro Nunes – Comunidade Boa Esperança – Km 13 – Manuel Urbano.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1794/pedido_de_providencia_no43.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1794/pedido_de_providencia_no43.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°43/2024 DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita que seja realizado Operação Tapa Buraco nas Rua F. e na Rua Mady, situada no Bairro Alto de Nazaré – Mutirão do Cacau.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1795/pedido_de_providencia_no44.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1795/pedido_de_providencia_no44.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°44/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita terraplanagem no Ramal do Km 26.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1809/pedido_de_providencia_no45.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1809/pedido_de_providencia_no45.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°45/2024 DE AUTORIA DO VEREADOR LUIS CARLOS RODRIGUES DE MOURA – Solicita melhoria da Rede de água da Comunidade Ouro Verde.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1810/pedido_de_providencia_no46.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1810/pedido_de_providencia_no46.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°46/2024 DE AUTORIA DO VEREADOR LUIS CARLOS RODRIGUES DE MOURA – Solicita asfaltamento da Comunidade da Chiza 1 e 2.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1811/pedido_de_providencia_no47.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1811/pedido_de_providencia_no47.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°47/2024 DE AUTORIA DO VEREADOR LUIS CARLOS RODRIGUES DE MOURA – Solicita a convocação de merendeira, vigia, monitor e auxiliar de serviços gerais para desenvolver seus trabalhos na Escola Municipal Professor João Alvez.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1812/pedido_de_providencia_no48.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1812/pedido_de_providencia_no48.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°48/2024 DE AUTORIA DO VEREADOR LUIS CARLOS RODRIGUES DE MOURA – Solicita a construção da Nova Escola na Comunidade Monte Negro.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1813/pedido_de_providencia_no49.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1813/pedido_de_providencia_no49.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°49/2024 DE AUTORIA DO VEREADOR LUIS CARLOS RODRIGUES DE MOURA – Solicita o pagamento do 13° salário para os Profissionais dos Programas Federais do exercício 2023.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1814/pedido_de_providencia_no50.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1814/pedido_de_providencia_no50.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°50/2024 DE AUTORIA DO VEREADOR LUIS CARLOS RODRIGUES DE MOURA – Solicita o pagamento do PEMAQ para os profissionais da Vigilância em Saúde.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1815/pedido_de_providencia_no51.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1815/pedido_de_providencia_no51.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°51/2024 DE AUTORIA DO VEREADOR LUIS CARLOS RODRIGUES DE MOURA – Solicita a convocação de 02 pedagogos para auxiliar a comunidade escolar nas atividades Pedagógicas da Escola Municipal Professor João Alves.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1816/pedido_de_providencia_no52.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1816/pedido_de_providencia_no52.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°52/2024 DE AUTORIA DO VEREADOR LUIS CARLOS RODRIGUES DE MOURA – Solicita a construção do Polo de Saúde da Comunidade Chiza.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1817/pedido_de_providencia_no53.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1817/pedido_de_providencia_no53.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°53/2024 DE AUTORIA DO VEREADOR LUIS CARLOS RODRIGUES DE MOURA – Solicita a Construção do Polo de Saúde da Comunidade Ouro Verde.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1818/pedido_de_providencia_no54.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1818/pedido_de_providencia_no54.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°54/2024 DE AUTORIA DO VEREADOR LUIS CARLOS RODRIGUES DE MOURA – Solicita a Construção de uma Quadra Esportiva na Escola Municipal Professor João Alves.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1819/pedido_de_providencia_no55.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1819/pedido_de_providencia_no55.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°55/2024 DE AUTORIA DO VEREADOR LUIS CARLOS RODRIGUES DE MOURA – Solicita a reforma e ampliação da Escola Municipal Professor João Alves.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1820/pedido_de_providencia_no56.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1820/pedido_de_providencia_no56.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°56/2024 DE AUTORIA DO VEREADOR LUIS CARLOS RODRIGUES DE MOURA – Solicita pagamento de gratificação para os vacinadores da zoonose.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1821/pedido_de_providencia_no57.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1821/pedido_de_providencia_no57.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°57/2024 DE AUTORIA DO VEREADOR LUIS CARLOS RODRIGUES DE MOURA – Solicita asfaltamento da Comunidade Ouro Verde.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1822/pedido_de_providencia_no58.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1822/pedido_de_providencia_no58.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°58/2024 DE AUTORIA DO VEREADOR LUIS CARLOS RODRIGUES DE MOURA – Solicita a realização de terraplanagem do Ramal do Laguinho, até o final da Comunidade Montenegro.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1823/pedido_de_providencia_no59.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1823/pedido_de_providencia_no59.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°59/2024 DE AUTORIA DA VEREADORA LARISSA GOMES – Solicita terraplanagem da Travessa 01 da Invasão da Rio Negro.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1824/pedido_de_providencia_no60.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1824/pedido_de_providencia_no60.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°60/2024 DE AUTORIA DA VEREADORA LARISSA GOMES – Solicita a realização de terraplanagem do Ramal do Ariauzinho e do Zé Ricardo, na Comunidade Caldeirão.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1825/pedido_de_providencia_no61.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1825/pedido_de_providencia_no61.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°61/2024 DE AUTORIA DA VEREADORA LARISSA GOMES – Solicita a realização de terraplanagem da Travessa 01, Invasão do Bairro Alto.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1826/pedido_de_providencia_no62.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1826/pedido_de_providencia_no62.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°62/2024 DE AUTORIA DA VEREADORA LARISSA GOMES – Solicita a realização de implantação da ronda Maria da Penha no Município de Iranduba.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1827/pedido_de_providencia_no63.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1827/pedido_de_providencia_no63.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°63/2024 DE AUTORIA DO VEREADOR DISNEY CUNHA – Solicita limpeza e capina na área do poço de água e dá Pracinha do Graça Lopes.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1828/pedido_de_providencia_no64.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1828/pedido_de_providencia_no64.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°64/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA SILVA GAYO – Solicita saneamento básico da Rua Valpes – Bairro Alto – Iranduba.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1829/pedido_de_providencia_no65.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1829/pedido_de_providencia_no65.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°65/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA SILVA GAYO – Solicita terraplanagem e pavimentação asfáltica do Ramal do Ariauzinho – Estrada do Caldeirão Iranduba.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1830/pedido_de_providencia_no66.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1830/pedido_de_providencia_no66.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°66/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA SILVA GAYO – Solicita terraplanagem e pavimentação asfáltica do Ramal do Laguinho – Rodovia Carlos Braga – Iranduba.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1831/pedido_de_providencia_no67.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1831/pedido_de_providencia_no67.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°67/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA SILVA GAYO – Reforma na quadra poliesportiva da Vila do Ariaú – Iranduba.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1832/pedido_de_providencia_no68.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1832/pedido_de_providencia_no68.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°68/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA SILVA GAYO – Solicita manutenção na bomba d’agua comunitário da Vila do Ariaú – Iranduba.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1833/pedido_de_providencia_no69.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1833/pedido_de_providencia_no69.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°69/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA SILVA GAYO – Solicita a manutenção na caixa d’agua comunitária da Vila do Ariaú – Iranduba.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1834/pedido_de_providencia_no70.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1834/pedido_de_providencia_no70.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°70/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Referente a pavimentação do Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1835/pedido_de_providencia_no71.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1835/pedido_de_providencia_no71.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°71/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Referente a asfaltamento da Comunidade São Pedro – Distrito de Janauari.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1836/pedido_de_providencia_no72.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1836/pedido_de_providencia_no72.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°72/2024 DE AUTORIA DO VEREADOR ANDERSON BELFORT – Solicita serviço da extensão do transporte escolar dentro do Bairro Graça Lopes.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1837/pedido_de_providencia_no73.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1837/pedido_de_providencia_no73.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°73/2024 DE AUTORIA DO VEREADOR ANDERSON BELFORT – Solicita serviço de iluminação pública na Comunidade Verdural, localizada na margem do Paraná do Ariaú.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1838/pedido_de_providencia_no74.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1838/pedido_de_providencia_no74.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°74/2024 DE AUTORIA DO VEREADOR ANDERSON BELFORT – Solicita terraplanagem com recapeamento asfáltico na estrada que dá acesso a comunidade do Laguinho, bem como nas ruas da referida Comunidade que está localizada no Km 35 da Rodovia Manoel Urbano.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1839/pedido_de_providencia_no75.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1839/pedido_de_providencia_no75.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°75/2024 DE AUTORIA DO VEREADOR ANDERSON BELFORT – Solicita terraplanagem com recapeamento asfáltico na estrada que dá acesso a comunidade Santa Maria, bem como nas ruas da referida comunidade que está localizada no Km 31 da AM 070.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1840/pedido_de_providencia_no76.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1840/pedido_de_providencia_no76.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°76/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita operação Tapa Buraco no Centro da Comunidade do Paricatuba.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1841/pedido_de_providencia_no77.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1841/pedido_de_providencia_no77.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°77/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita manutenção na estrada do Jandira.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1842/pedido_de_providencia_no78.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1842/pedido_de_providencia_no78.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°78/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita terraplanagem para o Ramal Chisa I.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1858/pedido_de_providencia_no79.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1858/pedido_de_providencia_no79.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°79/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita que seja providenciado terraplanagem e colocação de piçarra na ladeira da Comunidade Grande Família, com urgência.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1859/pedido_de_providencia_no80.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1859/pedido_de_providencia_no80.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°80/2024 DE AUTORIA DO VEREADOR KELISON DIEB – Solicita que seja realizado o trabalho de Iluminação na praça da comunidade da serra baixa, tendo em vista que as lâmpadas estão queimadas.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1860/pedido_de_providencia_no81.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1860/pedido_de_providencia_no81.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°81/2024 DE AUTORIA DO VEREADOR LUIS CARLOS RODRIGUES DE MOURA - Solicita Para que seja providenciado transporte escolar de 36 lugares para a Escola Municipal Delphina Aziz.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1861/pedido_de_providencia_no82.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1861/pedido_de_providencia_no82.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°82/2024 DE AUTORIA DO VEREADOR LUIZ CARLOS RODRIGUES DE MOURA – Solicita para que seja providenciado a construção de uma quadra poliesportiva na comunidade Unidos do 26.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1862/pedido_de_providencia_no83.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1862/pedido_de_providencia_no83.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°83/2024 DE AUTORIA DO VEREADOR LUIS CARLOS RODRIGUES DE MOURA – Solicita que seja providenciado a construção de uma quadra poliesportiva da Escola Municipal Delphina Aziz.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1863/pedido_de_providencia_no84.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1863/pedido_de_providencia_no84.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°84/2024 DE AUTORIA DO VEREADOR LUIS CARLOS RODRIGUES MOURA – Solicita que seja providenciado asfaltamento da Comunidade Morada do sol/km 26.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1864/pedido_de_providencia_no85.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1864/pedido_de_providencia_no85.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°85/2024 DE AUTORIA DO VEREADOR LUIS CARLOS RODRIGUES DE MOURA – Solicita que seja providenciado a convocação de 02 merendeiras e 02 ASG, para desenvolver seus trabalhos na Escola Municipal Delphina Aziz.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1865/pedido_de_providencia_no86.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1865/pedido_de_providencia_no86.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°86/2024 DE AUTORIA DO VEREADOR LUIS CARLOS RODRIGUES DE MOURA - Solicita que seja providenciado a melhoria da rede de Água da comunidade serra baixa.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1866/pedido_de_providencia_no87.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1866/pedido_de_providencia_no87.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°87/2024 DE AUTORIA DO VERADOOR LUIS CARLOS RODRIGUES DE MOURA – Solicita que seja providenciado a manutenção da Avenida Veneza no bairro Veneza.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1867/pedido_de_providencia_no88.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1867/pedido_de_providencia_no88.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°88/2024 DE AUTORIA DO VEREADOR LUIS CARLOS RODRIGUES DE MOURA – Solicita que sela providenciado junto Secretaria de Educação a locação de imóvel para funcionamento de um Anexo Escola Municipal Marcos Benicios Rios.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1868/pedido_de_providencia_no89.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1868/pedido_de_providencia_no89.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°89/2024 DE AUTORIA DO VEREADOR LUIS CARLOS RODRIGUES DE MOURA – Solicita que seja providenciado limpeza das ruas da Comunidade Serra Baixa.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1869/pedido_de_providencia_no90.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1869/pedido_de_providencia_no90.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°90/2024 DE AUTORIA DO VEREADOR LUIS CARLOS RODRIGUES DE MOURA – Solicita que seja realizado o término da reforma da Escola Municipal Érvila Souza de Assis no bairro cidade nova.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1870/pedido_de_providencia_no91.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1870/pedido_de_providencia_no91.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°91/2024 DE AUTORIA DO VEREADOR LUIS CARLOS RODRIGUES DE MOURA – Solicita que seja realizada a construção do nova Escola Dona Maria Silva da Costa na Comunidade Unidos do 26.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1871/pedido_de_providencia_no92.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1871/pedido_de_providencia_no92.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIÊNCIA N°92/2024 DE AUTORIA DO VEREADOR LUIS CARLOS RODRIGUES DE MOURA – Solicita que seja providenciado limpeza das ruas na Comunidade Portelinha.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1872/pedido_de_providencia_no93.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1872/pedido_de_providencia_no93.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°93/2024 DE AUTORIA DO VEREADOR LUIS CARLOS RODRIGUES DE MOURA – Solicita que seja providenciado asfaltamento do Ramal do vovô/ km 26.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1873/pedido_de_providencia_no94.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1873/pedido_de_providencia_no94.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA 94/2024 DE AUTORIA DO VEREADOR LUIS CARLOS RODRIGUES DE MOURA – Solicita que seja providenciado asfaltamento do Ramal do Mastruz/km 26.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1874/pedido_de_providencia_no95.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1874/pedido_de_providencia_no95.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°95/2024 DE AUTORIA DO VEREADOR LUIS CARLOS RODRIGUES DE MOURA – Solicita que seja providenciado asfaltamento no Ramal de Irene/km 26.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1875/pedido_de_providencia_no96.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1875/pedido_de_providencia_no96.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°96 DE AUTORIA DO VEREADOR LUIS CARLOS RODRIGUES E MOURA – Solicita que seja providenciado asfaltamento na Comunidade Serra Baixa.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1876/pedido_de_providencia_no97.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1876/pedido_de_providencia_no97.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°97 DE AUTORIA DO VEREADOR LUIS CARLOS RODRIGUES DE MOURA – Solicita que seja providenciado asfaltamento na Comunidade Portelinha.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1877/pedido_de_providencia_no98.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1877/pedido_de_providencia_no98.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°98/2024 DE AUTORIA DA VEREADORA LARISSA GOMES– Solicita que seja realizada iluminação na Estrada da Cidade Universitária, que dá acesso ao Maria Zeneide.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1878/pedido_de_providencia_no99.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1878/pedido_de_providencia_no99.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°99/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA S. GAYO-– Solicita que seja providenciado placas de sinalização de limite de velocidade e placas de Área Escolar na rodovia Carlos Braga – em frente à Escola CETI Maria Izabel Desterro e silva.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1879/pedido_de_providencia_no100.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1879/pedido_de_providencia_no100.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°100/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA S. GAYO – Solicita a construção de uma escada na Rua Francisco Rildo – Bairro Morada do Sol.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1880/pedido_de_providencia_no101.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1880/pedido_de_providencia_no101.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°101/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA S. GAYO – Solicita a construção de uma escada na Rua Professor Francisco Nonato da Silva – Conjunto Dom Lopes.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1892/pedido_de_providencia_no102.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1892/pedido_de_providencia_no102.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°102/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES ¬¬– Solicita terraplanagem e pavimentação asfáltica do Ramal do Zeca Gago – Lago do Limão – Iranduba.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1893/pedido_de_providencia_no103.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1893/pedido_de_providencia_no103.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°103/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Perfuração de um Poço Artesiano no Ramal do Zeca Gago – Lago do Limão – Iranduba.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1894/pedido_de_providencia_no104.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1894/pedido_de_providencia_no104.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°104/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Serviço de recapeamento asfáltico da Rua Açutuba – Centro – Iranduba.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1895/pedido_de_providencia_no105.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1895/pedido_de_providencia_no105.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°105/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Serviço de recapeamento asfáltico da Rua Jupura – Centro – Iranduba.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1896/pedido_de_providencia_no106.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1896/pedido_de_providencia_no106.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°106/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita recapeamento asfáltico da Avenida Amazonas – Centro – Iranduba.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1897/pedido_de_providencia_no107.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1897/pedido_de_providencia_no107.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°107/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita o recapeamento asfáltico da Avenida Solimões – Centro – Iranduba.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1898/pedido_de_providencia_no108.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1898/pedido_de_providencia_no108.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°108/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita o recapeamento asfáltico da Rua Travessa Murici – Bairro Alto – Iranduba.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1899/pedido_de_providencia_no109.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1899/pedido_de_providencia_no109.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°109/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita recapeamento asfáltico da Rua Rio Trombeta – Bairro Alto – Iranduba.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1900/pedido_de_providencia_no110.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1900/pedido_de_providencia_no110.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°110/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Recapeamento asfáltico do Beco São Geraldo – Bairro Alto – Iranduba.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1901/pedido_de_providencia_no111.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1901/pedido_de_providencia_no111.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°111/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Recapeamento asfáltico da Rua Canumã – Bairro Alto – Iranduba.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1902/pedido_de_providencia_no112.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1902/pedido_de_providencia_no112.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°112/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Recapeamento asfáltico da Rua Tapauá – Bairro Alto – Iranduba.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1903/pedido_de_providencia_no113.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1903/pedido_de_providencia_no113.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°113/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Recapeamento asfáltico da Rua Ituí – Bairro Morada do Sol – Iranduba.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1904/pedido_de_providencia_no114.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1904/pedido_de_providencia_no114.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°114/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Recapeamento asfáltico da Estrada da Comunidade do Lago do Limão – Iranduba.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1905/pedido_de_providencia_no115.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1905/pedido_de_providencia_no115.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°115/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Reforma do Ginásio Poliesportivo Itevaldo Lima – Comunidade Lago do Limão – Iranduba.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1906/pedido_de_providencia_no116.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1906/pedido_de_providencia_no116.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°116/2024 DE AUTORIA DA VEREADORA LARISSA GOMES – Solicita Iluminação do Ramal de acesso à Comunidade Bela Vista Km06 da Rodovia Carlos Braga.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1907/pedido_de_providencia_no117.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1907/pedido_de_providencia_no117.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°117/2024 DE AUTORIA DA VEREADORA LARISSA GOMES – Solicita Convênio de Plano de Saúde para os professores da rede de ensino Municipal.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1908/pedido_de_providencia_no118.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1908/pedido_de_providencia_no118.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°118/2024 DE AUTORIA DO VEREADOR ANDERSON BELFORT – Solicita capinação e limpeza em toda a extensão do distrito do Limão.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1909/pedido_de_providencia_no119.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1909/pedido_de_providencia_no119.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°119/2024 DE AUTORIA DO VEREADOR ANDERSON BELFORT – Solicita serviços de iluminação pública e recuperação da Praça em frente ao Centro Comercial da Vila do Ariaú.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1910/pedido_de_providencia_no120.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1910/pedido_de_providencia_no120.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°120/2024 DE AUTORIA DO VEREADOR ANDERSON BELFORT – Solicita o serviço de terraplanagem para toda as ruas dos distritos do Limão.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1911/pedido_de_providencia_no121.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1911/pedido_de_providencia_no121.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°121/2024 DE AUTORIA DO VEREADOR ANDERSON BELFORT – Solicita serviço de capinação e limpeza em toda a extensão da Vila do Ariaú.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1923/pedido_de_providencia_no122.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1923/pedido_de_providencia_no122.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°122/2024 DE AUTORIA DO VEREADOR EUDES DA SILVA GAYO – Solicita limpeza nas paradas de ônibus da Rodovia Manoel Urbano – AM 070 – Iranduba.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1924/pedido_de_providencia_no123.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1924/pedido_de_providencia_no123.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°123/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA SILVA GAYO – Recapeamento Asfáltico da Estrada da 	Comunidade Serra Baixa – Iranduba.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1925/pedido_de_providencia_no124.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1925/pedido_de_providencia_no124.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°124/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA SILVA GAYO – Manutenção do Bueiro da Rua Rio Negro – Bairro Alto – Iranduba.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1926/pedido_de_providencia_no125.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1926/pedido_de_providencia_no125.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°125/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA SILVA GAYO – Recapeamento Asfáltico de todas as ruas da Vila de Paricatuba – Iranduba.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1927/pedido_de_providencia_no126.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1927/pedido_de_providencia_no126.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°126/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA SILVA GAYO – Placa informativa de reforma da Escola Municipal Cicero Monteiro – Vila de Paricatuba – Iranduba.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1928/pedido_de_providencia_no127.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1928/pedido_de_providencia_no127.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°127/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA SILVA GAYO – Recapeamento Asfáltico da Avenida Afonso Bezerra – Bairro Morada do Sol – Iranduba.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1929/pedido_de_providencia_no128.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1929/pedido_de_providencia_no128.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°128/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA SILVA GAYO – Manutenção do Bueiro do Conjunto Dom Lopes – Bairro Alto – Iranduba.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1930/pedido_de_providencia_no129.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1930/pedido_de_providencia_no129.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°129/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA SILVA GAYO – Terraplanagem e pavimentação Asfáltica do Ramal Monte Castelo – Estrada do Caldeirão – Iranduba.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1931/pedido_de_providencia_no130.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1931/pedido_de_providencia_no130.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°130/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA SILVA GAYO – Terraplanagem e pavimentação asfáltica do Ramal Parque Minas Gerais Estrada do Caldeirão.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1932/pedido_de_providencia_no131.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1932/pedido_de_providencia_no131.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°131/2024 DE AUTORIA DO VEREADOR LEONARDO DE MEDEIROS – Solicita serviço de pavimentação de Cacau Pirêra.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1933/pedido_de_providencia_no132.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1933/pedido_de_providencia_no132.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°132/2024 DE AUTORIA DO VEREADOR ANDERSON BELFORT – Solicita o setor responsável pela limpeza pública, para que possam estabelecer um dia para o carro recolher o lixo com frequência e regularidade no Ramal Santa Maria que está localizada no Km 31 da AM 070.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1934/pedido_de_providencia_no133.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1934/pedido_de_providencia_no133.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°133/2024 DE AUTORIA DO VEREADOR ANDERSON BELFORT – Solicita que autorize a secretaria de infraestrutura e planejamento urbano para a realização da terraplanagem com pavimentação asfáltica na Comunidade do Laguinho, localizada na estrada Manoel Urbano Km 35.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1935/pedido_de_providencia_no134.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1935/pedido_de_providencia_no134.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°134/2024 DE AUTORIA DO VEREADOR ANDERSON BELFORT – Solicita serviço de capinação e limpeza em toda a extensão do bairro Morada do Sol na Sede do Iranduba.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1936/pedido_de_providencia_no135.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1936/pedido_de_providencia_no135.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°135/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita terraplanagem para o Ramal da Irene – Km 26 – Estrada Manoel Urbano.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1937/pedido_de_providencia_no136.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1937/pedido_de_providencia_no136.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°136/2024 DE AUTORIA DO VEREADOR ANDERSON BELFORT – Solicita iluminação pública na comunidade do Verdural, no Paraná do Rio Ariaú.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1938/pedido_de_providencia_no137.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1938/pedido_de_providencia_no137.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°137/2024 DE AUTORIA DO VEREADOR LUIS CARLOS RODRIGUES DE MOURA – Solicita a aquisição de viaturas para Guardas Municipais.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1939/pedido_de_providencia_no138.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1939/pedido_de_providencia_no138.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°138/2024 DE AUTORIA DO VEREADOR LUIS CARLOS RODRIGUES DE MOURA – Solicita que seja providenciado a Manutenção da escavadeira.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1940/pedido_de_providencia_no139.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1940/pedido_de_providencia_no139.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°139/2024 DE AUTORIA DO VEREADOR LUIS CARLOS RODRIGUES DE MOURA – Solicita que seja providenciado a construção do novo Aterro Sanitário.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1941/pedido_de_providencia_no140.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1941/pedido_de_providencia_no140.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°140/2024 DE AUTORIA DO VEREADOR LUIS CARLOS RODRIGUES DE MOURA – Solicita que seja providenciado o encerramento das atividades do lixão do Município de Iranduba.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1942/pedido_de_providencia_no141.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1942/pedido_de_providencia_no141.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°141/2024 DE AUTORIA DO VEREADOR LUIS CARLOS RODRIGUES DE MOURA – Solicita computadores e impressoras para uso administrativo dos Guardas Municipais.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1943/pedido_de_providencia_no142.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1943/pedido_de_providencia_no142.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°142/2024 DE AUTORIA DO VEREADOR LUIS CARLOS RODRIGUES DE MOURA – Solicita o pagamento de periculosidade e adicional noturno para os Guardas Municipais.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1944/pedido_de_providencia_no143.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1944/pedido_de_providencia_no143.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°143 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita a manutenção dos banheiros da Quadra Poliesportiva da Morada do Sol.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1945/pedido_de_providencia_no144.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1945/pedido_de_providencia_no144.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°144 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita limpeza pública ao redor do Campo e da Quadra Poliesportiva da Morada do Sol.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1976/pedido_de_providencia_no145.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1976/pedido_de_providencia_no145.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N° 145/2024 DE AUTORIA DO VEREADOR LEONARDO DE MEDEIROS – Solicita a manutenção das pontes que transitam os moradores do Bairro Alto de Nazaré a Comunidade Castanhal e o Bairro Alto de Nazaré ao Bairro São José do Mutirãozinho.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1974/pedido_de_providencia_no146.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1974/pedido_de_providencia_no146.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N° 146/2024 DE AUTORIA DO VEREADOR LEONARDO DE MEDEIROS – Solicita a reforma da feira Jorge Luiz Ratv, localizada no Distrito de Cacau Pirêra no antigo Porto da Balsa.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1975/pedido_de_providencia_no147.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1975/pedido_de_providencia_no147.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°147/2024 DE AUTORIA DO VEREADOR LEONARDO DE MEDEIROS – Solicita a entrega das Unidades Básicas de Saúde Vitória Paz e Samuel Kramer.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1956/pedido_de_providencia_no148.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1956/pedido_de_providencia_no148.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°148/2024 DO VEREADOR ANDERSON BELFORT - Solicita serviço de iluminação pública para a comunidade, bem como, para o campo de futebol na comunidade Cachoeira do Castanho.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1957/pedido_de_providencia_no149.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1957/pedido_de_providencia_no149.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°149/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA S. GAYO - Recapeamento asfáltico da Rua Andiroba - Bairro Alto - Iranduba.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1958/pedido_de_providencia_no150.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1958/pedido_de_providencia_no150.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°150/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA S. GAYO - Recapeamento asfáltico da Avenida Castelo Branco - Bairro Cidade Nova - Iranduba.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1959/pedido_de_providencia_no151.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1959/pedido_de_providencia_no151.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°151/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA S. GAYO - Recapeamento asfáltico na Rua Deputado Pereira da Silva - Bairro Cidade Nova - Iranduba.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1960/pedido_de_providencia_no152.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1960/pedido_de_providencia_no152.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°152/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA S. GAYO - Recapeamento asfáltico na Avenida Auton Furtado - Bairro Cidade Nova - Iranduba.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1961/pedido_de_providencia_no153.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1961/pedido_de_providencia_no153.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°153/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA S. GAYO - Terraplanagem e pavimentação asfáltica do Ramal Pedro Teixeira - São Sebastião - Km6 - Iranduba.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1962/pedido_de_providencia_no154.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1962/pedido_de_providencia_no154.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°154/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA S. GAYO - Terraplanagem e pavimentação asfáltica do Ramal do Creuza - São Sebastião - Km6 - Iranduba</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1963/pedido_de_providencia_no155.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1963/pedido_de_providencia_no155.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°155/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA S. GAYO - Terraplanagem e pavimentação asfáltica do Ramal do Peixe Boi I e II - Comunidade São Sebastião - Km6 - Iranduba.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1964/pedido_de_providencia_no156.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1964/pedido_de_providencia_no156.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°156/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA S. GAYO - Terraplanagem e pavimentação asfáltica do Ramal Areal - Rodovia Carlos Braga - Iranduba.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1965/pedido_de_providencia_no157.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1965/pedido_de_providencia_no157.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°157/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA S. GAYO - Terraplanagem e pavimentação asfáltica do Ramal Santo Antônio - Rodovia Carlos Braga - Iranduba.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1966/pedido_de_providencia_no158.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1966/pedido_de_providencia_no158.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°158/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA S. GAYO - Terraplanagem e pavimentação asfáltica do Ramal do Laguinho - Rodovia Carlos Braga - Iranduba.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1967/pedido_de_providencia_no159.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1967/pedido_de_providencia_no159.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°159/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA S. GAYO - Terraplanagem e pavimentação asfáltica do Ramal Pic Bela Vista - Rodovia Carlos Braga - Iranduba.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1968/pedido_de_providencia_no160.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1968/pedido_de_providencia_no160.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°160/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA S. GAYO - Terraplanagem e pavimentação asfáltica do Ramal Chisa - Rodovia Carlos Braga - Iranduba.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1969/pedido_de_providencia_no161.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1969/pedido_de_providencia_no161.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°161/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA S. GAYO - Terraplanagem e pavimentação asfáltica do Ramal Cabeça de Bode Rodovia Carlos Braga.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1970/pedido_de_providencia_no162.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1970/pedido_de_providencia_no162.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°162/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA S. GAYO - Instalações de abrigo (paradas de ônibus) para embarque e desembarque destinados a passageiros e alunos do transporte público e escolar do município de Iranduba na rodovia Manoel Urbano na Entrada do Residencial Maria Zeneide.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1971/pedido_de_providencia_no163.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1971/pedido_de_providencia_no163.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°163/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA S. GAYO - Terraplanagem e pavimentação asfáltica do Ramal Santa Helena Comunidade Fé em Deus - Iranduba.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1972/pedido_de_providencia_no164.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1972/pedido_de_providencia_no164.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°164/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA S. GAYO - Solicita recapeamento asfáltico da Estrada da Vila de Paricatuba - Iranduba.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1990/pedido_de_providencia_no165.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1990/pedido_de_providencia_no165.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°165/2024 DE AUTORIA DO VEREADOR NEDY SANATANA VALE – Referente a solicitação de computadores e impressoras para o uso administrativos na Unidade Básica de Saúde EBENEZER – Janauari.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1991/pedido_de_providencia_no166.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1991/pedido_de_providencia_no166.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°166/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Referente a troca do telhado da Escola Municipal Cícero Monteiro – Distrito do Paricatuba.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1992/pedido_de_providencia_no167.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1992/pedido_de_providencia_no167.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°167/2024 DE AUTORIA DA VEREADORA LARISSA GOMES – Solicita que seja realizada Iluminação da Rua Mário Alberto de Queiroz, no Bairro Morada do Sol.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1993/pedido_de_providencia_no168.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1993/pedido_de_providencia_no168.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°168/2024 DE AUTORIA DA VEREADORA LARISSA GOMES – Solicita que seja realizada melhorias do Ramal de acesso ao Janauari.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1994/pedido_de_providencia_no169.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1994/pedido_de_providencia_no169.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°169/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado a Manutenção e capinação das paradas de ônibus da Rodovia Manoel Urbano – AM 070 – Iranduba.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1995/pedido_de_providencia_no170.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1995/pedido_de_providencia_no170.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°170/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado a reforma do Ginásio Poliesportivo do Ariaú.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1996/pedido_de_providencia_no171.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1996/pedido_de_providencia_no171.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°171/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado a Limpeza da Caixa D’ Água e capinação ao redor da Caixa D’agua do Ariaú – Iranduba.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1997/pedido_de_providencia_no172.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1997/pedido_de_providencia_no172.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°172/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES GAYO – Solicita que seja providenciado a Reforma do Centro Comercial Ver. José Monteiro Campelo – Ariaú– Iranduba.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1998/pedido_de_providencia_no173.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1998/pedido_de_providencia_no173.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°173/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado a Terraplanagem e Pavimentação Asfáltica da Rua Suely Dias – Comunidade São Sebastião – KM 06 – Iranduba.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1999/pedido_de_providencia_no174.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1999/pedido_de_providencia_no174.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°174/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado a Terraplanagem e Pavimentação Asfáltica da Rua Dom Jackson –Comunidade São Sebastião – KM 06 – Iranduba.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2000/pedido_de_providencia_no175.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2000/pedido_de_providencia_no175.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°175/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado a Terraplanagem e Pavimentação Asfáltica da Rua Camilo Sales – Comunidade São Sebastião – KM 06 – Iranduba.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2001/pedido_de_providencia_no176.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2001/pedido_de_providencia_no176.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°176/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado a Terraplanagem e Pavimentação Asfáltica da Rua Raimunda Pantoja – Comunidade São Sebastião – KM 06 – Iranduba.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2002/pedido_de_providencia_no177.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2002/pedido_de_providencia_no177.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°177/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado a Terraplanagem e Pavimentação Asfáltica da Rua Paulo Bandeira – Comunidade São Sebastião – KM 06 – Iranduba.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2003/pedido_de_providencia_no178.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2003/pedido_de_providencia_no178.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°178/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado a Terraplanagem e Pavimentação asfáltica da Rua Nonato Lopes – Comunidade São Sebastião – KM 06 – Iranduba.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2004/pedido_de_providencia_no179.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2004/pedido_de_providencia_no179.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°179/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado a Terraplanagem e Pavimentação Asfáltica da Rua Elias Brasil – Comunidade São Sebastião – KM 06 – Iranduba.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2005/pedido_de_providencia_no180.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2005/pedido_de_providencia_no180.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°180/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado o Recapeamento Asfáltico da Rua Iporá – Bairro Centro – Iranduba.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2006/pedido_de_providencia_no181.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2006/pedido_de_providencia_no181.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°181/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita que seja providenciado lixeiras seletivas e placas informativas ao redor do Campo e da Quadra Poliesportiva da Morada do Sol.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2007/pedido_de_providencia_no182.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2007/pedido_de_providencia_no182.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°182/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita que seja providenciado funcionários e manutenção nas janelas da Escola Municipal Procópio Maranhão.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2015/pedido_de_providencia_no183.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2015/pedido_de_providencia_no183.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°183/2024 DE AUTORIA DO VEREADOR WALDINEY FURTADO – Solicita Revitalização do ramal do Labamba. Localizado no Caldeirão.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2016/pedido_de_providencia_no184.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2016/pedido_de_providencia_no184.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°184/2024 DE AUTORIA DO VEREADOR WALDINEY FURTADO – Solicita recapeamento da rua Iporá, Centro de Iranduba.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2017/pedido_de_providencia_no185.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2017/pedido_de_providencia_no185.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°185/2024 DE AUTORIA DO VEREADOR WALDINEY FURTADO – Solicita revitalização do Ramal do Incra, localizado no caldeirão.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2018/pedido_de_providencia_no186.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2018/pedido_de_providencia_no186.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIÊNCIA N°186/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Recapeamento asfáltico da rua Um – Cacau Pirêra – Iranduba.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2019/pedido_de_providencia_no187.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2019/pedido_de_providencia_no187.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°187/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado o Recapeamento asfáltico da rua Dois – Cacau Pirêra – Iranduba.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2020/pedido_de_providencia_no188.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2020/pedido_de_providencia_no188.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°188/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado Recapeamento asfáltico da rua Três – Cacau Pirêra – Iranduba.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2021/pedido_de_providencia_no189.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2021/pedido_de_providencia_no189.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°189/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja Recapeamento asfáltico da rua Quatro– Cacau Pirêra – Iranduba.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2022/pedido_de_providencia_no190.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2022/pedido_de_providencia_no190.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°190/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado o Recapeamento asfáltico da rua Cinco – Cacau Pirêra – Iranduba.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2023/pedido_de_providencia_no191.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2023/pedido_de_providencia_no191.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°191/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado o Recapeamento asfáltico da rua Seis – Cacau Pirêra – Iranduba.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2024/pedido_de_providencia_no192.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2024/pedido_de_providencia_no192.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°192/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado o Recapeamento asfáltico da rua Sete – Cacau Pirêra – Iranduba.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2025/pedido_de_providencia_no193.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2025/pedido_de_providencia_no193.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°193/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado o Recapeamento asfáltico da rua Oito – Cacau Pirêra – Iranduba.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2026/pedido_de_providencia_no194.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2026/pedido_de_providencia_no194.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°194/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado o Recapeamento asfáltico da rua Nove – Cacau Pirêra – Iranduba.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2027/pedido_de_providencia_no195.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2027/pedido_de_providencia_no195.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°195/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado o Recapeamento asfáltico da rua Dez – Cacau Pirêra – Iranduba.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2028/pedido_de_providencia_no196.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2028/pedido_de_providencia_no196.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°196/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado o Recapeamento asfáltico rua Onze – Cacau Pirêra – Iranduba.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2029/pedido_de_providencia_no197.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2029/pedido_de_providencia_no197.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°197/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado o Recapeamento asfáltico da rua Doze – Cacau Pirêra – Iranduba.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2030/pedido_de_providencia_no198.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2030/pedido_de_providencia_no198.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°198/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado o Recapeamento asfáltico da rua Treze – Cacau Pirêra – Iranduba.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2031/pedido_de_providencia_no199.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2031/pedido_de_providencia_no199.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°199/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado o Recapeamento asfáltico da Avenida Nova Veneza – Cacau Pirêra – Iranduba.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2032/pedido_de_providencia_no200.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2032/pedido_de_providencia_no200.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°200/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado o Recapeamento asfáltico Rua Beira Rio – Cacau Pirêra – Iranduba.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2033/pedido_de_providencia_no201.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2033/pedido_de_providencia_no201.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°201/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado o Recapeamento asfáltico da rua Cascavel – Cacau Pirêra – Iranduba.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2034/pedido_de_providencia_no202.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2034/pedido_de_providencia_no202.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°202/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado o Recapeamento asfáltico do beco cristal – Cacau Pirêra – Iranduba.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2035/pedido_de_providencia_no203.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2035/pedido_de_providencia_no203.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°203/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado a Limpeza nas dependências internas da Escola Municipal Creuza Abess Farah.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2036/pedido_de_providencia_no204.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2036/pedido_de_providencia_no204.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°204/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado o Recapeamento asfáltico da rua Javari – Bairro alto – Iranduba.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2037/pedido_de_providencia_no205.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2037/pedido_de_providencia_no205.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°205/2024 DE AUTORIA DO VEREADOR DISNEY CUNHA– Solicita que seja determinada ao Setor de coleta de lixo das ruas, para retirem os lixos da Rua Travessa 7, Cidade Nova.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2038/pedido_de_providencia_no206.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2038/pedido_de_providencia_no206.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°206/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita a limpeza no final da Av. Juruá, e placas de sinalização de “Proibido jogar Lixo”.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2039/pedido_de_providencia_no207.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2039/pedido_de_providencia_no207.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°207/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita iluminação pública e terraplanagem para o Ramal Bons Amigos.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2040/pedido_de_providencia_no208.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2040/pedido_de_providencia_no208.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°208/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita pavimentação asfáltica para o Ramal Bons Amigos.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2054/pedido_de_providencia_no209.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2054/pedido_de_providencia_no209.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°209/2024 DE AUTORIA DO VEREADOR LEONARDO DE MEDEIROS - Solicita a manutenção das pontes que transitam os moradores do Bairro Alto de Nazaré e Comunidade Castanhal.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2055/pedido_de_providencia_no210.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2055/pedido_de_providencia_no210.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°210/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA S. GAYO – Solicita recapeamento asfáltico da Rua Flamengo – Mutirão do Cacau Pirêra – Iranduba.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2056/pedido_de_providencia_no211.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2056/pedido_de_providencia_no211.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°211/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA S. GAYO – Solicita recapeamento asfáltico da Rua Vasco – Mutirão do Cacau Pirêra – Iranduba.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2057/pedido_de_providencia_no212.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2057/pedido_de_providencia_no212.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°212/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA S. GAYO – Solicita recapeamento asfáltico da Rua São Paulo – Mutirão do Cacau Pirêra – Iranduba.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2058/pedido_de_providencia_no213.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2058/pedido_de_providencia_no213.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°213/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA S. GAYO – Solicita recapeamento asfáltico da Rua Cruzeiro – Mutirão do Cacau Pirêra – Iranduba.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2059/pedido_de_providencia_no214.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2059/pedido_de_providencia_no214.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°214/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA S. GAYO – Solicita recapeamento asfáltico da Rua Castanheira – Mutirão do Cacau Pirêra – Iranduba.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2060/pedido_de_providencia_no215.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2060/pedido_de_providencia_no215.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°215/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA S. GAYO – Solicita recapeamento asfáltico da Rua Mady – Mutirão do Cacau Pirêra – Iranduba.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2061/pedido_de_providencia_no216.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2061/pedido_de_providencia_no216.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°216/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA S. GAYO – Solicita recapeamento asfáltico da Rua Amazonino Mendes – Mutirão do Cacau Pirêra – Iranduba.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2062/pedido_de_providencia_no217.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2062/pedido_de_providencia_no217.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°217/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA S. GAYO – Solicita recapeamento asfáltico da Rua Beira Rio – Mutirão do Cacau Pirêra – Iranduba.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2063/pedido_de_providencia_no218.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2063/pedido_de_providencia_no218.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°218/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA S. GAYO – Solicita recapeamento asfáltico da Rua Igarapé – Mutirão do Cacau Pirêra – Iranduba.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2064/pedido_de_providencia_no219.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2064/pedido_de_providencia_no219.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°219/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA S. GAYO – Solicita recapeamento asfáltico da Rua Evandro Junior – Mutirão do Cacau Pirêra – Iranduba.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2065/pedido_de_providencia_no220.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2065/pedido_de_providencia_no220.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°220/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA S. GAYO – Solicita recapeamento asfáltico da Rua A – Mutirão do Cacau Pirêra – Iranduba.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2066/pedido_de_providencia_no221.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2066/pedido_de_providencia_no221.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°221/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA S. GAYO – Solicita recapeamento asfáltico da Rua B – Mutirão do Cacau Pirêra – Iranduba.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2067/pedido_de_providencia_no222.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2067/pedido_de_providencia_no222.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°222/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA S. GAYO – Solicita recapeamento asfáltico da Rua C – Mutirão do Cacau Pirêra – Iranduba.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2068/pedido_de_providencia_no223.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2068/pedido_de_providencia_no223.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°223/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA S. GAYO – Solicita recapeamento asfáltico da Rua D – Mutirão do Cacau Pirêra – Iranduba.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2069/pedido_de_providencia_no224.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2069/pedido_de_providencia_no224.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°224/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA S. GAYO – Solicita recapeamento asfáltico da Rua E – Mutirão do Cacau Pirêra – Iranduba.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2070/pedido_de_providencia_no225.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2070/pedido_de_providencia_no225.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°225/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA S. GAYO – Solicita recapeamento asfáltico da Rua F – Mutirão do Cacau Pirêra – Iranduba.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2071/pedido_de_providencia_no226.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2071/pedido_de_providencia_no226.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°226/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA S. GAYO – Solicita recapeamento asfáltico da Rua G – Mutirão do Cacau Pirêra – Iranduba.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2072/pedido_de_providencia_no227.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2072/pedido_de_providencia_no227.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°227/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA S. GAYO – Solicita recapeamento asfáltico da Rua I (i) – Mutirão do Cacau Pirêra – Iranduba.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2073/pedido_de_providencia_no228.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2073/pedido_de_providencia_no228.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°228/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA S. GAYO – Solicita recapeamento asfáltico da Rua J – Mutirão do Cacau Pirêra – Iranduba.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2074/pedido_de_providencia_no229.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2074/pedido_de_providencia_no229.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°229/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA S. GAYO – Terraplanagem e pavimentação asfáltica do Ramal do Chico Doido – Cacau Pirêra – Iranduba.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2083/pedido_de_providencia_no230.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2083/pedido_de_providencia_no230.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°230/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Solicita Serviço de pavimentação no Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2102/pedido_de_providencia_no231.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2102/pedido_de_providencia_no231.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°231/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado a limpeza da Rua Javali – Bairro Alto – Iranduba.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2090/pedido_de_providencia_no232.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2090/pedido_de_providencia_no232.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°232/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita que seja providenciado uma corrente nova para a manutenção de uma pá mecânica.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2091/pedido_de_providencia_no233.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2091/pedido_de_providencia_no233.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°233/2024 DE AUTORIA DA VEREADORA LARISSA GOMES – Solicita que seja realizada limpeza e dedetização do polo de saúde da Comunidade Jandira.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2092/pedido_de_providencia_no234.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2092/pedido_de_providencia_no234.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°234/2024 DE AUTORIA DA VEREADORA LARISSA GOMES – Solicita que seja instalada defesa metálica na Comunidade Caldeirão, no trecho de curva de raio pequeno, localizado em uma área de ribanceira.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2093/pedido_de_providencia_no235.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2093/pedido_de_providencia_no235.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°235/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita que seja providenciado terraplanagem, para a Rua Rio, situada no final do Bairro Graça Lopes.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2103/pedido_de_providencia_no236.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2103/pedido_de_providencia_no236.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°236/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado a Limpeza da Rua Pacu – Bairro Alto – Iranduba.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2104/pedido_de_providencia_no237.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2104/pedido_de_providencia_no237.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°237/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado a Terraplanagem e Pavimentação asfáltica do Ramal do Janauari – Iranduba.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2105/pedido_de_providencia_no238.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2105/pedido_de_providencia_no238.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°238/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado a revitalização do Mirante Solimões (Mirante de Iranduba).</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2106/pedido_de_providencia_no239.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2106/pedido_de_providencia_no239.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°239/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado a construção de um reservatório de água na Rua Santa Rosa – Bairro Graça Lopes – Iranduba.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2107/pedido_de_providencia_no240.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2107/pedido_de_providencia_no240.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°240/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado a construção de um reservatório de água na Comunidade Cristo Rei – Iranduba.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2108/pedido_de_providencia_no241.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2108/pedido_de_providencia_no241.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°241/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado a construção de uma ponte de concreto na Comunidade Cristo Rei -Iranduba.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2109/pedido_de_providencia_no242.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2109/pedido_de_providencia_no242.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°242/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado a perfuração de um poço artesiano na Comunidade São Sebastião – KM 13 – Iranduba.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2110/pedido_de_providencia_no243.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2110/pedido_de_providencia_no243.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°243/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado a construção de um reservatório de água na Comunidade São Sebastião – Km 13 – Iranduba.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2111/pedido_de_providencia_no244.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2111/pedido_de_providencia_no244.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°244/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado a perfuração de um poço artesiano na Comunidade Ariauzinho – Estrada do Caldeirão – Iranduba.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2112/pedido_de_providencia_no245.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2112/pedido_de_providencia_no245.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°245/2024 DE AUTORIA DA VEREADORA LARISSA GOMES – Solicita que designe ao Setor Competente para que faça Terraplanagem do Beco Esperança, localizada no final da rua cupuaçu.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2131/pedido_de_providencia_no246.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2131/pedido_de_providencia_no246.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°246/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado a reforma da Unidade Municipal de Educação Infantil Nejmi Ziz.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2132/pedido_de_providencia_no247.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2132/pedido_de_providencia_no247.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°247/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado a limpeza da Rua Rio – Bairro Graças Lopes.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2133/pedido_de_providencia_no248.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2133/pedido_de_providencia_no248.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°248/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado a limpeza da Rua Esperança – Bairro Graça Lopes.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2134/pedido_de_providencia_no249.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2134/pedido_de_providencia_no249.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°249/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado a limpeza da Rua Vovó Clara – Bairro Graça Lopes.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2135/pedido_de_providencia_no250.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2135/pedido_de_providencia_no250.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°250/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado a limpeza da Rua Santa Rosa – Bairro Graça Lopes.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2136/pedido_de_providencia_no251.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2136/pedido_de_providencia_no251.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°251/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado a limpeza da Rua Murici – Bairro Graça Lopes.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2137/pedido_de_providencia_no252.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2137/pedido_de_providencia_no252.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA 252/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado a limpeza da Rua Travessa São Luiz – Bairro Graça Lopes.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2138/pedido_de_providencia_no253.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2138/pedido_de_providencia_no253.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°253/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado a limpeza da Rua Japiim – Bairro Graça Lopes.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2139/pedido_de_providencia_no254.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2139/pedido_de_providencia_no254.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°254/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado a limpeza da Rua Eliude Barcelar – Bairro Graças Lopes.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2140/pedido_de_providencia_no255.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2140/pedido_de_providencia_no255.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°255/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado a limpeza da Rua Deputado Lino Xicharo – Bairro Graça Lopes.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2141/pedido_de_providencia_no256.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2141/pedido_de_providencia_no256.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°256/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado a limpeza da Avenida Gabriel – Bairro Graça Lopes.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2142/pedido_de_providencia_no257.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2142/pedido_de_providencia_no257.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°257/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado a limpeza da Rua 1° de janeiro – Bairro Graça Lopes.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2143/pedido_de_providencia_no258.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2143/pedido_de_providencia_no258.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°258/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado a limpeza da rua 23 de Outubro – Bairro Graça Lopes.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2144/pedido_de_providencia_no259.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2144/pedido_de_providencia_no259.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°259/2024 DE AUTORIA DO VEREADOR EUDES FERNADES – Solicita que seja providenciado a limpeza da Rua Josué Neto – Bairro Graça Lopes.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2145/pedido_de_providencia_no260.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2145/pedido_de_providencia_no260.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°260/2024 DE AUTORIA DA VEREADORA LARISSA GOMES – Solicita que seja providenciado terraplanagem da ladeira que liga o Graça Lopes ao Ramal do Castanhal.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2146/pedido_de_providencia_no261.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2146/pedido_de_providencia_no261.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°261/2024 DE AUTORIA DA VEREADORA LARISSA GOMES – Solicita ao poder ao poder executivo para que se proceda o cumprimento da Lei Complementar n°083, de 28 de maio 2002 – Não cobrança de meia passagem aos Idosos, como também dos demais beneficiários, no transporte coletivo Municipal.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2147/pedido_de_providencia_no262.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2147/pedido_de_providencia_no262.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°262/2024 DE AUTORIA DA VEREADORA LARISSA GOMES – Solicita que seja realizada a intensificação da coleta de lixo na Comunidade Jandira.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2148/pedido_de_providencia_no263.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2148/pedido_de_providencia_no263.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°263/2024 DE AUTORIA DO VEREADOR LUÍS CARLOS – Solicita que seja providenciado a convocação ou contratação de dois professores, para desenvolver seus trabalhos na Unidade Educacional Professora Ana Monteiro.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2149/pedido_de_providencia_no264.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2149/pedido_de_providencia_no264.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°264/2024 DE AUTORIA DO VEREADOR LUÍS CARLOS – Solicita que seja providenciado a convocação ou contratação de 02 ASG, para desenvolver seus trabalhos na Unidade Educacional Professora Ana Monteiro.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2150/pedido_de_providencia_no265.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2150/pedido_de_providencia_no265.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°265/2024 DE AUTORIA DO VEREADOR LUÍS CARLOS – Solicita que seja providenciado a contratação de quatro profissionais de apoio para atuarem nas turmas com alunos especiais, na Unidade Educacional Professora Ana Monteiro.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2151/pedido_de_providencia_no266.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2151/pedido_de_providencia_no266.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°266/2024 DE AUTORIA DO VEREADOR LUÍS CARLOS – Solicita que seja providenciado a limpeza e recapeamento da Rua 02 do Bairro Parque Caboclo.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2152/pedido_de_providencia_no267.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2152/pedido_de_providencia_no267.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°267/2024 DE AUTORIA DO VEREADOR LUÍZ CARLOS – Solicita que seja providenciado a limpeza e recapeamento da Rua 01 do Bairro Parque Caboclo.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2153/pedido_de_providencia_no268.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2153/pedido_de_providencia_no268.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°268/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Referente a tampa dos bueiros da Comunidade São Pedro – Lago do Janauari.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2154/pedido_de_providencia_no269.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2154/pedido_de_providencia_no269.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°269/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Referente a limpeza das ruas da Comunidade São Pedro – Lago do Janauari.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2155/pedido_de_providencia_no270.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2155/pedido_de_providencia_no270.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°270/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicitando com urgência terraplanagem e colocação de piçarra no Ramal do Bindá.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2156/pedido_de_providencia_no271.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2156/pedido_de_providencia_no271.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°271/2024 DE AUTORIA DO VEREADOR BRUNO LIMA - Solicitando com urgência terraplanagem e colocação de piçarra no Ramal do Nonato Lopes.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2157/pedido_de_providencia_no272.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2157/pedido_de_providencia_no272.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°272/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicitando aterro no Igarapé Santa Rosa.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2165/pedido_de_providencia_no273.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2165/pedido_de_providencia_no273.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°273/2024 DE AUTORIA DO VEREADOR NEDY SANTANA – Referente ao lixão que fica localizado na Comunidade São Sebastião do Km 06.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2166/pedido_de_providencia_no274.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2166/pedido_de_providencia_no274.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°274/2024 DE AUTORIA DA VEREADORA LARISSA GOMES – Solicita terraplanagem do ramal do Jandira com Elevação do Nível do trecho do Igarapé Santa Rosa.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2167/pedido_de_providencia_no275.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2167/pedido_de_providencia_no275.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°275/2024 DE AUTORIA DO VEREADOR LEONARDO DE MEDEIROS – Solicita limpeza e capina da Estrada da Cidade Universitária.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2168/pedido_de_providencia_no276.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2168/pedido_de_providencia_no276.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°276/2024 DE AUTORIA DO VEREADOR ANDERSON BELFORT – Solicita a substituição de lâmpadas que estão queimadas nos postes, localizada nas ruas do Porto, em frente à residência da Sra. Alice Dantas, rua Marielza, esquina da caixa D’água e na Rua São Francisco em frente à residência da Sra. Fernanda – situadas no Morro da paz e também para a Rua Nelson Comapa, em frente ao poço artesiano do Castanhal, todas no Distrito do Ariau.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2169/pedido_de_providencia_no277.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2169/pedido_de_providencia_no277.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°277/2024 DE AUTORIA DO VEREADOR ANDERSON BELFORT – Solicita a substituição de vários postes de madeiras que estão deteriorado que sustentam a rede baixa tensão, localizados nos trechos da Comunidade Nova Esperança no Km 19.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2170/pedido_de_providencia_no278.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2170/pedido_de_providencia_no278.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°278/2024 DE AUTORIA DO VEREADOR ANDERSON BELFORT – Solicita que seja realizado a substituição de postes de baixa tensão, localizada na travessa Assembleia de Deus – Morro da Paz – Distrito do Ariau.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2171/pedido_de_providencia_no279.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2171/pedido_de_providencia_no279.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°279/2024 DE AUTORIA DO VEREADOR ANDERSON BELFORT – Solicita o serviço de terraplanagem na estrada que dá acesso a Comunidade do Laguinho, bem como nas ruas da referida comunidade que está localizada no km 35 da Rodovia Manoel Urbano.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2172/pedido_de_providencia_no280.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2172/pedido_de_providencia_no280.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°280/2024 DE AUTORIA DA VEREADORA LARISSA GOMES – Solicita que seja realizada terraplanagem completa no Jandira e Caldeirão, envolvendo o Ramal do Ariauzinho, Ramal 28 de Agosto, Ramal do Zé Ricardo, Ramal do Labamba, Ramal Fortaleza, Ramal Parque Caldeirão, Ramal do Incra Assentamento, Ramal parque Minas Gerais e Ramal 17.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2173/pedido_de_providencia_no281.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2173/pedido_de_providencia_no281.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°281/2024 DE AUTORIA DA VEREADORA LARISSA GOMES – Solicita que seja realizada terraplanagem completa do Km26, que compreendem as localidades da agrovila, Morada do Sol, Braço da Irene, Lindo Amanhecer e Ramal do Vovô.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2174/pedido_de_providencia_no282.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2174/pedido_de_providencia_no282.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°282/2024 DE AUTORIA DA VEREADORA LARISSA GOMES – Solicita que seja realizada terraplanagem do Ramal do Km 19 e Adjacentes como o Ramal Nova Esperança, Ramal Ponte Preta e Ramal Santa Helena.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2175/pedido_de_providencia_no283.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2175/pedido_de_providencia_no283.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°283/2024 DE AUTORIA DA VEREADORA LARISSA GOMES – Solicita que seja realizada terraplanagem completa no Paricatuba envolvendo o Ramal João Fernandes, Ramal Vista Bela, Ramal Paricá (Antigo Ramal da Lama), Ramal Lago do Mundo, Ramal Fé em Deus.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2176/pedido_de_providencia_no284.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2176/pedido_de_providencia_no284.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°284/2024 DE AUTORIA DA VEREADORA LARISSA GOMES – Solicita que seja providenciado novo local para cemitério público, em Iranduba.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2177/pedido_de_providencia_no285.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2177/pedido_de_providencia_no285.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°285/2024 DE AUTORIA DA VEREADORA LARISSA GOMES – Solicita que seja realizada terraplanagem do Ramal do Novo Catalão e Ramal da terra Legal.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2178/pedido_de_providencia_no286.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2178/pedido_de_providencia_no286.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°286/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado a terraplanagem e pavimentação da rua 1° de maio – Comunidade São Sebastião – Km 13 – Iranduba.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2179/pedido_de_providencia_no287.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2179/pedido_de_providencia_no287.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°287/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita terraplanagem e pavimentação do Ramal Santiago – Comunidade são Sebastião – Km 13 – Iranduba.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2180/pedido_de_providencia_no288.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2180/pedido_de_providencia_no288.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°288/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita terraplanagem e pavimentação asfáltica da Estrada da Várzea – Iranduba</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2181/pedido_de_providencia_no289.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2181/pedido_de_providencia_no289.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°289/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado que a vigilância sanitária faça a coleta da água para análise da Escola Municipal Fernando Damasceno.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2182/pedido_de_providencia_no290.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2182/pedido_de_providencia_no290.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°290/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado o recapeamento asfáltico da Rua Valpés – Bairro Alto.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2183/pedido_de_providencia_no291.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2183/pedido_de_providencia_no291.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°291/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado o recapeamento asfáltico da Rua Ituí – Bairro Morada do Sol.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2184/pedido_de_providencia_no292.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2184/pedido_de_providencia_no292.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIADO N°292/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado a limpeza da Rua Vicente Lopes – Bairro Morada do Sol.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2185/pedido_de_providencia_no293.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2185/pedido_de_providencia_no293.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDENCIADO N°293/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado a manutenção do bueiro da Rua Deputado Pereira da Silva – Bairro Cidade Nova.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2186/pedido_de_providencia_no294.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2186/pedido_de_providencia_no294.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°294/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado uma placa de não jogue lixo no final da Avenida Auton Furtado – Bairro Cidade Nova</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2205/pedido_de_providencia_no295.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2205/pedido_de_providencia_no295.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°295/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Referente á lixeira da Comunidade Lago do Catalão.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2206/pedido_de_providencia_no296.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2206/pedido_de_providencia_no296.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°296/2024 DE AUTORIA DO VEREADOR LUIS CARLOS RODRIGUES DE MOURA – Solicita que seja providenciado troca de transformador e melhoria da qualidade de fornecimento de energia elétrica da Comunidade Parque Caboclo.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2207/pedido_de_providencia_no297.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2207/pedido_de_providencia_no297.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°297/2024 DE AUTORIA DO VEREADOR LUIS CARLOS RODRIGUES DE MOURA – Solicita que seja providenciado alimentação para os profissionais da equipe de estratégia de saúde da família ribeirinha do parque Caboclo.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2208/pedido_de_providencia_no298.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2208/pedido_de_providencia_no298.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°298/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Referente a limpeza das ruas da Comunidade do Serra Baixa</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2209/pedido_de_providencia_no299.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2209/pedido_de_providencia_no299.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°299/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Referente a caixa d’água da Escola Municipal Francisca Almeida de Oliveira.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2210/pedido_de_providencia_no300.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2210/pedido_de_providencia_no300.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°300/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Referente a solicitação de reparos na Cadeira Odontológica da Unidade Básica de Saúde Evandro da Costa Progênio – Comunidade Serra Baixa.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2219/pedido_de_providencia_no301.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2219/pedido_de_providencia_no301.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°301/2024 DE AUTORIA DO VEREADORA LARISSA RUFINO GOMES – Referente a solicitação de reparos no bueiro da Rua Curió.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2225/pedido_de_providencia_no302.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2225/pedido_de_providencia_no302.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°302/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita macas novas para o Polo de Saúde Marcos Carvalho.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2226/pedido_de_providencia_no303.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2226/pedido_de_providencia_no303.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°303/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita terraplanagem para a estrada da Várzea.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2227/pedido_de_providencia_no304.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2227/pedido_de_providencia_no304.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°304/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita mesas novas para a Unidade de Apoio 03, localizada no Residencial Amazonas I.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2228/pedido_de_providencia_no305.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2228/pedido_de_providencia_no305.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°305/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita terraplanagem para Ramal São Sebastião – Km13.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°306/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita a caçamba para coleta de lixo e placas informativas no Km 26 – Rodovia Manoel Urbano.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2230/pedido_de_providencia_no307.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2230/pedido_de_providencia_no307.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°307/2024 DE AUTORIA DO VEREADOR NEDY SANTANA – Referente a rua pastoral no Distrito de Paricatuba.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2248/pedido_de_providencia_no308.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2248/pedido_de_providencia_no308.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°308/2024 DE AUTORIA DO VEREADOR LEONARDO DE MEDEIROS LOPES – Solicita limpeza pública e roçagem para o Distrito de Cacau, nos seguintes bairros Cidade Nova, Cacau Pirêra, Nova Veneza, Mutirão do Cacau e outros bairros que faz parte do Distrito do Cacau Pirêra.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2249/pedido_de_providencia_no309.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2249/pedido_de_providencia_no309.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°309/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado a reforma do centro comercial Ver. José Monteiro Campelo – Ariaú – Iranduba.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2250/pedido_de_providencia_no310.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2250/pedido_de_providencia_no310.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°310/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado a construção de um reservatório de água na Comunidade Cristo Rei – Iranduba.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2251/pedido_de_providencia_no311.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2251/pedido_de_providencia_no311.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°311/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado recapeamento asfáltico do beco São Geraldo – Bairro Alto – Iranduba.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2252/pedido_de_providencia_no312.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2252/pedido_de_providencia_no312.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°312/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado terraplanagem e pavimentação asfáltica do Ramal Santo Antônio – Rodovia Carlos Braga – Iranduba.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2253/pedido_de_providencia_no313.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2253/pedido_de_providencia_no313.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°313/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado terraplanagem e pavimentação asfáltica do Ramal Chisa – Rodovia Carlos Braga – Iranduba.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2254/pedido_de_providencia_no314.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2254/pedido_de_providencia_no314.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°314/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado terraplanagem e pavimentação asfáltica do Ramal Pic Bela Vista – Rodovia Carlos Braga – Iranduba.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2255/pedido_de_providencia_no315.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2255/pedido_de_providencia_no315.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°315/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado terraplanagem e pavimentação asfáltica do Ramal Areal – Rodovia Carlos Braga – Iranduba.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2256/pedido_de_providencia_no316.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2256/pedido_de_providencia_no316.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°316/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado terraplanagem e pavimentação asfáltica do Ramal Parque Minas Gerais – Estrada do caldeirão – Iranduba.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2257/pedido_de_providencia_no317.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2257/pedido_de_providencia_no317.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°317/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado terraplanagem e pavimentação asfáltica do Ramal do Ariauzinho – Estrada do Caldeirão – Iranduba.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2258/pedido_de_providencia_no318.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2258/pedido_de_providencia_no318.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°318/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja providenciado terraplanagem e pavimentação asfáltica do Ramal Santa Helena – Comunidade Fé em Deus – Iranduba.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2259/pedido_de_providencia_no319.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2259/pedido_de_providencia_no319.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°319/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Referente a abertura da estrada da Comunidade do Xiborema.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2260/pedido_de_providencia_no320.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2260/pedido_de_providencia_no320.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°320/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE – Referente a obra de reforma da Escola Municipal Nossa Senhora Aparecida – Lago do Catalão.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2266/pedido_de_providencia_no324.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2266/pedido_de_providencia_no324.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°324/2024 DE AUTORIA DO VEREADOR LEONARDO DE MEDEIROS LOPES – Solicita que seja providenciado ações de sinalização horizontal na frente da Escola Municipal Fernando Damasceno localizado na Avenida Rio Madeira n°362 Centro de Iranduba.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2267/pedido_de_providencia_no325.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2267/pedido_de_providencia_no325.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°325/2024 DE AUTORIA DO VEREADOR ANDERSON KENNETH SANTOS BELFORT – Solicita que seja realizado a regularização fundiárias do Distrito do Limão.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2268/pedido_de_providencia_no326.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2268/pedido_de_providencia_no326.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°326/2024 DE AUTORIA DO VEREADOR ANDERSON KENNETH SANTOS BELFORT – Solicita que seja realizado a regularização fundiárias do Distrito do Ariaú.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2269/pedido_de_providencia_no327.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2269/pedido_de_providencia_no327.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°327/2024 DE AUTORIA DA VEREADORA LARISSA GOMES – Solicita que seja realizada a extensão da rota escolar da Escola CETI, para o desembarque dos alunos que residem no Lago do Guedes.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2270/pedido_de_providencia_no328.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2270/pedido_de_providencia_no328.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°328/2024 DE AUTORIA DA VEREADORA LARISSA GOMES – Solicita que seja realizada a construção de uma quadra poliesportiva na Comunidade Lago do Guedes.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 329/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE - Referente ao conserto do freezer da Escola Municipal Santa Helena - Inglês.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 330/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE - Referente ao conserto do ar-condicionado e bebedouro da Escola Municipal São Sebastião - Saracá.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
@@ -5574,1281 +5574,1281 @@
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 350/2024 DE AUTORIA DO VEREADOR LEONARDO DE MEDEIROS LOPES - Solicita que seja providenciado o serviço de manutenção da Rua Corinthians localizada no Bairro Mutirãozinho  do Distrito do Cacau Pirêra.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>PEDIDO  DE PROVIDÊNCIA Nº 351/2024 DE AUTORIA DO VEREADOR ANDERSON BELFORT - Solicita terraplanagem e limpeza pública para Ramal Lago do Santo Antônio, sentido Castanhal que fica localizado no Bairro Graça Lopes.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2319/pedido_de_providencia_no352.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2319/pedido_de_providencia_no352.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº352 DE AUTORIA DO VEREADOR ANDERSON BELFORT - Solicita que seja realizado o serviço de Construção de Rede Baixa Tensão para a Rua 5, localizado no Ramal Santa Terezinha no Km 19.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2320/pedido_de_providencia_no353.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2320/pedido_de_providencia_no353.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº353 DE AUTORIA DO VEREADOR ANDERSON BELFORT - Solicita que seja realizado o serviço de transferência de 5 postes, localizado na principal do Ramal do Km19.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2321/pedido_de_providencia_no354.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2321/pedido_de_providencia_no354.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº354 DE AUTORIA DO VEREADOR NEDY SANTANA VALE - Referente a obra de reforma da Escola Municipal Nossa Senhora Aparecida - Lago do Catalão.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2322/pedido_de_providencia_no355.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2322/pedido_de_providencia_no355.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº355 DE AUTORIA DO VEREADORA LARISSA GOMES - Solicita que seja realizada tapa buraco no Ramal do Açutuba.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2329/pedido_de_providencia_no356.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2329/pedido_de_providencia_no356.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°356/2024 DE AUTORIA DA VEREADORA LARISSA GOMES – Solicita que seja feito melhorias no fortalecimento de água na sede do Município de Iranduba.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2330/pedido_de_providencia_no357.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2330/pedido_de_providencia_no357.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°357/2024 DE AUTORIA DA VEREADORA LARISSA GOMES – Solicita que seja construído o polo de saúde na Ilha da Marchantaria, na Comunidade São Lázaro II.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2331/pedido_de_providencia_no358.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2331/pedido_de_providencia_no358.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°358/2024 DE AUTORIA DA VEREADORA LARISSA GOMES – Solicita que seja construído o polo de saúde na costa do Xiborena, ao lado da Escola Municipal Santa Luzia.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2332/pedido_de_providencia_no359.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2332/pedido_de_providencia_no359.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°359/2024 DE AUTORIA DA VEREADORA LARISSA GOMES – Solicita que seja contratado segurança tanto para o patrimônio quanto para as pessoas que utilizam e trabalham no hospital Hilda Freire</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2339/pedido_de_providencia_no360.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2339/pedido_de_providencia_no360.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°360/2024 DE AUTORIA DO VEREADOR LEONARDO DE MEDEIROS LOPES – Solicita serviço de manutenção da Rua Corinthians localizada no bairro Mutirãozinho do Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2340/pedido_de_providencia_no361.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2340/pedido_de_providencia_no361.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°361/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita que seja providenciado a reforma da quadra poliesportiva do bairro da Cidade Nova.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2341/pedido_de_providencia_no362.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2341/pedido_de_providencia_no362.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°362/2024 DE AUTORIA DA VEREADORA LARISSA GOMES – Solicita que seja providenciado sala de recursos e monitores especializados para acompanhamento dos alunos com Transtorno do Espectro Autista.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2348/pedido_de_providencia_no363.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2348/pedido_de_providencia_no363.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°363/2024 DE AUTORIA DO VEREADOR LEONARDO DE MEDEIROS LOPES – Solicita limpeza pública e roçagem para o Distrito de Cacau, nos seguintes bairros Cidade Nova, Cacau Pirêra, Nova Veneza, Mutirão do Cacau, e outros bairros que fazem parte do Distrito do Cacau Pirêra.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2349/pedido_de_providencia_no364.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2349/pedido_de_providencia_no364.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°364/2024 DE AUTORIA DO VEREADOR LEONARDO DE MEDEIROS LOPES – Solicita o serviço de pavimentação da Comunidade do Ramal da Prainha, localizado no Distrito do Cacau Pirêra.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2350/pedido_de_providencia_no365.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2350/pedido_de_providencia_no365.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°365/2024 DE AUTORIA DO VEREADOR LEONARDO DE MEDEIROS LOPES – Referente a realização do serviço de pavimentação de todo o Ramal do Lago do Cacau.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2358/pedido_de_providencia_no366.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2358/pedido_de_providencia_no366.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°/366/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita que seja providenciado limpeza pública e revitalização asfáltica na Rua Javari – Bairro Alto</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2359/pedido_de_providencia_no367.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2359/pedido_de_providencia_no367.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°367/2024 DE AUTORIA DO VEREADOR LEONARDO DE MEDEIROS LOPES – Solicita que seja providenciado ações de sinalização horizontal em frente da Escola Municipal Fernando Damasceno localizado na Avenida Rio Madeira n°362 Centro de Iranduba.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2360/pedido_de_providencia_no368.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2360/pedido_de_providencia_no368.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°/368/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita que seja providenciado limpeza pública, caçamba de lixo e placas informativas, para que não joguem lixo no local, situado no Ramal do Santo Antônio.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2361/pedido_de_providencia_no369.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2361/pedido_de_providencia_no369.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°/369/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita que seja providenciado limpeza e roçagem no Ramal do Chisa II.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2365/pedido_de_providencia_no370.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2365/pedido_de_providencia_no370.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº370/2024 DE AUTORIA DO VEREADOR NEDY SANTANA VALE - Solicita computadores e impressoras para o uso administrativo no Polo de Saúde Manoel Ferreira da Silva - Estrada do Janauari KM 8.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2370/pedido_de_providencia_no371.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2370/pedido_de_providencia_no371.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N° 371/2024 DE AUTORIA DO VEREADOR LEONARDO MEDEIROS – Solicita que seja providenciado a realização do serviço de terraplanagem e limpeza das ruas do Bairro Nova Veneza Lado B.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2374/pedido_de_providencia_no372.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2374/pedido_de_providencia_no372.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°372/2024 DE AUTORIA DO VEREADOR WALDINEY FURTADO – Solicita o serviço de pavimentação asfáltica no Beco Coutinho, Bairro Novo Amanhecer – Iranduba.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2375/pedido_de_providencia_no373.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2375/pedido_de_providencia_no373.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°373/2024 DE AUTORIA DO VEREADOR WALDINEY FURTADO – Solicita o serviço de pavimentação asfáltica no Beco Rubens, Bairro Graça Lopes – Iranduba.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2376/pedido_de_providencia_no374.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2376/pedido_de_providencia_no374.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°374/2024 DE AUTORIA DO VEREADOR WALDINEY FURTADO – Solicita o serviço de pavimentação asfáltica na Rua Tocantins, Bairro Alto – Iranduba.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2377/pedido_de_providencia_no375.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2377/pedido_de_providencia_no375.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°375/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita o serviço de recapeamento asfáltico para Rua Esperança, ao final do Bairro Graça Lopes.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2378/pedido_de_providencia_no376.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2378/pedido_de_providencia_no376.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°376/2024 DE AUTORIA DO VEREADOR LEONARDO DE MEDEIROS – Solicita que seja providenciada a construção de um muro de alvenaria ao redor da Escola Municipal Manoel Gomes Macedo.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2383/pedido_de_providencia_no377.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2383/pedido_de_providencia_no377.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°377/2024 DE AUTORIA DA VEREADORA LARISSA GOMES – Solicita o serviço de pavimentação asfáltica em um trecho da Rua Tucano, no Bairro Novo Amanhecer.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2394/pedido_de_providencia_no378.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2394/pedido_de_providencia_no378.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°378/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita que seja construído uma caixa d’agua na comunidade São Sebastião KM-06.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2395/pedido_de_providencia_no379.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2395/pedido_de_providencia_no379.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°379/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Solicita manutenção no sistema elétrico da Escola Municipal São Francisco I, situada na Costa do Iranduba.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2409/pedido_de_providencia_no380.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2409/pedido_de_providencia_no380.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº 380/2024 DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita que seja providenciado a instalação de iluminação pública no Ramal do Santo Antônio II.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2410/pedido_de_providencia_no381.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2410/pedido_de_providencia_no381.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº381/2024 DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita a manutenção das telhas da Capela São Geraldo.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1704/requerimento_no1.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1704/requerimento_no1.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 01/2024 DE AUTORIA DO VEREADOR KELISON DIEB - Solicita ao Governador Wilson Lima a conclusão do projeto que inclui o asfaltamento da estrada do Serra Baixa/Portelinha/Açutuba, e início das obras em caráter de urgência.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1716/requerimento_no2.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1716/requerimento_no2.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 02/2024 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita a recuperação e terraplanagem, colocação da piçarra nos Ramais que dão acesso a Comunidade Serra Baixa/Açutuba.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1717/requerimento_no3.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1717/requerimento_no3.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 03/2024 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita a instalação de iluminação pública da extensão do Bairro Graça Lopes até a Comunidade do Castanhal.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1718/requerimento_no4.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1718/requerimento_no4.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 04/2024 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita que seja providenciado a instalação de iluminação pública na entrada da Comunidade Ouro Verde.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1738/requerimento_no5.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1738/requerimento_no5.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°05/2024 – DE AUTORIA DA VEREADORA LARISSA GOMES – que seja realizada audiência pública para comemorar o Dia Internacional da Mulher e na oportunidade, orientá-las sobre seus direitos trabalhistas.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1739/requerimento_no6.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1739/requerimento_no6.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°06/2024 DE AUTORIA DO VEREADOR DISNEY CUNHA – Dispõe sobre a construção de monumento a bíblia, na entrada do Município de Iranduba, que fica localizada na Am – 151 Carlos Braga com a Am-070 Manoel Urbano.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1740/requerimento_no7.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1740/requerimento_no7.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 07/2024 – DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO – Solicita que seja providenciado a construção de um poço artesiano e instalação de uma caixa d’água e da rede de distribuição de água na comunidade são Francisco de Assis.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1741/requerimento_no8.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1741/requerimento_no8.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 08/2024 – DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO – Solicita que seja providenciado a iluminação pública da Comunidade Santo Antônio.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1742/requerimento_no9.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1742/requerimento_no9.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°09/2024 – DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO – Solicita que seja providenciado a adequação do polo base de saúde da Comunidade Nova Geração de Cristo.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1774/requerimento_no10.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1774/requerimento_no10.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°10/2024 DE AUTORIA DO VEREADOR LEONARDO DE MEDEIROS – Solicita serviço de perfuração de um poço artesiano na Feira José Luiz Ratv, localizada no antigo Porto da Balsa no Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1775/requerimento_no11.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1775/requerimento_no11.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°11/2024 DE AUTORIA DO VEREADOR LEONARDO DE MEDEIROS – Solicita a instalação de redutores de velocidade e sinalização de pedestre no Bairro Alto de Nazaré em caráter de urgência.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1849/requerimento_no12.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1849/requerimento_no12.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°12/2024 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO – Solicita iluminação pública na estrada da Cidade Universitária até a Comunidade Maria Zeneide.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1850/requerimento_no13.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1850/requerimento_no13.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°13/2024 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO – Construção de um poço artesiano e instalação de uma Caixa d’agua e da rede de distribuição para o Bairro Morada do Sol.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1851/requerimento_no14.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1851/requerimento_no14.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°14/2024 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO – Asfalto, sarjeta e Meio Fio na Comunidade Chisa/Paulo Rangel.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1883/requerimento_no15.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1883/requerimento_no15.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°15/2024 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO – Solicita que seja providenciado um neuropediatra para atendimento na Unidade Básica de Saúde Lourenço Borghi.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1884/requerimento_no16.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1884/requerimento_no16.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°16/2024 DE AUTORIA DA VEREADORA LARISSA GOMES – Solicita Audiência Pública com o Tema Discussão sobre as dificuldades dos pais ou responsáveis no acesso ao serviço de Saúde para um acompanhamento adequado à pessoa com autismo.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1916/requerimento_no17.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1916/requerimento_no17.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°17/2024 DE AUTORIA DO VEREADOR LEONARDO DE MEDEIROS – Solicita pavimentação da Comunidade Iranopolis localizada no Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1917/requerimento_no18.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1917/requerimento_no18.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°18/2024 DE AUTORIA DO VEREADOR ANDERSON BELFORT – Solicita a instalação de um transformador para aumentar uma melhor transmissão de energia elétrica para dá fluidez na bomba de água que abastece a caixa de água da Rua Vitória Gomes na Vila do Ariaú.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1982/requerimento_no19.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1982/requerimento_no19.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°19/2024 DE AUTORIA DO VEREADOR ANDERSON BELFORT - Solicita a limpeza, sanitização e o reparo na estrutura da caixa de água do Distrito do Limão.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1983/requerimento_no20.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1983/requerimento_no20.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°20/2024 DE AUTORIA DO VEREADOR ANDERSON BELFORT - Solicita a limpeza e sanitização nas Caixas de Água no Distrito de Ariaú.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2042/requerimento_no21.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2042/requerimento_no21.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°21/2024 DE AUTORIA DO VEREADOR WALDINEY FURTADO – Solicita a reforma do prédio da UBS Maria Venuzária, localizada na Comunidade Lago do Limão.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2098/requerimento_no22.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2098/requerimento_no22.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°22/2024 DE AUTORIA DO VEREADOR LEONARDO DE MEDEIROS – Objetivando a construção das 150 unidades habitacionais do programa minha casa, minha vida, para que sejam construídas no Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2120/requerimento_no23.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2120/requerimento_no23.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°23/2024 DE AUTORIA DO VEREADOR LEONARDO LOPES – Solicita realizar a reforma da feira Jorge Luiz Ratv, localizada no Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2121/requerimento_no24.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2121/requerimento_no24.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°24/2024 DE AUTORIA DO VEREADOR LUIS CARLOS – Solicita Audiência Pública para tratar do seguinte tema: Altera e revoga dispositivos da Lei Municipal n°231 de 18 de dezembro de 2012.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2159/requerimento_no25.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2159/requerimento_no25.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°25/2024 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO – Solicita que seja providenciado uma parada de ônibus na Estrada Manoel Urbano em frente ao Condomínio Bela Vista.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2160/requerimento_no26.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2160/requerimento_no26.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°26/2024 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO – Solicita que seja providenciado a construção de uma escadaria no Porto do Janauari.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2193/requerimento_no27.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2193/requerimento_no27.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°27/2024 DE AUTORIA DO VEREADOR LUÍS CARLOS – Dispõe sobre Projeto de Decreto Legislativo n°10 de 12 de junho de 2024 que dispõem da autorização para inclusão de consulta popular sobre a vontade da população em emancipar o Distrito do Cacau Pirêra. Em consonância Á jurisprudência abaixo.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2211/requerimento_no28.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2211/requerimento_no28.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°28/2024 DE AUTORIA DO VEREADOR LEONARDO MEDEIROS LOPES (TATINHA) – Referente a construção de um reservatório de água para atender o Bairro Alto de Nazaré no Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2212/requerimento_no29.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2212/requerimento_no29.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°29/2024 DE AUTORIA DO VEREADOR LEONARDO MEDEIROS LOPES (TATINHA) – Referente a construção de um reservatório de água para atender o Bairro Nova Veneza no Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2261/requerimento_no30.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2261/requerimento_no30.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°30/2024 DE AUTORIA DO VEREADOR LEONARDO DE MEDEIROS LOPES – Solicita a construção de um reservatório de água, para atender o Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2262/requerimento_no31.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2262/requerimento_no31.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°31/2024 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO – Solicita que seja providenciado a construção de um polo base de saúde no km 16 da estrada do Janauari.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2263/requerimento_no32.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2263/requerimento_no32.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°32/2024 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO – Solicita que seja providenciado a instalação de iluminação pública na estrada do Janauari.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2271/requerimento_no33.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2271/requerimento_no33.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°33/2024 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO – Solicita que seja providenciado a instalação de iluminação pública no Ramal são lazaro na comunidade são Francisco no km 06.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2272/requerimento_no34.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2272/requerimento_no34.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°34/2024 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO – Solicita que seja providenciado a recuperação e terraplanagem (colocação de piçarra) no Ramal São Lazaro na Comunidade São Francisco no Km 06.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2273/requerimento_no35.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2273/requerimento_no35.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°35/2024 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO – Solicita que seja providenciado a recuperação e terraplanagem (Colocação de piçarra) no Ramal que dá acesso a Comunidade Pico Bela Vista.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2274/requerimento_no36.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2274/requerimento_no36.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°36/2024 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO – Solicita que seja providenciado a construção e instalação de uma caixa d’água na Comunidade Lago do Limão.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2275/requerimento_no37.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2275/requerimento_no37.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°37/2024 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO – Solicita que seja providenciado a instalação de iluminação pública no Ramal da Comunidade Pico Bela Vista.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>REQUERIMENTO  Nº 38/2024 DE AUTORIA DO VEREADOR LEONARDO MEDEIROS LOPES - Solicita que seja providenciado a construção e implementação de uma policlínica no Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 39/2024 DE AUTORIA DO VEREADOR LEONARDO DE MEDEIROS LOPES - Solicita que seja providenciado a instalação  de uma sala de reabilitação, com os seguintes profissionais: Fonoaudiólogo - Fisioterapeuta- Ortopedista, na Unidade de Saúde Dona Vitória Paz, no Distrito do Cacau Pirêra.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2326/requerimento_no40.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2326/requerimento_no40.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº40 DE AUTORIA DO VEREADOR WALDINEY FURTADO - Solicita a instalação de uma UBS Fluvial na Comunidade da Casa Branca.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2381/requerimento_no41.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2381/requerimento_no41.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°41/2024 DE AUTORIA DO VEREADOR JAKSON PINHEIRO – Solicita que seja providenciado um redutor de velocidade para o Km 02, localizada na Rodovia Manoel Urbano, nas proximidades do Mutirão do Cacau Pirêra.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2385/requerimento_no42.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2385/requerimento_no42.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°42/2024 DE AUTORIA DO VEREADOR LEONARDO DE MEDEIROS – Solicita a realização da reforma e requalificação da Escola Irmã Bruna, localizada na estrada Manuel Urbano Km 0 no Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2386/requerimento_no43.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2386/requerimento_no43.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°43/2024 DE AUTORIA DO VEREADOR WALDINEY FURTADO – Solicita a reconstrução de um novo prédio da escola Municipal Manoel Macêdo (Antiga Mieko), localizada na estrada do Caldeirão, Km 05, S/N Zona Rural.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2400/requerimento_no44.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2400/requerimento_no44.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°44/2024 DE AUTORIA DO VEREADOR KELISON DIEB – Instalação de redutores de velocidade como radar eletrônico com lombadas na Rodovia Manoel Urbano KM – 02 em frente aos Bairros Alto de Nazaré (Mutirão do Cacau) e São José (Mutirãozinho).</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2401/requerimento_no45.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2401/requerimento_no45.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°45/2024 DE AUTORIA DO VEREADOR KELISON DIEB – Conclusão do Projeto de Lei que inclui o asfaltamento da estrada do Serra Baixa / Portelinha / Açutuba e início das obras em caráter de urgência.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2412/requerimento_no46.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2412/requerimento_no46.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº46/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES - Solicita que seja encaminhado o presente requerimento a renomada empresa amazonas energia SIA, para que a mesma realize a expansão do programa luz para todos, para o Ramal do Peixe Boi.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2413/requerimento_no47.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2413/requerimento_no47.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº47/2024 DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita do Poder Executivo a expansão do cemitério São Geraldo.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 01/2024 DE AUTORIA DA VEREADORA LARISSA GOMES - Voto de profundo pesar pelo falecimento do Senhor Leandro Gama.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1885/mocao_no2.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1885/mocao_no2.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N°02/2024 DE AUTORIA DO VEREADOR MYCHEL LOPES – Moção de Congratulações e Aplausos ao Esportista Isac Silva Souza, que esteve disputando e representando o município de Iranduba na modalidade de MMA.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1852/mocao_no3.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1852/mocao_no3.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N°03/2024 DE AUTORIA DA VEREADORA LARISSA GOMES – Moção de congratulações e aplausos aos alunos campeões do Projeto ABC do Atletismo CETI – Maria Izabel Ferreira Xavier Desterro e Silva.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2043/mocao_no4.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2043/mocao_no4.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N°04/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Moção de congratulações e aplausos aos Profissionais da Defesa Civil.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2077/mocao_no5.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2077/mocao_no5.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N°05/2024 DE AUTORIA DA VEREADORA LARISSA GOMES – Moção de Congratulações e Aplausos ao Banco de Olhos do Amazonas – BOA, pelos seus 20 anos de existência.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2099/mocao_no6.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2099/mocao_no6.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR N°06/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES GAYO - Voto de profundo pesar pelo falecimento do Senhor Alberto Machado Bandeira.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2122/mocao_no7.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2122/mocao_no7.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N°07/2024 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO – Moção de congratulação e aplausos para o programa vida ativa.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2123/mocao_no8.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2123/mocao_no8.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR N°08/2024 DE AUTORIA DA VEREADORA LARISSA GOMES – A Vereadora que esta subscreve e manifesta votos de profundo pesar pelo falecimento da Senhora Maria do Carmo de Souza Cavalcante, mais conhecida como dona bebé, ocorrido no dia 25 de maio de 2024.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2124/mocao_no9.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2124/mocao_no9.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N°9/2024 DE AUTORIA DO VEREADOR LUIS CARLOS – O Vereador que subscreve manifesta votos de profundo pesar pelo falecimento da Senhora Izabel Oliveira Sá.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>MOÇÃO Nº 10/2024 DE AUTORIA DO VEREADOR BRUNO LIMA- Moção de congratulações e aplausos a equipe Emult.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>MOÇÃO Nº 11/2024 DE AUTORIA DO VEREADOR BRUNO LIMA - Moção de congratulações e aplausos aos motoristas da Secretaria Municipal de Saúde de Iranduba.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2316/mocao_no12.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2316/mocao_no12.pdf</t>
   </si>
   <si>
     <t>MOÇÃO Nº12/2024 DE AUTORIA DO VEREADOR BRUNO LIMA - Moção de congratulações e aplausos aos profissionais de educação física.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>MOÇÃO Nº 13/2024 DE AUTORIA DA VEREADORA LARISSA GOMES - Moção de pesar a Sra. Maria Assunção Souza.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2317/mocao_no14.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2317/mocao_no14.pdf</t>
   </si>
   <si>
     <t>MOÇÃO Nº14/2024 DE AUTORIA DO VEREADOR BRUNO LIMA - Moção de congratulações e aplausos aos nutricionistas.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2318/mocao_no15.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2318/mocao_no15.pdf</t>
   </si>
   <si>
     <t>MOÇÃO Nº15/2024 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Moção de congratulações e aplausos para o programa melhor em casa.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2387/mocao_no16.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2387/mocao_no16.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N°16/2024 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO – Moção de pesar pelo falecimento do Sr. Lauro Jofre Guimarães Dias.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2388/mocao_no17.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2388/mocao_no17.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N°17/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Moção de Congratulações e aplausos a atleta Sarah Vitória Carneiro Barroso.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2402/mocao_no18.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2402/mocao_no18.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N°18/2024 DE AUTORIA DO VEREADOR DISNEY CUNHA – Moção de congratulações e aplausos a equipe de psicossocial.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2411/mocao_no19.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2411/mocao_no19.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº19/2024 DE AUTORIA DO VEREADOR BRUNO LIMA - Moção de pesar ao Sr. Mauro Luiz Varela.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2425/mocao_no20.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2425/mocao_no20.pdf</t>
   </si>
   <si>
     <t>MOÇÃO Nº20/2024 DE AUTORIA DO VEREADOR KELISON DIEB - Moção de congratulação e aplausos ao Conselho de Alimentação  CAE.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei (LEGISLATIVO)</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº01, DE 5 DE FEVEREIRO DE 2024 - DE AUTORIA DA MESA DIRETORA - Concede ajuste salarial aos servidores públicos efetivos da Câmara Municipal de Iranduba, e dá outras providências.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1691/projeto_de_lei_ordinaria_no2.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1691/projeto_de_lei_ordinaria_no2.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 02/2024 DE AUTORIA DO VEREADOR LUIS CARLOS - Dispõe sobre a denominação do Ramal Uga-uga do Km 26 no Município de Iranduba e dá outras providências.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1727/projeto_de_lei_ordinaria_no3.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1727/projeto_de_lei_ordinaria_no3.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°03/2024 – DE AUTORIA DO VEREADOR LUÍS CARLOS – Dispõe sobre a implementação das horas de trabalho pedagógico (HTP) constituem o período destinado ás atividades com planejamento (elaboração de planos de aulas, organização de matérias e recursos) , registros, organização de portfólios e dá outras providências.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1728/projeto_de_lei_ordinaria_no4.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1728/projeto_de_lei_ordinaria_no4.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°04/2024 – DE AUTORIA DO VEREADOR ANDERSON BELFORT – Dispõe sobre a criação e o funcionamento do Serviço de Controle de Zoonoses e do Abrigo de Animais Domésticos e dá outras providências.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1744/projeto_de_lei_ordinaria_no5.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1744/projeto_de_lei_ordinaria_no5.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°05/2024 DE AUTORIA DO VEREADOR LUIS CARLOS RODRIGUES DE MOURA – Declara Entidade de Utilidade Pública Municipal a Associação de Moradores de Cacau Pirêra.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1763/projeto_de_lei_ordinaria_no6.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1763/projeto_de_lei_ordinaria_no6.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°06/2024 DE AUTORIA DO VEREADOR LUIS CARLOS – Dispõe sobre a realização de Exames Preventivos de Câncer de Mama e do Colo de Útero em Servidoras Públicas Municipais Professora Maria Elítia, e dá outras providências.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1764/projeto_de_lei_ordinaria_no7.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1764/projeto_de_lei_ordinaria_no7.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°07/2024 DE AUTORIA DO VEREADOR LUIS CARLOS – Dispõe sobre a nova Lei Dhonny Carvalho que trata de regulamentação do serviço de transporte de passageiros em veículo automotor tipo motocicleta, denominado Mototáxi, no Município de Iranduba e dá outras providências.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1779/projeto_de_lei_ordinaria_no8.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1779/projeto_de_lei_ordinaria_no8.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°08/2024 DE AUTORIA DO VEREADOR LUIS CARLOS RODRIGUES DE MOURA – Dispõe sobre a obrigatoriedade de divulgar o calendário de férias anualmente dos servidores públicos do Poder Executivo, e dá outras providências.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1780/projeto_de_lei_ordinaria_no9.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1780/projeto_de_lei_ordinaria_no9.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°09/2024 DE AUTORIA DA VEREADORA LARISSA RUFINO GOMES – Declara Entidade de Utilidade Pública Municipal o Instituto Social Irmã Antônia – ISMA.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1808/projeto_de_lei_ordinaria_no10.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1808/projeto_de_lei_ordinaria_no10.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°10/2024 DE AUTORIA DO VEREADOR LUIS CARLOS – Cria o Programa de Amaro à População em Situação de Rua no Município de Iranduba e dá outras providências.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1855/projeto_de_lei_ordinaria_no11.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1855/projeto_de_lei_ordinaria_no11.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°11/2024 DE AUTORIA DO VEREADOR LUÍS CARLOS RODRIGUES DE MOURA – Institui o Código de Defesa e Apoio ao Empreendedor, disposto sobre normas relativas á livre iniciativa e ao livre exercício de Iranduba.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1886/projeto_de_lei_ordinaria_no12.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1886/projeto_de_lei_ordinaria_no12.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°12/2024 DE AUTORIA DO VEREADOR LUIS CARLOS – Dispõe sobre a concessão de gratuidade no transporte público aos candidatos inscritos no ENEM, no dia da realização do exame no Município de Iranduba.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1887/projeto_de_lei_ordinaria_no13.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1887/projeto_de_lei_ordinaria_no13.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°13/2024 DE AUTORIA DO VEREADOR LUIS CARLOS – Lei Prof. Valter, que dispõe sobre a entrada gratuita de atletas e ex atletas profissionais em eventos esportivos no Município de Iranduba.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1888/projeto_de_lei_ordinaria_no14.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1888/projeto_de_lei_ordinaria_no14.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°14/2024 DE AUTORIA DO VEREADOR LUIS CARLOS – Dispõe sobre as doações de matérias ou equipamentos esportivos as associações esportivas, comunidades ou entidades organizadas da cidade de Iranduba.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1889/projeto_de_lei_ordinaria_no15.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1889/projeto_de_lei_ordinaria_no15.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°15/2024 DE AUTORIA DO VEREADOR LUIS CARLOS – Criação do Programa resgatando vidas, destinado a prevenção e ao atendimento de pessoas com ideação suicida.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1890/projeto_de_lei_ordinaria_no16.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1890/projeto_de_lei_ordinaria_no16.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°16/2024 DE AUTORIA DO VEREADOR KELISON DIEB – Declara Entidade de Utilidade Pública a Associação de Desenvolvimento Rural dos Produtores do Município de Iranduba – PRODUIRA.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1891/projeto_de_lei_ordinaria_no17.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1891/projeto_de_lei_ordinaria_no17.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°017/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Dispõe sobre a proibição de festas e eventos particulares nos Ginásios e Quadras Poliesportivas do Município de Iranduba.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1986/projeto_de_lei_ordinaria_no18.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1986/projeto_de_lei_ordinaria_no18.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°018/2024 DE AUTORIA DA MESA DIRETORA – Fixa o subsídio dos Vereadores para a Legislatura 2025/2028 e dá outras providências.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1987/projeto_de_lei_ordinaria_no19.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1987/projeto_de_lei_ordinaria_no19.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°019/2024 DE AUTORIA DA MESA DIRETORA – Fixa os subsídios do Prefeito, Vice-prefeito e Secretários Municipais para a Legislatura 2025/2028 e dá outras providências.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2051/projeto_de_lei_ordinario_no20.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2051/projeto_de_lei_ordinario_no20.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°20/2024 DE AUTORIA DO VEREADOR ANDERSON BELFORT - Dispõe sobre a Obrigatoriedade afixação de cartazes informando o contrato dos Conselhos tutelares nos estabelecimentos de ensino públicos e privados e dá outras providências.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2052/projeto_de_lei_ordinario_no21.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2052/projeto_de_lei_ordinario_no21.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°21/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Declara Entidade de Utilidade Pública a Associação de Moradores e Moradoras do Parque Areal.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2053/projeto_de_lei_ordinario_no22.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2053/projeto_de_lei_ordinario_no22.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°22/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA S. GAYO – Dispõe sobre a proibição das concessionárias dos serviços de fornecimento de energia elétrica e água a realizar a instalação de medidores do sistema de meditação centralização (SMC) ou sistema remoto similar.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2082/projeto_de_lei_ordinario_no23.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2082/projeto_de_lei_ordinario_no23.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°023/2024 DE AUTORIA DO VEREADOR LUÍS CARLOS RODRIGUES DE MOURA – Declara entidade de utilidade Pública municipal ao Instituto cultural Social e Educacional Raio de Sol.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2088/projeto_de_lei_no24.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2088/projeto_de_lei_no24.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°24/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Estabelece a semana de Prevenção ao Assédio no Esporte no município de Iranduba a dá outras providências.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2089/projeto_de_lei_no25.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2089/projeto_de_lei_no25.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°25/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Estabelece a política municipal de Apoio e Incentivo à Mulher no Esporte no município de Iranduba e dá outras providências.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2101/projeto_de_lei_no26.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2101/projeto_de_lei_no26.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°26/2024 DE AUTORIA DA VEREADORA LARISSA GOMES – Dispõe sobre a substituição do nome da Escola Municipal Prof. Maria do Carmo de Souza Cavalcante.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2129/projeto_de_lei_no27.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2129/projeto_de_lei_no27.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°27/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Determina que seja fixado em local visível, a última data de dedetização em todas as Escolas Municipais.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2130/projeto_de_lei_no28.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2130/projeto_de_lei_no28.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°28/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES – Autoriza o Poder Executivo a instituir um período entre os meses de agosto a novembro a saúde oftalmológica nas Escolas do Ensino Fundamental, do Município de Iranduba.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2163/projeto_de_lei_no30.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2163/projeto_de_lei_no30.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°30/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES DA SILVA GAYO – Dispõe sobre a autorização da existência de enfermaria e a permanência de técnico de 1’2enfermagem em redes de ensino, incluindo creches (abrangendo as terceirizadas) no Município de Iranduba e dá outras providências</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2247/projeto_de_lei_no32.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2247/projeto_de_lei_no32.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°32/2024 DE AUTORIA DA VEREADORA LARISSA GOMES – Institui a semana municipal do pescador e inclui a data no calendário oficial de eventos do Município de Iranduba/Am.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2304/projeto_de_lei_n_33-_2024.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2304/projeto_de_lei_n_33-_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº33/2024 DE AUTORIA DO VEREADOR BRUNO LIMA - Dispõe sobre a substituição do nome da Av. Amazonas para Av. Coronel Jorge Texeira.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°34/2024 DE AUTORIA DO VEREADOR EUDES FERNANDES - Declara Entidade de Utilidade Pública Municipal o Instituto Social de Saúde, Educação e Meio Ambiente da Amazônia – ISEAMA.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°35/2024 DE AUTORIA DO VEREADOR KELISON DIEB – Dispõe sobre a substituição do nome da Estrada do Distrito do Lago do Limão para o Estrada Osvaldo Gomes da Silva.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº36/2024  DE AUTORIA DO VEREADOR WALDINEY FURTADO - Declara entidade pública municipal o Instituto Integral Clinica Médica - ICM.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
@@ -6858,399 +6858,399 @@
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°38/2024 DE AUTORIA DA VEREADORA LARISSA GOMES – Institui prioridade na matrícula em creches da rede de ensino municipal às crianças com deficiência e dá outras providencias.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº39/2024 DE AUTORIA DA MESA DIRETORA - Institui o Auxílio - transporte aos servidores efetivos e comissionados no âmbito do Poder Legislativo de Iranduba, e dá outras providências.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei (EXECUTIVO)</t>
   </si>
   <si>
     <t>José Augusto Ferraz de Lima</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1954/projeto_de_lei_no83.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1954/projeto_de_lei_no83.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°083, DE ABRIL DE 2024 – AUTORIA DO PODER EXECUTIVO – Dispõe sobre as diretrizes para a elaboração da lei orçamentária para o exercício de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1955/projeto_de_lei_no84_executivo.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1955/projeto_de_lei_no84_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°084, DE 11 DE ABRIL DE 2024 – AUTORIA DO PODER EXECUTIVO – Altera a redação da Lei n°123, de 05 de julho de 2006.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2079/projeto_de_lei_do_executivo_no85.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2079/projeto_de_lei_do_executivo_no85.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°085/2024 DE AUTORIA DO PODER EXECUTIVO – Autoriza o Poder Executivo do Município de Iranduba a abertura de crédito suplementar, no valor de R$ 7.798.333,69 (sete milhões setecentos e noventa e oito mil, trezentos e trinta e três reais e sessenta e nove centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2080/projeto_de_lei_do_executivo_no86.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2080/projeto_de_lei_do_executivo_no86.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°086/2024 DE AUTORIA DO PODER EXECUTIVO – Autoriza o Poder Executivo do Município de Iranduba a abertura de crédito especial, no valor de R$ 96.019,03 (noventa e seis mil, dezenove reais e seis centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2081/projeto_de_lei_do_executivo_no87.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2081/projeto_de_lei_do_executivo_no87.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°087/2024 DE AUTORIA DO PODER EXECUTIVO – Autoriza o Município de Iranduba/AM a doar ao Instituto Federal do Amazonas – IFAM, um terreno para a construção do Campus Avançado Iranduba, na Comarca de Iranduba.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2200/projeto_de_lei_no88.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2200/projeto_de_lei_no88.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 088/2024, DE AUTORIA DO EXECUTIVO MUNICIPAL – Autoriza o Poder executivo do Município de Iranduba a abertura de crédito especial.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2201/projeto_de_lei_no89.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2201/projeto_de_lei_no89.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 089/2024, DE AUTORIA DO EXECUTIVO MUNICIPAL – Autoriza o Poder executivo do Município de Iranduba a abertura de crédito especial.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2202/projeto_de_lei_no90.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2202/projeto_de_lei_no90.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 090/2024, DE AUTORIA DO EXECUTIVO MUNICIPAL – Autoriza o Poder executivo do Município de Iranduba a abertura de crédito suplementar.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2203/projeto_de_lei_no91.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2203/projeto_de_lei_no91.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 091/2024, DE AUTORIA DO EXECUTIVO MUNICIPAL – Autoriza o Poder executivo do Município de Iranduba a abertura de crédito suplementar.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 092/2024 - DE AUTORIA DO PODER EXECUTIVO - Autoriza o Poder Executivo Municipal a alienar, por meio de doação imóveis pertencentes ao patrimônio público municipal ao Fundo de Arrendamento Residencial - FAR, para fins de implantação de projeto habitacional do programa "Minha casa, minha vida" e dá outras providências.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº93/2024 DE AUTORIA DO PODER EXECUTIVO - Estima a receita e fixa a despesa do município de Iranduba para 2025.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº94/2024 DE AUTORIA DO PODER EXECUTIVO - Autoriza o poder executivo a abertura de crédito suplementar no valor de R$ 1.400.000,00.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°095 D AUTORIA DO PODER EXECUTIVO – Autoriza o Poder Executivo do Município de Iranduba a abertura de crédito suplementar, no valor de R$ 100.000,00 (cem mil reais) e dá outras providências.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°96/2024 DE AUTORIA DO PODER EXECUTIVO – Autoriza o Poder Executivo a ceder às instituições financeiras públicas créditos decorrentes de royalties, participações especiais e compensações financeiras relacionadas á exploração de petróleo e gás natural, recursos hídricos e minerais.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°97/2024 DE AUTORIA DO PODER EXECUTIVO – Institui o programa de recuperação fiscal do Município de Iranduba (Refis Municipal) e dá outras providências.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1692/projeto_de_decreto_legislativo_no1.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1692/projeto_de_decreto_legislativo_no1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº01/2024 DE AUTORIA DA VEREADORA LARISSA GOMES- Concede Título Honorífico de Cidadão Irandubense ao Senhor Radyr Gomes de Oliveira, Diretor Técnico de Interior e de relações Institucionais da Amazonas Energia.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1705/projeto_de_decreto_legislativo_no2.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1705/projeto_de_decreto_legislativo_no2.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 02/2024 DE AUTORIA DA VEREADORA LARISSA GOMES - Concede Título Honorífico de Cidadão Irandubense ao Senhor Nelson Ferreira Gomes Filho.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1724/projeto_de_decreto_legislativo_no3.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1724/projeto_de_decreto_legislativo_no3.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N°03/2024 - DE AUTORIA DO VEREADOR EUDES FERNANDES DA S. GAYO – Concede o título honorífico de cidadã irandubense a senhora GISELY LISBOA DA SILVA DE SOUZA, Bacharel em contabilidade e conselheira tutelar do município de Iranduba.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1725/projeto_de_decreto_legislativo_no4.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1725/projeto_de_decreto_legislativo_no4.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N°04/2024 – DE AUTORIA DO VEREADOR EUDES FERNANDES DA S. GAYO – Concede o título honorífico de cidadã irandubense a senhora ÁDINA VAZ CAMPOS. Administradora e empresária no município de Iranduba.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1726/projeto_de_decreto_legislativo_no5.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1726/projeto_de_decreto_legislativo_no5.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 05/2024 – DE AUTORIA DO VEREADOR MYCHELL LOPES – Concede o título honorífico de cidadão irandubense ao senhor THIAGO ALLENDE SILA DE LIMA, advogado e morador no município de Iranduba.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1856/projeto_de_decreto_legislativo_no6.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1856/projeto_de_decreto_legislativo_no6.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N°06/2024 DE AUTORIA DO VEREADOR DISNEY CUNHA – Concede título honorífico de cidadão Irandubense ao Senhor Júlio Cezar Gonçalves de Moura. Major QOPM Comunidade da 8° CIPM.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1857/projeto_de_decreto_legislativo_no7.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1857/projeto_de_decreto_legislativo_no7.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N°07 DE AUTORIA DO VEREADOR EUDES FERNANDES DA S. GAYO - Concede título honorífico de cidadão irandubense ao senhor Amilton Bezerra Gadelha. Professor de filosofia e Especialista em metodologia da educação superior pela Universidade Federal do Amazonas.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1973/projeto_de_decreto_legislativo_no8.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1973/projeto_de_decreto_legislativo_no8.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N°08/2024 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO – Concede Titulo Honorifico de Cidadão Irandubense ao Delegado Adjunto Geraldo Jorge Eloi de Souza.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1988/projeto_de_decreto_legislativo_no09.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1988/projeto_de_decreto_legislativo_no09.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N°09/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Concede o título honorífico de cidadão Irandubense ao Senhor Nelson de Souza Maranhão.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2164/projeto_de_decreto_legislativo_no10.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2164/projeto_de_decreto_legislativo_no10.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N°10/2024 DE AUTORIA DO VEREADOR LUÍS CARLOS – Dispõe sobre autorização para inclusão de consulta popular sobre a vontade da população em emancipar o Distrito do Cacau Pirêra.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N°11/2024 DE AUTORIA DO VEREADOR DISNEY CUNHA – Concede título honorífico de Cidadão Irandubense ao Senhor Gilson Wilian da Cunha, Empreendedor.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2357/projeto_de_decreto_legislativo_no12.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2357/projeto_de_decreto_legislativo_no12.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N°12/2024 DE AUTORIA DO VEREADOR LUÍS CARLOS R. DE MOURA – Concede o título honorífico de Cidadão Irandubense ao Senhor Raimundo Ferreira dos Santos (DOCA), Agricultor ex-servidor deste município e dá outras providências.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2363/projeto_de_decreto_legislativo_no14.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2363/projeto_de_decreto_legislativo_no14.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº14/2024 DE AUTORIA DO VEREADOR LEONARDO DE MEDEIROS - Concede o diploma de Cidadão Honorifico ao Professor Doutor Senhor Adailson Nascimento Souza.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2418/projeto_de_decreto_legislativo_no15.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2418/projeto_de_decreto_legislativo_no15.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N°15/2024 DE AUTORIA DO VEREADOR DISNEY CUNHA – Concede título honorífico de Cidadão Irandubense a Senhora Michele Souza de Deus, Contadora e Gerente no Pronto Atendimento ao Cidadão (PAC).</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 01/2024 DE AUTORIA DA MESA DIRETORA - Altera o inciso I do art. 66 da resolução nº004/2022, que dispõe sobre o Regimento Interno da Câmara Municipal de Iranduba.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 003/2024 DE AUTORIA DA MESA DIRETORA - Regulamenta a Lei Federal nº 14.133, de abril de 2021, que dispõe sobre licitações e contratos administrativos, no âmbito do Poder Legislativo do Município de Iranduba e dá outras providências.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº004/2024 DE AUTORIA DA MESA DIRETORA - Suprime o inciso I do art. 32 da resolução nº 004/2022, que dispõe sobre Regimento Interno da Câmara Municipal de Iranduba.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1693/projeto_de_resolucao_no5.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1693/projeto_de_resolucao_no5.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº05/2024 - Regulamenta o acesso à informação pública pelo cidadão, no âmbito do Poder Legislativo Municipal, cria normas de procedimentos e dá outras providências.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 06/2024 DE AUTORIA DA MESA DIRETORA - Institui o décimo terceiro subsídio aos Vereadores integrantes da Câmara Municipal de Iranduba, e dá outras providências.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar (LEGISLATIVO)</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1684/projeto_de_lei_complementar_no01.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1684/projeto_de_lei_complementar_no01.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº001/2024 DE AUTORIA DA MESA DIRETORA - Altera o art. 1º da Lei Complementar nº 444/2022 - GP/CMI, que "institui a cota para exercício da atividade parlamentar - CEAP - e dá outras providências".</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2204/projeto_de_lei_complementar_no02.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2204/projeto_de_lei_complementar_no02.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 02/2024, DE AUTORIA DO MESA DIRETORA – Dá nova redação ao art. 9º da Lei Complementar nº470/2022, e altera e cria dispositivos no art. 11 e no art. 12 da Lei 316, de 13 de dezembro de 2016.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR N°03/2024 DE AUTORIA DA MESA DIRETORA – Altera o Art. 1° da Lei Complementar n°569/2024 – GP/CMI, que institui a cota para o exercício da Atividade Parlamentar – CEAP – e dá outras providências.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>PLCEX</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar (EXECUTIVO)</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR N°012/2024 – DE AUTORIA DO PODER EXECUTIVO - Que dispõe sobre a adequação ao piso salarial profissional nacional dos profissionais do magistério público da educação básica, nos termos da Lei Federal n°11.738/2008.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA À LEI ORGÂNICA Nº001/2024 DE AUTORIA DA MESA DIRETORA - Altera a redação do art. 18, da Lei Orgânica Municipal, que dispõe sobre as reuniões.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1989/proposta_de_emenda_a_lei_organica_no2.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1989/proposta_de_emenda_a_lei_organica_no2.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA Á LEI ORGÂNICA N°02/2024 DE AUTORIA DA MESA DIRETORA – Altera o inciso I, do art. 14 da lei Orgânica Municipal – que dispõe sobre o número de Vereadores para 2025/2028.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2100/proposta_de_emenda_a_lei_organica_no3.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2100/proposta_de_emenda_a_lei_organica_no3.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA Á LEI ORGÂNICA N°03/2024 DE AUTORIA DA MESA DIRETORA – Altera dispositivos do art. 14 da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>PCCJR</t>
   </si>
   <si>
     <t>Parecer CCJRF</t>
   </si>
   <si>
     <t>CCJRF - Comissão de Constituição, Justiça e Redação Final</t>
   </si>
   <si>
     <t>PARECER Nº01/2024/CCJRF - EMENDA A LEI ORGÂNICA Nº 001/2024- Altera a redação do art. 18, da Lei Orgânica Municipal, que dispõe sobre as reuniões.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>PARECER Nº 02/2024/CCJRF - PROJETO DE RESOLUÇÃO 001/2024 - Altera o inciso I do art. 66 da resolução nº 004/2022, que dispõe sobre o Regimento Interno da Câmara Municipal de Iranduba.</t>
   </si>
@@ -7614,75 +7614,60 @@
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>PARECER CONJUNTO N°28/2024/CCJRF/CFO – Autoriza o Poder Executivo aceder as instituições financeiras públicas créditos decorrentes de royalties, participações especiais e compensações financeiras relacionados á exploração de petróleo e gás natural, recursos hídricos e minerais.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>PARECER CONJUNTO N°29/2024/CCJRF/CFO – Institui o Programa de Recuperação Fiscal do Município de Iranduba (Refis Municipal) e dá outras providências.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>PARECER Nº30/2024/CCJRF/CFO - Estima a receita e fixa a despesa do Município de Iranduba para o exercício de 2025.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>PARECER CONJUNTO Nº31/2024/CCJRF/CFO - Estima a receita e fixa a despesa do Município de Iranduba, para o exercício de 2025.</t>
   </si>
   <si>
-    <t>2199</t>
-[...13 lines deleted...]
-  <si>
     <t>2044</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2044/emenda_modificativa_no1.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2044/emenda_modificativa_no1.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N°01/2024 DE AUTORIA DO VEREADOR ANDERSON BELFORT – Emenda Modificativa ao PL n°04/2024 – dispõe sobre a criação e o funcionamento de serviços de controle de Zoonoses e do Abrigo Municipal de Animais Domésticos e dá outras providências.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N°04/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Modifica-se o art. 5° do Projeto de Lei n°032/2023.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N°05/2024 DE AUTORIA DO VEREADOR BRUNO LIMA – Modifica-se o art. 6° do Projeto de Lei n°032/2023.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N°06 A EMENDA A LEI ORGÂNICA N°002/2024 DE AUTORIA DA VERADORA LARISSA GOMES – Altera a redação do art.1°, da emenda a Lei Orgânica n°002/2024.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
@@ -8013,67 +7998,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1701/indicacao_no1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1702/indicacao_no2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1703/indicacao_no3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1710/indicacao_no4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1711/indicacao_no5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1712/indicacao_no6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1713/indicacao_no7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1714/indicacao_no8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1715/indicacao_no9.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1735/indicacao_no10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1736/indicacao_no11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1737/indicacao_no12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1754/indicacao_no13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1755/indicacao_no14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1756/indicacao_no15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1757/indicacao_no16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1758/indicacao_no17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1759/indicacao_no18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1760/indicacao_no19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1761/indicacao_no20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1762/indicacao_no21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1768/indicacao_no22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1769/indicacao_no23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1770/indicacao_no24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1771/indicacao_no25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1772/indicacao_no26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1773/indicacao_no27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1796/indicacao_no28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1797/indicacao_no29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1798/indicacao_no30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1799/indicacao_no31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1800/indicacao_no32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1801/indicacao_no33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1802/indicacao_no34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1803/indicacao_no35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1804/indicacao_no36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1805/indicacao_no37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1806/indicacao_no38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1807/indicacao_no39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1843/indicacao_no40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1844/indicacao_no41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1845/indicacao_no42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1846/indicacao_no43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1847/indicacao_no44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1848/indicacao_no45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1881/indicacao_no46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1882/indicacao_no47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1912/indicacao_no48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1913/indicacao_no49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1914/indicacao_no50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1915/indicacao_no51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1946/indicacao_no52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1947/indicacao_no53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1948/indicacao_no54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1949/indicacao_no55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1950/indicacao_no56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1951/indicacao_no57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1952/indicacao_no58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1953/indicacao_no59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1977/indicacao_no60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1978/indicacao_no61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1979/indicacao_no62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1980/indicacao_no63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1981/indicacao_no64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2008/indicacao_no65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2009/indicacao_no66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2010/indicacao_no67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2011/indicacao_no68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2012/indicacao_no69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2013/indicacao_no70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2014/indicacao_no71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2041/indicacao_no72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2075/indicacao_no73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2076/indicacao_no74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2084/indicacao_no75.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2085/indicacao_no76.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2086/indicacao_no77.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2087/indicacao_no78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2094/indicacao_no79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2095/indicacao_no80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2113/indicacao_no81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2114/indicacao_no82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2115/indicacao_no83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2116/indicacao_no84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2117/indicacao_no85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2118/indicacao_no86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2119/indicacao_no87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2158/indicacao_no88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2187/indicacao_no89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2188/indicacao_no90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2189/indicacao_no91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2190/indicacao_no92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2191/indicacao_no93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2192/indicacao_no94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2213/indicacao_no95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2214/indicacao_no96.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2215/indicacao_no97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2216/indicacao_no98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2217/indicacao_no99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2218/indicacao_no100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2231/indicacao_no101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2232/indicacao_no102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2233/indicacao_no103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2234/indicacao_no104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2235/indicacao_no105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2236/indicacao_no106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2237/indicacao_no107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2238/indicacao_no108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2239/indicacao_no109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2240/indicacao_no110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2241/indicacao_no111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2242/indicacao_no112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2243/indicacao_no113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2244/indicacao_no114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2245/indicacao_no115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2246/indicacao_no116.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2264/indicacao_no117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2265/indicacao_no118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2314/indicacao_no123.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2315/indicacao_no124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2323/indicacao_no125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2324/indicacao_no126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2325/indicacao_no127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2333/indicacao_no128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2334/indicacao_no129.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2335/indicacao_no130.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2336/indicacao_no131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2337/indicacao_no132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2338/indicacao_no133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2343/indicacao_no134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2344/indicacao_no135.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2345/indicacao_no136.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2346/indicacao_no137.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2351/indicacao_no138.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2352/indicacao_no139.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2353/indicacao_no140.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2354/indicacao_no141.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2362/indicacao_no142.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2366/indicacao_no143.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2367/indicacao_no144.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2371/indicacao_no146.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2372/indicacao_no147.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2373/indicacao_no148.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2379/indicacao_no149.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2380/indicacao_no150.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2384/indicacao_no151.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2396/indicacao_no152.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2397/indicacao_no153.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2398/indicacao_no154.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2399/indicacao_no155.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1694/pedido_de_providencia_no1.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1695/pedido_de_providencia_no2.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1696/pedido_de_providencia_no3.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1697/pedido_de_providencia_no4.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1698/pedido_de_providencia_no5.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1699/pedido_de_providencia_no6.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1700/pedido_de_providencia_no7.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1706/pedido_de_providencia_no8.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1707/pedido_de_providencia_no9.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1708/pedido_de_providencia_no10.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1709/pedido_de_providencia_no11.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1729/pedido_de_providencia_no12.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1730/pedido_de_providencia_no13.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1731/pedido_de_providencia_no14.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1732/pedido_de_providencia_no15.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1733/pedido_de_providencia_no16.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1734/pedido_de_providencia_no17.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1745/pedido_de_providencia_no18.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1746/pedido_de_providencia_no19.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1747/pedido_de_providencia_no20.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1748/pedido_de_providencia_no21.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1749/pedido_de_providencia_no22.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1750/pedido_de_providencia_no23.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1751/pedido_de_providencia_no24.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1752/pedido_de_providencia_no25.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1753/pedido_de_providencia_no26.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1765/pedido_de_providencia_no27.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1766/pedido_de_providencia_no28.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1767/pedido_de_providencia_no29.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1781/pedido_de_providencia_no30.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1782/pedido_de_providencia_no31.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1783/pedido_de_providencia_no32.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1784/pedido_de_providencia_no33.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1785/pedido_de_providencia_no34.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1786/pedido_de_providencia_no35.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1787/pedido_de_providencia_no36.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1788/pedido_de_providencia_no37.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1789/pedido_de_providencia_no38.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1790/pedido_de_providencia_no39.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1791/pedido_de_providencia_no40.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1792/pedido_de_providencia_no41.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1793/pedido_de_providencia_no42.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1794/pedido_de_providencia_no43.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1795/pedido_de_providencia_no44.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1809/pedido_de_providencia_no45.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1810/pedido_de_providencia_no46.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1811/pedido_de_providencia_no47.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1812/pedido_de_providencia_no48.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1813/pedido_de_providencia_no49.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1814/pedido_de_providencia_no50.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1815/pedido_de_providencia_no51.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1816/pedido_de_providencia_no52.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1817/pedido_de_providencia_no53.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1818/pedido_de_providencia_no54.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1819/pedido_de_providencia_no55.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1820/pedido_de_providencia_no56.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1821/pedido_de_providencia_no57.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1822/pedido_de_providencia_no58.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1823/pedido_de_providencia_no59.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1824/pedido_de_providencia_no60.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1825/pedido_de_providencia_no61.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1826/pedido_de_providencia_no62.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1827/pedido_de_providencia_no63.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1828/pedido_de_providencia_no64.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1829/pedido_de_providencia_no65.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1830/pedido_de_providencia_no66.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1831/pedido_de_providencia_no67.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1832/pedido_de_providencia_no68.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1833/pedido_de_providencia_no69.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1834/pedido_de_providencia_no70.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1835/pedido_de_providencia_no71.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1836/pedido_de_providencia_no72.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1837/pedido_de_providencia_no73.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1838/pedido_de_providencia_no74.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1839/pedido_de_providencia_no75.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1840/pedido_de_providencia_no76.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1841/pedido_de_providencia_no77.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1842/pedido_de_providencia_no78.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1858/pedido_de_providencia_no79.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1859/pedido_de_providencia_no80.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1860/pedido_de_providencia_no81.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1861/pedido_de_providencia_no82.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1862/pedido_de_providencia_no83.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1863/pedido_de_providencia_no84.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1864/pedido_de_providencia_no85.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1865/pedido_de_providencia_no86.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1866/pedido_de_providencia_no87.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1867/pedido_de_providencia_no88.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1868/pedido_de_providencia_no89.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1869/pedido_de_providencia_no90.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1870/pedido_de_providencia_no91.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1871/pedido_de_providencia_no92.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1872/pedido_de_providencia_no93.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1873/pedido_de_providencia_no94.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1874/pedido_de_providencia_no95.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1875/pedido_de_providencia_no96.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1876/pedido_de_providencia_no97.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1877/pedido_de_providencia_no98.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1878/pedido_de_providencia_no99.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1879/pedido_de_providencia_no100.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1880/pedido_de_providencia_no101.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1892/pedido_de_providencia_no102.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1893/pedido_de_providencia_no103.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1894/pedido_de_providencia_no104.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1895/pedido_de_providencia_no105.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1896/pedido_de_providencia_no106.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1897/pedido_de_providencia_no107.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1898/pedido_de_providencia_no108.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1899/pedido_de_providencia_no109.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1900/pedido_de_providencia_no110.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1901/pedido_de_providencia_no111.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1902/pedido_de_providencia_no112.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1903/pedido_de_providencia_no113.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1904/pedido_de_providencia_no114.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1905/pedido_de_providencia_no115.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1906/pedido_de_providencia_no116.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1907/pedido_de_providencia_no117.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1908/pedido_de_providencia_no118.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1909/pedido_de_providencia_no119.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1910/pedido_de_providencia_no120.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1911/pedido_de_providencia_no121.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1923/pedido_de_providencia_no122.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1924/pedido_de_providencia_no123.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1925/pedido_de_providencia_no124.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1926/pedido_de_providencia_no125.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1927/pedido_de_providencia_no126.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1928/pedido_de_providencia_no127.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1929/pedido_de_providencia_no128.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1930/pedido_de_providencia_no129.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1931/pedido_de_providencia_no130.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1932/pedido_de_providencia_no131.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1933/pedido_de_providencia_no132.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1934/pedido_de_providencia_no133.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1935/pedido_de_providencia_no134.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1936/pedido_de_providencia_no135.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1937/pedido_de_providencia_no136.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1938/pedido_de_providencia_no137.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1939/pedido_de_providencia_no138.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1940/pedido_de_providencia_no139.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1941/pedido_de_providencia_no140.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1942/pedido_de_providencia_no141.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1943/pedido_de_providencia_no142.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1944/pedido_de_providencia_no143.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1945/pedido_de_providencia_no144.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1976/pedido_de_providencia_no145.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1974/pedido_de_providencia_no146.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1975/pedido_de_providencia_no147.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1956/pedido_de_providencia_no148.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1957/pedido_de_providencia_no149.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1958/pedido_de_providencia_no150.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1959/pedido_de_providencia_no151.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1960/pedido_de_providencia_no152.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1961/pedido_de_providencia_no153.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1962/pedido_de_providencia_no154.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1963/pedido_de_providencia_no155.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1964/pedido_de_providencia_no156.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1965/pedido_de_providencia_no157.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1966/pedido_de_providencia_no158.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1967/pedido_de_providencia_no159.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1968/pedido_de_providencia_no160.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1969/pedido_de_providencia_no161.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1970/pedido_de_providencia_no162.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1971/pedido_de_providencia_no163.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1972/pedido_de_providencia_no164.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1990/pedido_de_providencia_no165.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1991/pedido_de_providencia_no166.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1992/pedido_de_providencia_no167.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1993/pedido_de_providencia_no168.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1994/pedido_de_providencia_no169.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1995/pedido_de_providencia_no170.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1996/pedido_de_providencia_no171.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1997/pedido_de_providencia_no172.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1998/pedido_de_providencia_no173.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1999/pedido_de_providencia_no174.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2000/pedido_de_providencia_no175.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2001/pedido_de_providencia_no176.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2002/pedido_de_providencia_no177.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2003/pedido_de_providencia_no178.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2004/pedido_de_providencia_no179.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2005/pedido_de_providencia_no180.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2006/pedido_de_providencia_no181.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2007/pedido_de_providencia_no182.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2015/pedido_de_providencia_no183.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2016/pedido_de_providencia_no184.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2017/pedido_de_providencia_no185.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2018/pedido_de_providencia_no186.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2019/pedido_de_providencia_no187.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2020/pedido_de_providencia_no188.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2021/pedido_de_providencia_no189.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2022/pedido_de_providencia_no190.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2023/pedido_de_providencia_no191.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2024/pedido_de_providencia_no192.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2025/pedido_de_providencia_no193.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2026/pedido_de_providencia_no194.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2027/pedido_de_providencia_no195.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2028/pedido_de_providencia_no196.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2029/pedido_de_providencia_no197.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2030/pedido_de_providencia_no198.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2031/pedido_de_providencia_no199.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2032/pedido_de_providencia_no200.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2033/pedido_de_providencia_no201.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2034/pedido_de_providencia_no202.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2035/pedido_de_providencia_no203.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2036/pedido_de_providencia_no204.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2037/pedido_de_providencia_no205.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2038/pedido_de_providencia_no206.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2039/pedido_de_providencia_no207.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2040/pedido_de_providencia_no208.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2054/pedido_de_providencia_no209.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2055/pedido_de_providencia_no210.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2056/pedido_de_providencia_no211.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2057/pedido_de_providencia_no212.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2058/pedido_de_providencia_no213.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2059/pedido_de_providencia_no214.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2060/pedido_de_providencia_no215.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2061/pedido_de_providencia_no216.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2062/pedido_de_providencia_no217.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2063/pedido_de_providencia_no218.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2064/pedido_de_providencia_no219.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2065/pedido_de_providencia_no220.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2066/pedido_de_providencia_no221.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2067/pedido_de_providencia_no222.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2068/pedido_de_providencia_no223.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2069/pedido_de_providencia_no224.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2070/pedido_de_providencia_no225.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2071/pedido_de_providencia_no226.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2072/pedido_de_providencia_no227.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2073/pedido_de_providencia_no228.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2074/pedido_de_providencia_no229.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2083/pedido_de_providencia_no230.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2102/pedido_de_providencia_no231.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2090/pedido_de_providencia_no232.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2091/pedido_de_providencia_no233.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2092/pedido_de_providencia_no234.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2093/pedido_de_providencia_no235.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2103/pedido_de_providencia_no236.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2104/pedido_de_providencia_no237.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2105/pedido_de_providencia_no238.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2106/pedido_de_providencia_no239.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2107/pedido_de_providencia_no240.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2108/pedido_de_providencia_no241.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2109/pedido_de_providencia_no242.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2110/pedido_de_providencia_no243.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2111/pedido_de_providencia_no244.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2112/pedido_de_providencia_no245.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2131/pedido_de_providencia_no246.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2132/pedido_de_providencia_no247.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2133/pedido_de_providencia_no248.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2134/pedido_de_providencia_no249.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2135/pedido_de_providencia_no250.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2136/pedido_de_providencia_no251.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2137/pedido_de_providencia_no252.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2138/pedido_de_providencia_no253.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2139/pedido_de_providencia_no254.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2140/pedido_de_providencia_no255.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2141/pedido_de_providencia_no256.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2142/pedido_de_providencia_no257.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2143/pedido_de_providencia_no258.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2144/pedido_de_providencia_no259.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2145/pedido_de_providencia_no260.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2146/pedido_de_providencia_no261.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2147/pedido_de_providencia_no262.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2148/pedido_de_providencia_no263.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2149/pedido_de_providencia_no264.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2150/pedido_de_providencia_no265.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2151/pedido_de_providencia_no266.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2152/pedido_de_providencia_no267.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2153/pedido_de_providencia_no268.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2154/pedido_de_providencia_no269.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2155/pedido_de_providencia_no270.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2156/pedido_de_providencia_no271.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2157/pedido_de_providencia_no272.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2165/pedido_de_providencia_no273.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2166/pedido_de_providencia_no274.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2167/pedido_de_providencia_no275.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2168/pedido_de_providencia_no276.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2169/pedido_de_providencia_no277.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2170/pedido_de_providencia_no278.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2171/pedido_de_providencia_no279.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2172/pedido_de_providencia_no280.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2173/pedido_de_providencia_no281.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2174/pedido_de_providencia_no282.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2175/pedido_de_providencia_no283.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2176/pedido_de_providencia_no284.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2177/pedido_de_providencia_no285.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2178/pedido_de_providencia_no286.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2179/pedido_de_providencia_no287.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2180/pedido_de_providencia_no288.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2181/pedido_de_providencia_no289.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2182/pedido_de_providencia_no290.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2183/pedido_de_providencia_no291.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2184/pedido_de_providencia_no292.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2185/pedido_de_providencia_no293.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2186/pedido_de_providencia_no294.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2205/pedido_de_providencia_no295.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2206/pedido_de_providencia_no296.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2207/pedido_de_providencia_no297.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2208/pedido_de_providencia_no298.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2209/pedido_de_providencia_no299.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2210/pedido_de_providencia_no300.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2219/pedido_de_providencia_no301.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2225/pedido_de_providencia_no302.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2226/pedido_de_providencia_no303.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2227/pedido_de_providencia_no304.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2228/pedido_de_providencia_no305.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2230/pedido_de_providencia_no307.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2248/pedido_de_providencia_no308.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2249/pedido_de_providencia_no309.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2250/pedido_de_providencia_no310.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2251/pedido_de_providencia_no311.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2252/pedido_de_providencia_no312.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2253/pedido_de_providencia_no313.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2254/pedido_de_providencia_no314.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2255/pedido_de_providencia_no315.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2256/pedido_de_providencia_no316.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2257/pedido_de_providencia_no317.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2258/pedido_de_providencia_no318.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2259/pedido_de_providencia_no319.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2260/pedido_de_providencia_no320.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2266/pedido_de_providencia_no324.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2267/pedido_de_providencia_no325.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2268/pedido_de_providencia_no326.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2269/pedido_de_providencia_no327.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2270/pedido_de_providencia_no328.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2319/pedido_de_providencia_no352.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2320/pedido_de_providencia_no353.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2321/pedido_de_providencia_no354.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2322/pedido_de_providencia_no355.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2329/pedido_de_providencia_no356.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2330/pedido_de_providencia_no357.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2331/pedido_de_providencia_no358.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2332/pedido_de_providencia_no359.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2339/pedido_de_providencia_no360.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2340/pedido_de_providencia_no361.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2341/pedido_de_providencia_no362.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2348/pedido_de_providencia_no363.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2349/pedido_de_providencia_no364.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2350/pedido_de_providencia_no365.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2358/pedido_de_providencia_no366.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2359/pedido_de_providencia_no367.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2360/pedido_de_providencia_no368.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2361/pedido_de_providencia_no369.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2365/pedido_de_providencia_no370.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2370/pedido_de_providencia_no371.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2374/pedido_de_providencia_no372.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2375/pedido_de_providencia_no373.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2376/pedido_de_providencia_no374.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2377/pedido_de_providencia_no375.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2378/pedido_de_providencia_no376.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2383/pedido_de_providencia_no377.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2394/pedido_de_providencia_no378.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2395/pedido_de_providencia_no379.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2409/pedido_de_providencia_no380.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2410/pedido_de_providencia_no381.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1704/requerimento_no1.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1716/requerimento_no2.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1717/requerimento_no3.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1718/requerimento_no4.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1738/requerimento_no5.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1739/requerimento_no6.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1740/requerimento_no7.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1741/requerimento_no8.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1742/requerimento_no9.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1774/requerimento_no10.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1775/requerimento_no11.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1849/requerimento_no12.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1850/requerimento_no13.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1851/requerimento_no14.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1883/requerimento_no15.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1884/requerimento_no16.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1916/requerimento_no17.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1917/requerimento_no18.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1982/requerimento_no19.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1983/requerimento_no20.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2042/requerimento_no21.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2098/requerimento_no22.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2120/requerimento_no23.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2121/requerimento_no24.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2159/requerimento_no25.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2160/requerimento_no26.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2193/requerimento_no27.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2211/requerimento_no28.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2212/requerimento_no29.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2261/requerimento_no30.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2262/requerimento_no31.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2263/requerimento_no32.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2271/requerimento_no33.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2272/requerimento_no34.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2273/requerimento_no35.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2274/requerimento_no36.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2275/requerimento_no37.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2326/requerimento_no40.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2381/requerimento_no41.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2385/requerimento_no42.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2386/requerimento_no43.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2400/requerimento_no44.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2401/requerimento_no45.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2412/requerimento_no46.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2413/requerimento_no47.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1885/mocao_no2.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1852/mocao_no3.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2043/mocao_no4.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2077/mocao_no5.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2099/mocao_no6.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2122/mocao_no7.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2123/mocao_no8.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2124/mocao_no9.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2316/mocao_no12.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2317/mocao_no14.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2318/mocao_no15.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2387/mocao_no16.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2388/mocao_no17.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2402/mocao_no18.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2411/mocao_no19.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2425/mocao_no20.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1691/projeto_de_lei_ordinaria_no2.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1727/projeto_de_lei_ordinaria_no3.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1728/projeto_de_lei_ordinaria_no4.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1744/projeto_de_lei_ordinaria_no5.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1763/projeto_de_lei_ordinaria_no6.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1764/projeto_de_lei_ordinaria_no7.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1779/projeto_de_lei_ordinaria_no8.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1780/projeto_de_lei_ordinaria_no9.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1808/projeto_de_lei_ordinaria_no10.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1855/projeto_de_lei_ordinaria_no11.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1886/projeto_de_lei_ordinaria_no12.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1887/projeto_de_lei_ordinaria_no13.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1888/projeto_de_lei_ordinaria_no14.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1889/projeto_de_lei_ordinaria_no15.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1890/projeto_de_lei_ordinaria_no16.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1891/projeto_de_lei_ordinaria_no17.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1986/projeto_de_lei_ordinaria_no18.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1987/projeto_de_lei_ordinaria_no19.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2051/projeto_de_lei_ordinario_no20.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2052/projeto_de_lei_ordinario_no21.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2053/projeto_de_lei_ordinario_no22.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2082/projeto_de_lei_ordinario_no23.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2088/projeto_de_lei_no24.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2089/projeto_de_lei_no25.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2101/projeto_de_lei_no26.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2129/projeto_de_lei_no27.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2130/projeto_de_lei_no28.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2163/projeto_de_lei_no30.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2247/projeto_de_lei_no32.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2304/projeto_de_lei_n_33-_2024.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1954/projeto_de_lei_no83.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1955/projeto_de_lei_no84_executivo.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2079/projeto_de_lei_do_executivo_no85.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2080/projeto_de_lei_do_executivo_no86.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2081/projeto_de_lei_do_executivo_no87.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2200/projeto_de_lei_no88.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2201/projeto_de_lei_no89.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2202/projeto_de_lei_no90.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2203/projeto_de_lei_no91.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1692/projeto_de_decreto_legislativo_no1.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1705/projeto_de_decreto_legislativo_no2.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1724/projeto_de_decreto_legislativo_no3.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1725/projeto_de_decreto_legislativo_no4.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1726/projeto_de_decreto_legislativo_no5.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1856/projeto_de_decreto_legislativo_no6.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1857/projeto_de_decreto_legislativo_no7.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1973/projeto_de_decreto_legislativo_no8.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1988/projeto_de_decreto_legislativo_no09.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2164/projeto_de_decreto_legislativo_no10.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2357/projeto_de_decreto_legislativo_no12.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2363/projeto_de_decreto_legislativo_no14.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2418/projeto_de_decreto_legislativo_no15.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1693/projeto_de_resolucao_no5.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1684/projeto_de_lei_complementar_no01.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2204/projeto_de_lei_complementar_no02.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1989/proposta_de_emenda_a_lei_organica_no2.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2100/proposta_de_emenda_a_lei_organica_no3.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2199/emenda_a_lei_organica_n_001-2024.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2044/emenda_modificativa_no1.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1701/indicacao_no1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1702/indicacao_no2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1703/indicacao_no3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1710/indicacao_no4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1711/indicacao_no5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1712/indicacao_no6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1713/indicacao_no7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1714/indicacao_no8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1715/indicacao_no9.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1735/indicacao_no10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1736/indicacao_no11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1737/indicacao_no12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1754/indicacao_no13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1755/indicacao_no14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1756/indicacao_no15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1757/indicacao_no16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1758/indicacao_no17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1759/indicacao_no18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1760/indicacao_no19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1761/indicacao_no20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1762/indicacao_no21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1768/indicacao_no22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1769/indicacao_no23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1770/indicacao_no24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1771/indicacao_no25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1772/indicacao_no26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1773/indicacao_no27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1796/indicacao_no28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1797/indicacao_no29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1798/indicacao_no30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1799/indicacao_no31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1800/indicacao_no32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1801/indicacao_no33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1802/indicacao_no34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1803/indicacao_no35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1804/indicacao_no36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1805/indicacao_no37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1806/indicacao_no38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1807/indicacao_no39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1843/indicacao_no40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1844/indicacao_no41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1845/indicacao_no42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1846/indicacao_no43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1847/indicacao_no44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1848/indicacao_no45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1881/indicacao_no46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1882/indicacao_no47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1912/indicacao_no48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1913/indicacao_no49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1914/indicacao_no50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1915/indicacao_no51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1946/indicacao_no52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1947/indicacao_no53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1948/indicacao_no54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1949/indicacao_no55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1950/indicacao_no56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1951/indicacao_no57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1952/indicacao_no58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1953/indicacao_no59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1977/indicacao_no60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1978/indicacao_no61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1979/indicacao_no62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1980/indicacao_no63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1981/indicacao_no64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2008/indicacao_no65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2009/indicacao_no66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2010/indicacao_no67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2011/indicacao_no68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2012/indicacao_no69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2013/indicacao_no70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2014/indicacao_no71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2041/indicacao_no72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2075/indicacao_no73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2076/indicacao_no74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2084/indicacao_no75.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2085/indicacao_no76.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2086/indicacao_no77.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2087/indicacao_no78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2094/indicacao_no79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2095/indicacao_no80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2113/indicacao_no81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2114/indicacao_no82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2115/indicacao_no83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2116/indicacao_no84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2117/indicacao_no85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2118/indicacao_no86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2119/indicacao_no87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2158/indicacao_no88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2187/indicacao_no89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2188/indicacao_no90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2189/indicacao_no91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2190/indicacao_no92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2191/indicacao_no93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2192/indicacao_no94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2213/indicacao_no95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2214/indicacao_no96.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2215/indicacao_no97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2216/indicacao_no98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2217/indicacao_no99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2218/indicacao_no100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2231/indicacao_no101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2232/indicacao_no102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2233/indicacao_no103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2234/indicacao_no104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2235/indicacao_no105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2236/indicacao_no106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2237/indicacao_no107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2238/indicacao_no108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2239/indicacao_no109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2240/indicacao_no110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2241/indicacao_no111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2242/indicacao_no112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2243/indicacao_no113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2244/indicacao_no114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2245/indicacao_no115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2246/indicacao_no116.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2264/indicacao_no117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2265/indicacao_no118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2314/indicacao_no123.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2315/indicacao_no124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2323/indicacao_no125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2324/indicacao_no126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2325/indicacao_no127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2333/indicacao_no128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2334/indicacao_no129.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2335/indicacao_no130.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2336/indicacao_no131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2337/indicacao_no132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2338/indicacao_no133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2343/indicacao_no134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2344/indicacao_no135.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2345/indicacao_no136.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2346/indicacao_no137.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2351/indicacao_no138.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2352/indicacao_no139.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2353/indicacao_no140.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2354/indicacao_no141.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2362/indicacao_no142.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2366/indicacao_no143.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2367/indicacao_no144.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2371/indicacao_no146.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2372/indicacao_no147.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2373/indicacao_no148.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2379/indicacao_no149.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2380/indicacao_no150.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2384/indicacao_no151.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2396/indicacao_no152.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2397/indicacao_no153.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2398/indicacao_no154.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2399/indicacao_no155.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1694/pedido_de_providencia_no1.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1695/pedido_de_providencia_no2.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1696/pedido_de_providencia_no3.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1697/pedido_de_providencia_no4.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1698/pedido_de_providencia_no5.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1699/pedido_de_providencia_no6.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1700/pedido_de_providencia_no7.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1706/pedido_de_providencia_no8.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1707/pedido_de_providencia_no9.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1708/pedido_de_providencia_no10.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1709/pedido_de_providencia_no11.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1729/pedido_de_providencia_no12.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1730/pedido_de_providencia_no13.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1731/pedido_de_providencia_no14.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1732/pedido_de_providencia_no15.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1733/pedido_de_providencia_no16.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1734/pedido_de_providencia_no17.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1745/pedido_de_providencia_no18.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1746/pedido_de_providencia_no19.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1747/pedido_de_providencia_no20.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1748/pedido_de_providencia_no21.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1749/pedido_de_providencia_no22.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1750/pedido_de_providencia_no23.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1751/pedido_de_providencia_no24.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1752/pedido_de_providencia_no25.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1753/pedido_de_providencia_no26.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1765/pedido_de_providencia_no27.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1766/pedido_de_providencia_no28.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1767/pedido_de_providencia_no29.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1781/pedido_de_providencia_no30.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1782/pedido_de_providencia_no31.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1783/pedido_de_providencia_no32.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1784/pedido_de_providencia_no33.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1785/pedido_de_providencia_no34.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1786/pedido_de_providencia_no35.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1787/pedido_de_providencia_no36.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1788/pedido_de_providencia_no37.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1789/pedido_de_providencia_no38.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1790/pedido_de_providencia_no39.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1791/pedido_de_providencia_no40.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1792/pedido_de_providencia_no41.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1793/pedido_de_providencia_no42.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1794/pedido_de_providencia_no43.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1795/pedido_de_providencia_no44.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1809/pedido_de_providencia_no45.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1810/pedido_de_providencia_no46.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1811/pedido_de_providencia_no47.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1812/pedido_de_providencia_no48.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1813/pedido_de_providencia_no49.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1814/pedido_de_providencia_no50.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1815/pedido_de_providencia_no51.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1816/pedido_de_providencia_no52.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1817/pedido_de_providencia_no53.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1818/pedido_de_providencia_no54.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1819/pedido_de_providencia_no55.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1820/pedido_de_providencia_no56.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1821/pedido_de_providencia_no57.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1822/pedido_de_providencia_no58.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1823/pedido_de_providencia_no59.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1824/pedido_de_providencia_no60.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1825/pedido_de_providencia_no61.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1826/pedido_de_providencia_no62.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1827/pedido_de_providencia_no63.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1828/pedido_de_providencia_no64.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1829/pedido_de_providencia_no65.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1830/pedido_de_providencia_no66.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1831/pedido_de_providencia_no67.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1832/pedido_de_providencia_no68.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1833/pedido_de_providencia_no69.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1834/pedido_de_providencia_no70.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1835/pedido_de_providencia_no71.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1836/pedido_de_providencia_no72.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1837/pedido_de_providencia_no73.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1838/pedido_de_providencia_no74.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1839/pedido_de_providencia_no75.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1840/pedido_de_providencia_no76.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1841/pedido_de_providencia_no77.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1842/pedido_de_providencia_no78.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1858/pedido_de_providencia_no79.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1859/pedido_de_providencia_no80.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1860/pedido_de_providencia_no81.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1861/pedido_de_providencia_no82.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1862/pedido_de_providencia_no83.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1863/pedido_de_providencia_no84.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1864/pedido_de_providencia_no85.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1865/pedido_de_providencia_no86.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1866/pedido_de_providencia_no87.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1867/pedido_de_providencia_no88.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1868/pedido_de_providencia_no89.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1869/pedido_de_providencia_no90.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1870/pedido_de_providencia_no91.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1871/pedido_de_providencia_no92.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1872/pedido_de_providencia_no93.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1873/pedido_de_providencia_no94.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1874/pedido_de_providencia_no95.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1875/pedido_de_providencia_no96.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1876/pedido_de_providencia_no97.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1877/pedido_de_providencia_no98.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1878/pedido_de_providencia_no99.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1879/pedido_de_providencia_no100.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1880/pedido_de_providencia_no101.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1892/pedido_de_providencia_no102.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1893/pedido_de_providencia_no103.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1894/pedido_de_providencia_no104.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1895/pedido_de_providencia_no105.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1896/pedido_de_providencia_no106.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1897/pedido_de_providencia_no107.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1898/pedido_de_providencia_no108.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1899/pedido_de_providencia_no109.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1900/pedido_de_providencia_no110.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1901/pedido_de_providencia_no111.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1902/pedido_de_providencia_no112.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1903/pedido_de_providencia_no113.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1904/pedido_de_providencia_no114.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1905/pedido_de_providencia_no115.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1906/pedido_de_providencia_no116.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1907/pedido_de_providencia_no117.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1908/pedido_de_providencia_no118.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1909/pedido_de_providencia_no119.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1910/pedido_de_providencia_no120.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1911/pedido_de_providencia_no121.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1923/pedido_de_providencia_no122.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1924/pedido_de_providencia_no123.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1925/pedido_de_providencia_no124.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1926/pedido_de_providencia_no125.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1927/pedido_de_providencia_no126.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1928/pedido_de_providencia_no127.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1929/pedido_de_providencia_no128.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1930/pedido_de_providencia_no129.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1931/pedido_de_providencia_no130.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1932/pedido_de_providencia_no131.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1933/pedido_de_providencia_no132.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1934/pedido_de_providencia_no133.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1935/pedido_de_providencia_no134.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1936/pedido_de_providencia_no135.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1937/pedido_de_providencia_no136.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1938/pedido_de_providencia_no137.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1939/pedido_de_providencia_no138.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1940/pedido_de_providencia_no139.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1941/pedido_de_providencia_no140.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1942/pedido_de_providencia_no141.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1943/pedido_de_providencia_no142.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1944/pedido_de_providencia_no143.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1945/pedido_de_providencia_no144.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1976/pedido_de_providencia_no145.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1974/pedido_de_providencia_no146.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1975/pedido_de_providencia_no147.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1956/pedido_de_providencia_no148.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1957/pedido_de_providencia_no149.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1958/pedido_de_providencia_no150.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1959/pedido_de_providencia_no151.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1960/pedido_de_providencia_no152.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1961/pedido_de_providencia_no153.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1962/pedido_de_providencia_no154.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1963/pedido_de_providencia_no155.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1964/pedido_de_providencia_no156.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1965/pedido_de_providencia_no157.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1966/pedido_de_providencia_no158.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1967/pedido_de_providencia_no159.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1968/pedido_de_providencia_no160.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1969/pedido_de_providencia_no161.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1970/pedido_de_providencia_no162.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1971/pedido_de_providencia_no163.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1972/pedido_de_providencia_no164.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1990/pedido_de_providencia_no165.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1991/pedido_de_providencia_no166.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1992/pedido_de_providencia_no167.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1993/pedido_de_providencia_no168.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1994/pedido_de_providencia_no169.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1995/pedido_de_providencia_no170.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1996/pedido_de_providencia_no171.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1997/pedido_de_providencia_no172.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1998/pedido_de_providencia_no173.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1999/pedido_de_providencia_no174.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2000/pedido_de_providencia_no175.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2001/pedido_de_providencia_no176.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2002/pedido_de_providencia_no177.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2003/pedido_de_providencia_no178.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2004/pedido_de_providencia_no179.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2005/pedido_de_providencia_no180.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2006/pedido_de_providencia_no181.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2007/pedido_de_providencia_no182.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2015/pedido_de_providencia_no183.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2016/pedido_de_providencia_no184.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2017/pedido_de_providencia_no185.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2018/pedido_de_providencia_no186.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2019/pedido_de_providencia_no187.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2020/pedido_de_providencia_no188.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2021/pedido_de_providencia_no189.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2022/pedido_de_providencia_no190.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2023/pedido_de_providencia_no191.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2024/pedido_de_providencia_no192.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2025/pedido_de_providencia_no193.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2026/pedido_de_providencia_no194.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2027/pedido_de_providencia_no195.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2028/pedido_de_providencia_no196.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2029/pedido_de_providencia_no197.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2030/pedido_de_providencia_no198.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2031/pedido_de_providencia_no199.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2032/pedido_de_providencia_no200.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2033/pedido_de_providencia_no201.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2034/pedido_de_providencia_no202.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2035/pedido_de_providencia_no203.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2036/pedido_de_providencia_no204.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2037/pedido_de_providencia_no205.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2038/pedido_de_providencia_no206.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2039/pedido_de_providencia_no207.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2040/pedido_de_providencia_no208.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2054/pedido_de_providencia_no209.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2055/pedido_de_providencia_no210.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2056/pedido_de_providencia_no211.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2057/pedido_de_providencia_no212.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2058/pedido_de_providencia_no213.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2059/pedido_de_providencia_no214.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2060/pedido_de_providencia_no215.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2061/pedido_de_providencia_no216.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2062/pedido_de_providencia_no217.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2063/pedido_de_providencia_no218.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2064/pedido_de_providencia_no219.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2065/pedido_de_providencia_no220.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2066/pedido_de_providencia_no221.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2067/pedido_de_providencia_no222.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2068/pedido_de_providencia_no223.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2069/pedido_de_providencia_no224.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2070/pedido_de_providencia_no225.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2071/pedido_de_providencia_no226.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2072/pedido_de_providencia_no227.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2073/pedido_de_providencia_no228.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2074/pedido_de_providencia_no229.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2083/pedido_de_providencia_no230.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2102/pedido_de_providencia_no231.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2090/pedido_de_providencia_no232.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2091/pedido_de_providencia_no233.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2092/pedido_de_providencia_no234.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2093/pedido_de_providencia_no235.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2103/pedido_de_providencia_no236.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2104/pedido_de_providencia_no237.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2105/pedido_de_providencia_no238.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2106/pedido_de_providencia_no239.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2107/pedido_de_providencia_no240.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2108/pedido_de_providencia_no241.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2109/pedido_de_providencia_no242.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2110/pedido_de_providencia_no243.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2111/pedido_de_providencia_no244.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2112/pedido_de_providencia_no245.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2131/pedido_de_providencia_no246.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2132/pedido_de_providencia_no247.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2133/pedido_de_providencia_no248.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2134/pedido_de_providencia_no249.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2135/pedido_de_providencia_no250.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2136/pedido_de_providencia_no251.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2137/pedido_de_providencia_no252.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2138/pedido_de_providencia_no253.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2139/pedido_de_providencia_no254.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2140/pedido_de_providencia_no255.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2141/pedido_de_providencia_no256.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2142/pedido_de_providencia_no257.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2143/pedido_de_providencia_no258.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2144/pedido_de_providencia_no259.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2145/pedido_de_providencia_no260.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2146/pedido_de_providencia_no261.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2147/pedido_de_providencia_no262.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2148/pedido_de_providencia_no263.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2149/pedido_de_providencia_no264.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2150/pedido_de_providencia_no265.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2151/pedido_de_providencia_no266.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2152/pedido_de_providencia_no267.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2153/pedido_de_providencia_no268.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2154/pedido_de_providencia_no269.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2155/pedido_de_providencia_no270.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2156/pedido_de_providencia_no271.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2157/pedido_de_providencia_no272.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2165/pedido_de_providencia_no273.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2166/pedido_de_providencia_no274.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2167/pedido_de_providencia_no275.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2168/pedido_de_providencia_no276.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2169/pedido_de_providencia_no277.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2170/pedido_de_providencia_no278.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2171/pedido_de_providencia_no279.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2172/pedido_de_providencia_no280.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2173/pedido_de_providencia_no281.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2174/pedido_de_providencia_no282.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2175/pedido_de_providencia_no283.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2176/pedido_de_providencia_no284.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2177/pedido_de_providencia_no285.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2178/pedido_de_providencia_no286.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2179/pedido_de_providencia_no287.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2180/pedido_de_providencia_no288.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2181/pedido_de_providencia_no289.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2182/pedido_de_providencia_no290.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2183/pedido_de_providencia_no291.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2184/pedido_de_providencia_no292.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2185/pedido_de_providencia_no293.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2186/pedido_de_providencia_no294.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2205/pedido_de_providencia_no295.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2206/pedido_de_providencia_no296.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2207/pedido_de_providencia_no297.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2208/pedido_de_providencia_no298.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2209/pedido_de_providencia_no299.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2210/pedido_de_providencia_no300.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2219/pedido_de_providencia_no301.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2225/pedido_de_providencia_no302.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2226/pedido_de_providencia_no303.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2227/pedido_de_providencia_no304.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2228/pedido_de_providencia_no305.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2230/pedido_de_providencia_no307.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2248/pedido_de_providencia_no308.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2249/pedido_de_providencia_no309.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2250/pedido_de_providencia_no310.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2251/pedido_de_providencia_no311.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2252/pedido_de_providencia_no312.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2253/pedido_de_providencia_no313.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2254/pedido_de_providencia_no314.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2255/pedido_de_providencia_no315.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2256/pedido_de_providencia_no316.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2257/pedido_de_providencia_no317.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2258/pedido_de_providencia_no318.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2259/pedido_de_providencia_no319.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2260/pedido_de_providencia_no320.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2266/pedido_de_providencia_no324.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2267/pedido_de_providencia_no325.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2268/pedido_de_providencia_no326.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2269/pedido_de_providencia_no327.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2270/pedido_de_providencia_no328.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2319/pedido_de_providencia_no352.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2320/pedido_de_providencia_no353.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2321/pedido_de_providencia_no354.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2322/pedido_de_providencia_no355.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2329/pedido_de_providencia_no356.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2330/pedido_de_providencia_no357.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2331/pedido_de_providencia_no358.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2332/pedido_de_providencia_no359.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2339/pedido_de_providencia_no360.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2340/pedido_de_providencia_no361.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2341/pedido_de_providencia_no362.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2348/pedido_de_providencia_no363.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2349/pedido_de_providencia_no364.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2350/pedido_de_providencia_no365.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2358/pedido_de_providencia_no366.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2359/pedido_de_providencia_no367.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2360/pedido_de_providencia_no368.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2361/pedido_de_providencia_no369.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2365/pedido_de_providencia_no370.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2370/pedido_de_providencia_no371.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2374/pedido_de_providencia_no372.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2375/pedido_de_providencia_no373.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2376/pedido_de_providencia_no374.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2377/pedido_de_providencia_no375.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2378/pedido_de_providencia_no376.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2383/pedido_de_providencia_no377.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2394/pedido_de_providencia_no378.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2395/pedido_de_providencia_no379.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2409/pedido_de_providencia_no380.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2410/pedido_de_providencia_no381.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1704/requerimento_no1.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1716/requerimento_no2.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1717/requerimento_no3.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1718/requerimento_no4.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1738/requerimento_no5.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1739/requerimento_no6.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1740/requerimento_no7.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1741/requerimento_no8.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1742/requerimento_no9.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1774/requerimento_no10.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1775/requerimento_no11.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1849/requerimento_no12.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1850/requerimento_no13.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1851/requerimento_no14.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1883/requerimento_no15.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1884/requerimento_no16.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1916/requerimento_no17.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1917/requerimento_no18.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1982/requerimento_no19.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1983/requerimento_no20.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2042/requerimento_no21.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2098/requerimento_no22.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2120/requerimento_no23.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2121/requerimento_no24.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2159/requerimento_no25.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2160/requerimento_no26.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2193/requerimento_no27.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2211/requerimento_no28.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2212/requerimento_no29.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2261/requerimento_no30.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2262/requerimento_no31.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2263/requerimento_no32.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2271/requerimento_no33.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2272/requerimento_no34.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2273/requerimento_no35.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2274/requerimento_no36.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2275/requerimento_no37.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2326/requerimento_no40.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2381/requerimento_no41.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2385/requerimento_no42.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2386/requerimento_no43.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2400/requerimento_no44.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2401/requerimento_no45.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2412/requerimento_no46.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2413/requerimento_no47.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1885/mocao_no2.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1852/mocao_no3.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2043/mocao_no4.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2077/mocao_no5.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2099/mocao_no6.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2122/mocao_no7.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2123/mocao_no8.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2124/mocao_no9.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2316/mocao_no12.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2317/mocao_no14.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2318/mocao_no15.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2387/mocao_no16.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2388/mocao_no17.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2402/mocao_no18.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2411/mocao_no19.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2425/mocao_no20.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1691/projeto_de_lei_ordinaria_no2.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1727/projeto_de_lei_ordinaria_no3.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1728/projeto_de_lei_ordinaria_no4.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1744/projeto_de_lei_ordinaria_no5.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1763/projeto_de_lei_ordinaria_no6.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1764/projeto_de_lei_ordinaria_no7.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1779/projeto_de_lei_ordinaria_no8.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1780/projeto_de_lei_ordinaria_no9.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1808/projeto_de_lei_ordinaria_no10.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1855/projeto_de_lei_ordinaria_no11.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1886/projeto_de_lei_ordinaria_no12.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1887/projeto_de_lei_ordinaria_no13.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1888/projeto_de_lei_ordinaria_no14.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1889/projeto_de_lei_ordinaria_no15.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1890/projeto_de_lei_ordinaria_no16.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1891/projeto_de_lei_ordinaria_no17.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1986/projeto_de_lei_ordinaria_no18.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1987/projeto_de_lei_ordinaria_no19.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2051/projeto_de_lei_ordinario_no20.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2052/projeto_de_lei_ordinario_no21.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2053/projeto_de_lei_ordinario_no22.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2082/projeto_de_lei_ordinario_no23.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2088/projeto_de_lei_no24.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2089/projeto_de_lei_no25.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2101/projeto_de_lei_no26.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2129/projeto_de_lei_no27.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2130/projeto_de_lei_no28.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2163/projeto_de_lei_no30.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2247/projeto_de_lei_no32.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2304/projeto_de_lei_n_33-_2024.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1954/projeto_de_lei_no83.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1955/projeto_de_lei_no84_executivo.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2079/projeto_de_lei_do_executivo_no85.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2080/projeto_de_lei_do_executivo_no86.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2081/projeto_de_lei_do_executivo_no87.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2200/projeto_de_lei_no88.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2201/projeto_de_lei_no89.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2202/projeto_de_lei_no90.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2203/projeto_de_lei_no91.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1692/projeto_de_decreto_legislativo_no1.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1705/projeto_de_decreto_legislativo_no2.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1724/projeto_de_decreto_legislativo_no3.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1725/projeto_de_decreto_legislativo_no4.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1726/projeto_de_decreto_legislativo_no5.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1856/projeto_de_decreto_legislativo_no6.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1857/projeto_de_decreto_legislativo_no7.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1973/projeto_de_decreto_legislativo_no8.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1988/projeto_de_decreto_legislativo_no09.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2164/projeto_de_decreto_legislativo_no10.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2357/projeto_de_decreto_legislativo_no12.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2363/projeto_de_decreto_legislativo_no14.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2418/projeto_de_decreto_legislativo_no15.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1693/projeto_de_resolucao_no5.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1684/projeto_de_lei_complementar_no01.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2204/projeto_de_lei_complementar_no02.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/1989/proposta_de_emenda_a_lei_organica_no2.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2100/proposta_de_emenda_a_lei_organica_no3.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2024/2044/emenda_modificativa_no1.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H747"/>
+  <dimension ref="A1:H746"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="52.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="114.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -27304,187 +27289,161 @@
       </c>
       <c r="G741" s="1" t="s">
         <v>493</v>
       </c>
       <c r="H741" t="s">
         <v>2533</v>
       </c>
     </row>
     <row r="742" spans="1:8">
       <c r="A742" t="s">
         <v>2534</v>
       </c>
       <c r="B742" t="s">
         <v>9</v>
       </c>
       <c r="C742" t="s">
         <v>10</v>
       </c>
       <c r="D742" t="s">
         <v>2535</v>
       </c>
       <c r="E742" t="s">
         <v>2536</v>
       </c>
       <c r="F742" t="s">
-        <v>2174</v>
+        <v>110</v>
       </c>
       <c r="G742" s="1" t="s">
         <v>2537</v>
       </c>
       <c r="H742" t="s">
         <v>2538</v>
       </c>
     </row>
     <row r="743" spans="1:8">
       <c r="A743" t="s">
         <v>2539</v>
       </c>
       <c r="B743" t="s">
         <v>9</v>
       </c>
       <c r="C743" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="D743" t="s">
+        <v>2535</v>
+      </c>
+      <c r="E743" t="s">
+        <v>2536</v>
+      </c>
+      <c r="F743" t="s">
+        <v>22</v>
+      </c>
+      <c r="G743" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="H743" t="s">
         <v>2540</v>
-      </c>
-[...10 lines deleted...]
-        <v>2543</v>
       </c>
     </row>
     <row r="744" spans="1:8">
       <c r="A744" t="s">
-        <v>2544</v>
+        <v>2541</v>
       </c>
       <c r="B744" t="s">
         <v>9</v>
       </c>
       <c r="C744" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D744" t="s">
-        <v>2540</v>
+        <v>2535</v>
       </c>
       <c r="E744" t="s">
-        <v>2541</v>
+        <v>2536</v>
       </c>
       <c r="F744" t="s">
         <v>22</v>
       </c>
       <c r="G744" s="1" t="s">
         <v>493</v>
       </c>
       <c r="H744" t="s">
-        <v>2545</v>
+        <v>2542</v>
       </c>
     </row>
     <row r="745" spans="1:8">
       <c r="A745" t="s">
-        <v>2546</v>
+        <v>2543</v>
       </c>
       <c r="B745" t="s">
         <v>9</v>
       </c>
       <c r="C745" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D745" t="s">
-        <v>2540</v>
+        <v>2535</v>
       </c>
       <c r="E745" t="s">
-        <v>2541</v>
+        <v>2536</v>
       </c>
       <c r="F745" t="s">
-        <v>22</v>
+        <v>97</v>
       </c>
       <c r="G745" s="1" t="s">
         <v>493</v>
       </c>
       <c r="H745" t="s">
-        <v>2547</v>
+        <v>2544</v>
       </c>
     </row>
     <row r="746" spans="1:8">
       <c r="A746" t="s">
-        <v>2548</v>
+        <v>2545</v>
       </c>
       <c r="B746" t="s">
         <v>9</v>
       </c>
       <c r="C746" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D746" t="s">
-        <v>2540</v>
+        <v>2535</v>
       </c>
       <c r="E746" t="s">
-        <v>2541</v>
+        <v>2536</v>
       </c>
       <c r="F746" t="s">
         <v>97</v>
       </c>
       <c r="G746" s="1" t="s">
         <v>493</v>
       </c>
       <c r="H746" t="s">
-        <v>2549</v>
-[...25 lines deleted...]
-        <v>2551</v>
+        <v>2546</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -28190,51 +28149,50 @@
     <hyperlink ref="G722" r:id="rId721"/>
     <hyperlink ref="G723" r:id="rId722"/>
     <hyperlink ref="G724" r:id="rId723"/>
     <hyperlink ref="G725" r:id="rId724"/>
     <hyperlink ref="G726" r:id="rId725"/>
     <hyperlink ref="G727" r:id="rId726"/>
     <hyperlink ref="G728" r:id="rId727"/>
     <hyperlink ref="G729" r:id="rId728"/>
     <hyperlink ref="G730" r:id="rId729"/>
     <hyperlink ref="G731" r:id="rId730"/>
     <hyperlink ref="G732" r:id="rId731"/>
     <hyperlink ref="G733" r:id="rId732"/>
     <hyperlink ref="G734" r:id="rId733"/>
     <hyperlink ref="G735" r:id="rId734"/>
     <hyperlink ref="G736" r:id="rId735"/>
     <hyperlink ref="G737" r:id="rId736"/>
     <hyperlink ref="G738" r:id="rId737"/>
     <hyperlink ref="G739" r:id="rId738"/>
     <hyperlink ref="G740" r:id="rId739"/>
     <hyperlink ref="G741" r:id="rId740"/>
     <hyperlink ref="G742" r:id="rId741"/>
     <hyperlink ref="G743" r:id="rId742"/>
     <hyperlink ref="G744" r:id="rId743"/>
     <hyperlink ref="G745" r:id="rId744"/>
     <hyperlink ref="G746" r:id="rId745"/>
-    <hyperlink ref="G747" r:id="rId746"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>