--- v0 (2025-12-09)
+++ v1 (2026-05-11)
@@ -54,4194 +54,4194 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Nedy Santana</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1116/indicacao_no01-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1116/indicacao_no01-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 01/2023- VEREADOR NEDY SANTANA VALE  - PSD - Solicita a Recuperação e Terraplanagem do Ramal Bela Vista -  Entrada do Janauari.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1117/indicacao_no02-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1117/indicacao_no02-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°02/2023- VEREADOR NEDY  SANTANA VALE - PSD - Solicita a Recuperação da Estrada do Janauari.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1118/indicacao_no03-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1118/indicacao_no03-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 03/2023- VEREADOR NEDY SANTANA VALE - PSD - Solicita a Recuperação e Terraplanagem no Ramal do Paulista - Estrada do Janauri km 05.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1119/indicacao_no04-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1119/indicacao_no04-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 04/2023- VEREADOR NEDY SANTANA VALE - PSD- Solicita a Recuperação da estrada do Açutuba - KM 29, Rodovia Manoel Urbano, AM 070.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Tatinha Lopes</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1123/indicacao_no05-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1123/indicacao_no05-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 05/2023- VEREADOR LEONARDO DE MEDEIROS LOPES (TATINHA) / UNIÃO BRASIL - Solicita Iluminação Pública para os moradores da comunicação Prainha, localizado no distrito do Cacau Pirera.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Bruno Lima</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1124/indicacao_no06-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1124/indicacao_no06-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 06/2023- VEREADOR BRUNO DA SILVA LIMA- PSC - O Remanejamento do Polo da Unidade Básica de Saúde Marcos Carvalho.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1125/indicacao_no07-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1125/indicacao_no07-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°07/2023 - VEREADOR NEDY SANTANA VALE /PSD- Solicita a disponibilização e providenciamento de água potável para as Comunidades Sete de Setembro e São Sebastião - Paraná de Iranduba.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Anderson Belfort</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1126/indicacao_no08-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1126/indicacao_no08-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 08/2023 - VEREADOR ANDERSON BELFORT / UNIÃO BRASIL - Solicita limpeza pública e roçagem na comunidade do Ariaú.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1132/indicacao_no09-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1132/indicacao_no09-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 09/2023 - VEREADOR NEDY SANTANA VALE -  Solicita uma nova caixa d'água de 10.000L na rua Beira Rio  em frente a Assembléia de Deus, Localizada no Distrito de Janauari.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Larissa Gomes</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1133/indicacao_no10-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1133/indicacao_no10-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 10/2023 - VEREADORA LARISSA RUFINO GOMES - Solicita pavimentação asfáltica para a vila do Paricatuba.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1134/indicacao_no11-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1134/indicacao_no11-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 11/2023 - VEREADOR LEONARDO DE MEDEIROS LOPES ( TATINHA) - Solicita a reforma da Unidade Básica de Saúde Valdenice Trindade.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1135/indicacao_no12-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1135/indicacao_no12-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 12/2023- VEREADOR LEONARDO DE MEDEIROS LOPES (TATINHA) - Solicita a reforma do Campo do Poeirinha.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1136/indicacao_no13-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1136/indicacao_no13-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 13/2023 - VEREADORA LARISSA RUFINO GOMES- Limpeza e capinagem no terreno da Unidade de Saúde Renato Menezes de Araújo, localizada na Comunidade do Caldeirão.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1137/indicacao_no14-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1137/indicacao_no14-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 14/2023- VEREADORA LARISSA RUFINO GOMES - Solicita reparo e manutenção da Unidade Básica de Saúde Renato Menezes de Araújo da Comunidade do Caldeirão.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1138/indicacao_no15-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1138/indicacao_no15-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 15/2023 - VEREADOR NEDY SANTANA VALE - Solicita a reforma do Ginásio Josué Araújo de Almeida.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1139/indicacao_no16-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1139/indicacao_no16-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 16/2023- VEREADOR ANDERSON KENNETH SANTOS BELFORT - Solicita regularização dos terrenos da Comunidade do Ariaú.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1140/indicacao_no17-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1140/indicacao_no17-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 17/2023 - VEREADOR BRUNO DA SILVA LIMA - Solicita terraplanagem no ramal do Areal e manutenção do bueiro do mesmo.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Eudes Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1141/indicacao_no18-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1141/indicacao_no18-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 18/2023 - VEREADOR EUDES FERNANDES DA SILVA GAYO -  Solicita que seja realizado palestras de conscientização ambiental nas Escolas Municipais.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1142/indicacao_no19-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1142/indicacao_no19-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 19/2023- VEREADOR EUDES FERNANDES DA SILVA GAYO- Solicita a manutenção do telhado do Ginásio da Escola Municipal Creuza Abess Farah.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1143/indicacao_no20-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1143/indicacao_no20-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 20/2023 - VEREADOR EUDES FERNANDES DA SILVA GAYO- Solicita a reforma e ampliação da UMEI - Professora Socorro Macêdo.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1144/indicacao_no21-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1144/indicacao_no21-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 21/2023 - VEREADOR EUDES FERNANDES DA SILVA GAYO - Solicita o aumento do quadro de funcionários da UMEI - Professora Socorro Macêdo.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1145/indicacao_no22-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1145/indicacao_no22-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 22/2023 - VEREADORA LARISSA RUFINO GOMES - Solicita a contratação de Aux. de Serviços Gerais e Vigia para a Unidade Básica de Saúde Renato Menezes de Araújo, localizada na comunidade do Caldeirão.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1146/indicacao_no23-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1146/indicacao_no23-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 23/2023 - VEREADORA LARISSA RUFINO GOMES - Solicita reparo do ar-condicionado da farmácia da Unidade Básica de Saúde Renato Menezes de Araújo, localizada na comunidade do Caldeirão.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1152/indicacao_no24-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1152/indicacao_no24-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 24/2023 - VEREADOR NEDY SANTANA VALE - Solicita a construção de uma escadaria no Porto da Comunidade de São Pedro - Janauari.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1153/indicacao_no25-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1153/indicacao_no25-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 25/2023 - VEREADOR NEDY SANTANA VALE - Solicita a reforma no Centro Social da Comunidade São Pedro - Janauari.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1154/indicacao_no26-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1154/indicacao_no26-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 26/2023 - VEREADORA LARISSA RUFINO GOMES - Solicita a retirada de lixo e limpeza da Rua Josué Neto, localizada no bairro Graça Lopes.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1155/indicacao_no27-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1155/indicacao_no27-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 27/2023 - VEREADOR EUDES FERNANDES DA SILVA GAYO - Solicita placa de identificação de obra da reforma da Unidade Básica de Saúde Vitória Paz.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1156/indicacao_no28-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1156/indicacao_no28-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 28/2023 - VEREADORA LARISSA RUFINO GOMES - Solicita providências em relação a localização do Polo de Saúde do Jandira.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1157/indicacao_no29-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1157/indicacao_no29-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 29/2023 - VEREADOR NEDY SANTANA VALE - Solicita aterramento ( elevação) dos trechos que ficam localizados os igarapés ( conhecido popularmente: Igarapé do Gildo, Igarapé do Sr. Pedrinho e Igarapé do Loral) no Ramal Jorge Barroso que dá acesso as comunidades Sete de Setembro, São João, Furo do Paricatuba e entre outras.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1165/indicacao_no30-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1165/indicacao_no30-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 30/2023 - VEREADOR LEONARDO LOPES - Solicita um sistema de terraplanagem no Ramal do Jandira com urgência.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1166/indicacao_no31-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1166/indicacao_no31-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 31/2023 - VEREADOR LEONARDO LOPES (TATINHA) - Solicita a construção de uma cobertura em frente ao colégio UMEI- Professora Maria do Socorro da Silva Macedo, localizada na Estrada Manoel Urbano.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1167/indicacao_no32-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1167/indicacao_no32-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 32/2023- VEREADOR LEONARDO LOPES( TATINHA) - Solicita a reforma da Escola Municipal Maria de Fátima Lopes, localizada no Multirão do Cacau, na Rua Madi no Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1168/indicacao_no33-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1168/indicacao_no33-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 33/2023- VEREADORA LARISSA RUFINO GOMES - Solicita a pintura da faixa de pedestre da Escola Municipal Guido Affonso Hickman, localizada na Avenida Afonso Bezerra da Costa, Av. José Maria Muniz.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1169/indicacao_no34-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1169/indicacao_no34-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 34/2023 - VEREADORA LARISSA RUFINO GOMES - Solicita a iluminação pública da Ladeira da Várzea.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1170/indicacao_no35-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1170/indicacao_no35-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 35/2023 - VEREADORA LARISSA RUFINO GOMES- Solicita inserção no cronograma de recolhimento de lixo, a coleta de resíduos sólidos do Ramal Nonato Lopes, antigo Ramal Santo Antônio I.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1171/indicacao_36.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1171/indicacao_36.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 36/2023 - VEREADORA LARISSA RUFINO GOMES - Solicita a realização de terraplanagem no Ramal Nonato Lopes, antigo ramal Santo Antônio I.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Ney Furtado</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1172/indicacao_no37-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1172/indicacao_no37-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 37/2023 - VEREADOR WALDINEY FURTADO - Solicita o concerto do semáforo que era utilizado em frente à Praça dos Três poderes para instalação do mesmo em frente da Caixa Econômica ou na entrada do Bairro Cidade Nova (Supermercado Rodrigues)  - Iranduba, Am.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1173/indicacao_no38-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1173/indicacao_no38-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 38/2023 - VEREADOR WALDINEY FURTADO - Solicita a pavimentação asfáltica na Rua Aripuanã, no Bairro Alto.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Disney Cunha</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1174/indicacao_no39-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1174/indicacao_no39-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 39/2023- VEREADOR DISNEY CUNHA - Solicita que seja providenciada com urgência a manutenção da tampa de um bueiro na calçada da Av. Amazonas, Bairro Novo Amanhecer Iranduba.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1175/indicacao_no40-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1175/indicacao_no40-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 40/2023 - VEREADORA LARISSA RUFINO GOMES - Solicita iluminação pública do Ramal Nonato Lopes, antigo Ramal Santo Antônio I.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1176/indicacao_no41-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1176/indicacao_no41-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 41/2023 -  VEREADORA LARISSA RUFINO GOMES- Solicita a realização da elevação do GREIDE do Ramal do Jandira nas imediações do Igarapé Santa Rosa.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1177/indicacao_no42-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1177/indicacao_no42-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 42/2023 - VEREADOR LEONARDO LOPES ( TATINHA) - Solicita o retorno da ambulância para o Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1178/indicacao_no43-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1178/indicacao_no43-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 43/2023 - VEREADOR EUDES FERNANDES DA SILVA GAYO - Solicita a placa de identificação de obra da Escola Municipal marcos Benício Rios - Comunidade São Sebastião Km 06.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1179/indicacao_no44-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1179/indicacao_no44-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 44/2023 - VEREADOR BRUNO DA SILVA LIMA - solicita iluminação pública para a área de lazer do Residencial Nova Manaus, situado na AM -070.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1188/indicacao_no45-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1188/indicacao_no45-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 45/2023 - VEREADOR EUDES FERNANDES DA SILVA GAYO- Solicita um contrato/convênio com os laboratórios Municipais para realização de exames  preventivos do câncer de colo de útero ( PCCU).</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1189/indicacao_no46-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1189/indicacao_no46-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 46/2023 - VEREADOR WALDINEY FURTADO DE OLIVEIRA - Solicita iluminação Pública no Ramal do Chisa.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1190/indicacao_no47-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1190/indicacao_no47-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 47/2023- VEREADOR ANDERSON KENNETH SANTOS BELFORT - Solicita quebra mola na comunidade do Novo Israel/Ramal do Paricatuba - Km 05.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1191/indicacao_no48-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1191/indicacao_no48-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 48/2023 - VEREADOR EUDES FERNANDES DA SILVA GAYO - Solicita a reforma e ampliação da Unidade Básica de Saúde Maria de Fátima Nunes, Comunidade São Sebastião - KM 13.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1192/indicacao_no49-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1192/indicacao_no49-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 49/2023 - VEREADOR EUDES FERNANDES DA SILVA GAYO - Solicita a construção de um reservatório de água. Na Comunidade São Sebastião - KM 13.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1193/indicacao_no50-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1193/indicacao_no50-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 50/2023 - VEREADOR EUDES FERNANDES DA SILVA GAYO - Solicita a construção de um reservatório na Comunidade Cristo Rei - Iranduba-Am.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1194/indicacao_no51-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1194/indicacao_no51-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 51/2023 - VEREADOR EUDES FERNANDES DA SILVA GAYO - Solicita a construção de uma ponte de concreto, na Comunidade Cristo Rei, divisa com Município de Iranduba - Am.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1195/indicacao_no52-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1195/indicacao_no52-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 52/2023 - VEREADOR EUDES FERNANDES DA SILVA GAYO - Solicita terraplanagem e pavimentação asfáltica a Comunidade São Sebastião - Km 13.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1196/indicacao_no53-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1196/indicacao_no53-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 53/2023- VEREADOR EUDES FERNANDES DA SILVA GAYO- Solicita a perfuração de um poço artesiano na Comunidade de São Sebastião - KM 13.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1197/indicacao_no54-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1197/indicacao_no54-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 54/2023 - VEREADOR EUDES FERNANDES DA SILVA GAYO- Solicita a manutenção e troca das lâmpadas dos postes de iluminação Pública, localizada na Comunidade São Sebastião.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1204/indicacao_no55-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1204/indicacao_no55-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 55/2023 - VEREADOR LEONARDO LOPES (TATINHA) - Solicita a Substituição da bomba d'água do Bairro do Cacau Pirêra.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1205/indicacao_no56-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1205/indicacao_no56-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 56/2023 - VEREADOR LEONARDO LOPES ( TATINHA) - Solicita serviços de tapa buracos na Avenida Amazonino Mendes no  Bairro Alto de Nazaré Mutirão do Cacau.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1206/indicacao_no57-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1206/indicacao_no57-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 57/2023- VEREADOR EUDES FERNANDES DA SILVA GAYO - Solicita Guardas Municipais nas Escolas e Creches do Município de Iranduba.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1207/indicacao_no58-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1207/indicacao_no58-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 58/2023 - VEREADOR NEDY SANTANA VALE - Solicita aterramento (elevação) do trecho que fica localizado em frente à residência do Sr. Waldir Carvalho - Costa do Iranduba.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1208/indicacao_no59-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1208/indicacao_no59-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 59/2023 - VEREADORA LARISSA RUFINO GOMES - Solicita a manutenção da academia ao ar livre da Praça dos Três Poderes.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1209/indicacao_no60-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1209/indicacao_no60-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 60/2023 - VEREADOR BRUNO DA SILVA LIMA - Solicita limpeza pública para a Comunidade São Francisco de Assis, Ramal do Areal, localizada no KM 02.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Kelison Dieb</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1210/indicacao_no61-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1210/indicacao_no61-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 61/2023 - VEREADOR KELISON DIEB -  Solicita a revitalização da Av. Curió do Lago do Limão.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1220/indicacao_n_62-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1220/indicacao_n_62-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 62/2023 - VEREADOR LEONARDO LOPES -  Dispõe sobre a contratação de guardas municipais e veículos como carros  e motos.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1221/indicacao_n_63-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1221/indicacao_n_63-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 63/2023- VEREADOR EUDES FERNANDES DA SILVA GAYO- Dispõe sobre a construção de um reservatório de água, na rua Santa Rosa localizado no Bairro Graça Lopes.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/</t>
+    <t>http://sapl.iranduba.am.leg.br/media/</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 64/2023 - VEREADOR EUDES FERNANDES DA SILVA GAYO - Dispõe sobre a legalidade do Município de Iranduba para efetuar a doação de imóvel público (geralmente lotes de terrenos) para empresas privadas instalarem suas atividades econômicas.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Mychell Lopes</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1223/indicacao_n_65-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1223/indicacao_n_65-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 65/2023 - VEREADOR MYCHELL LOPES - Dispõe sobre o recapeamento  do ramal do Paricatuba.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1224/indicacao_n_66-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1224/indicacao_n_66-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 66/2023 - VEREADOR MYCHELL LOPES - Para que seja realizado em em caráter de urgência a pavimentação asfáltica no Ramal da Comunidade Santo Antônio II.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1225/indicacao_n_67-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1225/indicacao_n_67-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 67/2023 - VEREADORA LARISSA GOMES - Dispõe sobre a operação TAPA BURACO na Rua Silvino Santos e Travessa 7 e 8 do Bairro Cidade Nova.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1226/indicacao_n_68-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1226/indicacao_n_68-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 68/2023 - VEREADOR LEONARDO LOPES (TATINHA) - Dispõe sobre a ativação da casinha de Saúde da Comunidade do Lago do Cacau.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1227/indicacao_n_69-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1227/indicacao_n_69-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 69/2023 - VEREADOR NEDY SANTANA VALE - Solicita a recuperação e terraplanagem no Ramal de São José de Umirituba.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1228/indicacao_n_70-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1228/indicacao_n_70-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 70/2023 - VEREADORA LARISSA RUFINO GOMES- Solicita iluminação pública para a comunidade Novo Catalão e para o ramal da Cachoeira do Castanho.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1229/indicacao_n_71-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1229/indicacao_n_71-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 71/2023 - VEREADOR LEONARDO LOPES ( TATINHA) - Solicita os serviços de recapeamento asfáltico das seguintes, ruas dos bairros Alto de Nazaré, São José do Mutirãozinho do Cacau e Parque Caboclo.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Luis Carlos (Velho)</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1230/indicacao_n_72-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1230/indicacao_n_72-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 72/2023 -  VEREADOR LUIZ CARLOS (VELHO) - Objetivando melhoria na malha Viária da Comunidade São Francisco que abrangem na Comunidade KM 06, Iranduba -Am.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1231/indicacao_n_73-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1231/indicacao_n_73-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 73/2023 - VEREADOR LUIZ CARLOS ( VELHO) - Objetivando melhoria na malha viária do Ramal Morada do Sol que abrangem na Comunidade Unidos do 26, Iranduba - Am.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1232/indicacao_n_74-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1232/indicacao_n_74-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 74/2023 - VEREADOR LUIS CARLOS (VELHO) - Objetivando melhoria na malha viária do Ramal do Vovô que abrangem na Comunidade Unidos do 26, Km 26, Iranduba - Am.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1233/indicacao_n_75-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1233/indicacao_n_75-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 75/2023 - VEREADOR LUIS CARLOS (VELHO) - Objetivando melhoria na malha viária do Ramal Braço da Irene que abrangem na Comunidade Unidos do 26, KM 26, Iranduba -Am.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1234/indicacao_n_76-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1234/indicacao_n_76-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 76/2023 - VEREADOR LUIS CARLOS (VELHO)  - Objetivando melhoria na malha viária do Ramal do Mastruz que abrangem na Comunidade Unidos do 26, KM 26, Iranduba - Am.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1235/indicacao_n_77-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1235/indicacao_n_77-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 77/2023 - VEREADOR LUIS CARLOS (VELHO) - Objetivando melhoria na malha viária da Comunidade Unidos do 26, Km 26, Iranduba-Am.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1236/indicacao_n_78-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1236/indicacao_n_78-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 78/2023 - VEREADOR LUIS CARLOS (VELHO) - Objetivando melhoria na malha viária do Ramal Zé Ricardo que abrangem na Comunidade Unidos do 26, Km 26, Iranduba -AM.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1245/indicacao_n79-2023_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1245/indicacao_n79-2023_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 079/2023 - VEREADOR WALDINEY FURTADO - Solicita a colaboração de borra asfáltica na rua da Paz, Comunidade do Paricatuba.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1246/indicacao_n80-2023_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1246/indicacao_n80-2023_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 080/2023 - VEREADOR LEONARDO MEDEIROS LOPES (TATINHA) - Solicita serviços de terraplanagem nas seguintes comunidades, Lago do Cacau, Parque Caboclo e Iranópolis.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1247/indicacao_n81-2023_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1247/indicacao_n81-2023_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 081/2023 - VEREADOR MYCHELL LOPES - Solicita o recapeamento das ruas da Comunidade do Lago do Limão.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1248/indicacao_n92-2023_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1248/indicacao_n92-2023_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 082/2023 -  VEREADOR LUIS CARLOS (VELHO) - Solicita melhoria na malha viária do Ramal do Km 19, Iranduba - Am.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1249/indicacao_n83-2023_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1249/indicacao_n83-2023_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 083/2023 - VEREADOR LUIS CARLOS (VELHO) - Solicita melhoria na malha viária do Ramal do Lago do Mudo, Iranduba - Am.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1250/indicacao_n84-2023_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1250/indicacao_n84-2023_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°084/2023 - VEREADOR LUIS CARLOS (VELHO) -  Solicita melhoria na malha viária do Ramal do Km 14, Iranduba -Am.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1251/indicacao_n85-2023_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1251/indicacao_n85-2023_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 085/2023- VEREADOR LUIS CARLOS ( VELHO) - Solicita melhoria na malha viária do Ramal São Francisco do Areal, Km 01, Iranduba-Am.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1252/indicacao_n86-2023_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1252/indicacao_n86-2023_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 086/2023 - VEREADOR LUIS CARLOS (VELHO) - Solicita melhoria na malha viária do Ramal do Assentamento do Incra/Caldeirão, Iranduba-Am.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1253/indicacao_n87-2023_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1253/indicacao_n87-2023_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 087/2023 - VEREADOR LUIS CARLOS ( VELHO) - Solicita melhoria na malha viária do Ramal Bom Jesus, Iranduba - Am.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1254/indicacao_n88-2023_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1254/indicacao_n88-2023_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 088/2023 - VEREADOR LUIS CARLOS (VELHO) -  Solicita a construção de um Polo de Saúde na Comunidade Fé em Deus, Iranduba -Am.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1255/indicacao_n89-2023_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1255/indicacao_n89-2023_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 089/2023 - VEREADOR LUIS CARLOS (VELHO) - Solicita a construção de Polo de Saúde na Comunidade Bom Jesus/Estrada de Paricatuba, Iranduba-Am.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1256/indicacao_n90-2023_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1256/indicacao_n90-2023_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 090/2023 - VEREADOR LUIS CARLOS (VELHO) - Solicita a construção de Polo de Saúde na Comunidade Morada do Sol km 26, Iranduba -Am.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1257/indicacao_n91-2023_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1257/indicacao_n91-2023_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 091/2023 - Solicita o recapeamento da Estrada do Paricatuba, Iranduba - Am.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1258/indicacao_n92-2023_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1258/indicacao_n92-2023_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 092/2023 - VEREADOR LUIS CARLOS (VELHO) - Solicita a reforma e ampliação da Escola Cícero Monteiro da Comunidade de Paricatuba, Iranduba-Am.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1259/indicacao_n93-2023_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1259/indicacao_n93-2023_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 093/2023 -  Solicita a construção de uma Quadra de Esportes na Comunidade do Jandira, Iranduba-Am.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1260/indicacao_n94-2023_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1260/indicacao_n94-2023_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 094/2023 - Solicita a reforma e ampliação da Unidade de Saúde Antônio Alves Paricatuba, Iranduba.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1261/indicacao_n95-2023_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1261/indicacao_n95-2023_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 095/2023 - VEREADOR LUIS CARLOS (VELHO) - Solicita asfaltamento da Vila na Sede da Comunidade Unidos do 26, Km 26, Iranduba-Am.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1262/indicacao_n96-2023_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1262/indicacao_n96-2023_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 096/2023 - Solicita levantamento dos valores da recuperação de todas as máquinas da patrulha mecanizada destinada ao nosso Município.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1263/indicacao_n97-2023_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1263/indicacao_n97-2023_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 097/2023 - VEREADOR LUIS CARLOS - Solicita melhoria na malha viária do Ramal Prefeito Nonato Lopes, Iranduba-Am.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1264/indicacao_n98-2023_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1264/indicacao_n98-2023_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 098/2023 - VEREADOR LUIS CARLOS ( VELHO) - Solicita melhoria na malha viária do Ramal Fé em Deus Paricatuba, Iranduba-Am.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1265/indicacao_n99-2023_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1265/indicacao_n99-2023_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 099/2023 - VEREADOR LUIS CARLOS (VELHO) - Solicita melhoria na malha viária do Ramal do Laguinho.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1266/indicacao_n100-2023_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1266/indicacao_n100-2023_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 100/2023 - VEREADOR NEDY SANTANA VALE - Solicita que seja tomada as providências cabíveis na obra da Escola Independência (Estrada do Janauari).</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1267/indicacao_n101-2023_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1267/indicacao_n101-2023_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 101/2023 - VEREADOR NEDY SANTANA VALE - Solicita a recuperação e Terraplanagem no Ramal do Paulista - Estrada do Janauari Km 08.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1268/indicacao_n102-2023_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1268/indicacao_n102-2023_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 102/2023 - VEREADOR NEDY SANTANA VALE - Solicita a colocação de recipientes para resíduos sólidos (lixeiras) na estrada do Janauari Km 08.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1269/indicacao_103-2023_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1269/indicacao_103-2023_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°103/2023 - VEREADOR KELISON DIEB - Solicita a reforma e ampliação da Unidade Básica de Saúde Evandro da Costa Progênio da Comunidade Serra Baixa.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1270/indicacao_104-2023_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1270/indicacao_104-2023_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 104/2023 - VEREADOR KELISON DIEB - Solicita a revitalização da Rua Novo Horizonte - Distrito do Lago do Limão.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1271/indicacao_n_105-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1271/indicacao_n_105-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 105/2023 - VEREADOR BRUNO LIMA- Solicita dois ar-condicionado para a Escola Municipal Segundo Ebling.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1272/indicacao_n_106-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1272/indicacao_n_106-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 106/2023 - VEREADOR BRUNO LIMA -  Solicita que seja feita manutenção nas pias externas da Escola Municipal Segundo Ebling.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1273/indicacao_n107-2023_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1273/indicacao_n107-2023_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 107/2023 - VEREADOR EUDES FERNANDES DA SILVA GAYO -  Solicita melhoria na infraestrutura da Rua Vales - Bairro Alto.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1274/indicacao_n108-2023_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1274/indicacao_n108-2023_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 108/2023 - VEREADOR WALDINEY FURTADO - Solicita a colaboração de piçarra no Ramal da Lama, Comunidade Nova União.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1275/indicacao_109-2023_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1275/indicacao_109-2023_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 109/2023 - VEREADOR KELISON DIEB - Solicita a reforma e ampliação da Feira Municipal João Cândido Medeiros.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1276/indicacao_110-2023_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1276/indicacao_110-2023_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 110/2023  - VEREADOR KELISON DIEB - Solicita a pavimentação das ruas da Comunidade da Serra Baixa.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1280/indicacao_111.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1280/indicacao_111.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 111/2023 - DO VEREADOR NEDY SANTANA VALE - Solicita Bolsa Enchente para os ribeirinhos de Iranduba, afetados pela cheia dos rios.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1281/indicacao_112.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1281/indicacao_112.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 112/2023 - DO VEREADOR EUDES FERNANDES DA SILVA GAYO - Solicita tampa do bueiro em frente a Unidade Básica de Sáude Matilde Nerys e demais bueiros da Rua Rio Trombetas - Bairro Alto.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1282/indicacao_113.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1282/indicacao_113.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 113/2023 -  DO VEREADOR EUDES FERNANDES DA SILVA GAYO - Solicita a limpeza e pavimentação asfáltica da Rua Canuma - Bairro Alto.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1283/indicacao_114.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1283/indicacao_114.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 114/2023 - DO VEREADOR LUIS CARLOS ( VELHO) -  Solicita o recapeamento das ruas do bairro Alto, Iranduba-Am.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1284/indicacao_115.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1284/indicacao_115.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 115/2023 - DO VEREADOR LUIS CARLOS (VELHO)- Solicita o recapeamento das ruas do Bairro São Francisco, Iranduba-Am.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1285/indicacao_116.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1285/indicacao_116.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 116/2023 - DO VEREADOR LUIS CARLOS (VELHO) - Solicita iluminação pública na Comunidade Portelinha, Iranduba -Am.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1286/indicacao_117.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1286/indicacao_117.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 117/2023 - DO VEREADOR LUIS CARLOS (VELHO) -  Solicita a realização de palestras nas Escolas Municipais com o tema " Segurança nas Dependências Escolares", Iranduba - Am.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1287/indicacao_118.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1287/indicacao_118.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 118/2023 - DO VEREADOR LUIS CARLOS (VELHO) - Solicita iluminação pública na Comunidade Santo Antônio, Iranduba -Am.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1288/indicacao_119.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1288/indicacao_119.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 119/2023 - DO VEREADOR LUIS CARLOS (VELHO) - Solicita iluminação pública na Comunidade do Pupunhal, Iranduba - Am.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1289/indicacao_120.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1289/indicacao_120.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 120/2023 - DO VEREADOR LUIS CARLOS (VELHO) - Solicita iluminação pública na Comunidade Unidos do 26/km, Iranduba-Am.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1290/indicacao_121.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1290/indicacao_121.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 121/2023 - DO VEREADOR LUIS CARLOS (VELHO) - Solicita iluminação pública na Comunidade São Francisco do km 6, Iranduba -Am.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1291/indicacao_122.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1291/indicacao_122.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 122/2023 - DO VEREADOR LUIS CARLOS (VELHO) - Solicita iluminação pública na Comunidade do Areial, Iranduba - Am.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1292/indicacao_123.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1292/indicacao_123.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 123/2023 - DO VEREADOR LUIS CARLOS (VELHO) - Solicita pagamento de data base dos profissionais da Educação, Iranduba-Am.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1293/indicacao_124.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1293/indicacao_124.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 124/2023 - DO VEREADOR LUIS CARLOS (VELHO) - Solicita melhoria na malha viária das ruas da comunidade Portelinha/Serra Baixa, Iranduba -Am.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1294/indicacao_125.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1294/indicacao_125.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 125/2023 - DO VEREADOR LUIS CARLOS (VELHO) - Solicita o asfaltamento da Comunidade Serra Baixa, Iranduba - Am.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1295/indicacao_126.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1295/indicacao_126.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 126/2023 - DO VEREADOR LUIS CARLOS (VELHO) -  Solicita o recapeamento das ruas do Bairro Cidade Nova, Iranduba- Am.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1296/indicacao_127.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1296/indicacao_127.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 127/2023 - DO VEREADOR LUIS CARLOS (VELHO) - Solicita o recapeamento das ruas do bairro São José Cacau Pirêra, Iranduba-Am.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1297/indicacao_128_nedy_vale.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1297/indicacao_128_nedy_vale.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 128/2023 - DO VEREADOR NEDY SANTANA VALE - solicita que seja feito reforma e ampliação na Escola Municipal Sete de Setembro- Costa de Iranduba.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1298/indicacao_129_nedy_santana.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1298/indicacao_129_nedy_santana.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 129/2023 - DO VEREADOR NEDY SANTANA VALE - Solicita que seja feito reforma e ampliação na Escola São Francisco- Costa de Iranduba.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1302/indicacao_n_130-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1302/indicacao_n_130-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 130/2023 - DO VEREADOR WALDINEY FURTADO -  Solicita a revitalização da Bola Rotatória da entrada do Iranduba com placas turísticas.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1303/indicacao_n_131-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1303/indicacao_n_131-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 131/2023 - DO VEREADOR EUDES FERNANDES DA SILVA GAYO - Solicita a extensão da rede de água para a Rua Massaranduba e beco Massaranduba - Bairro Alto.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1304/indicacao_n_132-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1304/indicacao_n_132-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 132/2023 - DO VEREADOR EUDES FERNANDES DA SILVA GAYO - Solicita a reforma e ampliação da Feira Municipal de Iranduba, José Cândido de Medeiros.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1305/indicacao_n_133-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1305/indicacao_n_133-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 133/2023 - DO VEREADOR EUDES FERNANDES DA SILVA GAYO - Solicita alterar o sentido do trânsito que está mão dupla, para mão única da Avenida Amazonas, no sentido entrada da cidade/porto de Iranduba e Avenida Rio Madeira sentido Porto de Iranduba/saída da Cidade.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1306/indicacao_n_134-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1306/indicacao_n_134-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 134/2023 - DO VEREADOR LEONARDO LOPES (TATINHA) - Solicita serviços de tapa buracos na Avenida Nova Veneza e principal do Nova Veneza.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1307/indicacao_n_135-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1307/indicacao_n_135-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 135/2023 - DO VEREADOR LEONARDO LOPES (TATINHA) - Solicita o serviço de terraplanagem no Ramal Santa Helena KM 19.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1308/indicacao_n_136-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1308/indicacao_n_136-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 136/2023 - DO VEREADOR DISNEY CUNHA - Solicita uma operação tapa buracos na Avenida Auto Furtado com a Rua Péricles Morais, no Bairro Cidade Nova.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1309/indicacao_n_137-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1309/indicacao_n_137-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 137/2023 - DO VEREADOR LEONARDO LOPES (TATINHA) - Solicita serviço de manutenção da Ladeira da Comunidade Vera Lúcia Km - 13.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1310/indicacao_n_138-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1310/indicacao_n_138-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 138/2023 - DO VEREADOR NEDY SANTANA VALE - Solicita a recuperação e terraplanagem no Ramal 25 de abril KM - 05 Estrada da Cachoeira do Castanha.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1311/indicacao_n_139-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1311/indicacao_n_139-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 139/2023 - DO VEREADOR NEDY SANTANA VALE - Solicita a recuperação e terraplanagem no Ramal Bom Futuro 2 - Estrada do Janauari KM - 09.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1312/indicacao_n_140-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1312/indicacao_n_140-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 140/2023 - DO VEREADOR LUIS CARLOS ( VELHO) - Solicita a contratação de dois bombeiros hidráulico para a Comunidade São Sebastião do Serra Baixa Iranduba - Am.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1313/indicacao_141__luis_carlos.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1313/indicacao_141__luis_carlos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 141/2023 - DO VEREADOR LUIS CARLOS (VELHO) - Solicita o asfaltamento da malha viária das ruas da Comunidade São Sebastião do Serra Baixa Iranduba - Am.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1315/indicacao_n_143-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1315/indicacao_n_143-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 143/2023 - DO VEREADOR LUIS CARLOS (VELHO) - Solicita o retorno da Ambulância para o Distrito do Cacau Pirêra Iranduba -Am.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1316/indicacao_n_144-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1316/indicacao_n_144-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 144/2023 - DO VEREADOR MYCHELL LOPES - Solicita a permanência de Guardas Municipais na Comunidade do Paricatuba, localizado na Rua Comendador Zequinha, s/n, Iranduba -Am.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1317/indicacao_n_145-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1317/indicacao_n_145-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 145/2023 - DO VEREADOR KELISON DIEB - Solicita revitalização do Ramal Laurindo Garcia, KM -05 da Rodovia Carlos Braga.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1328/indicacao_n_146_-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1328/indicacao_n_146_-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 146/2023 DE AUTORIA DO VEREADOR NEDY SANTANA VALE - Solicita a Recuperação e Terraplanagem do Ramal do Curupira Km 12 Estrada do Janauari.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1329/indicacao_n_147_-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1329/indicacao_n_147_-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 147/2023 - DE AUTORIA DO VEREADOR NEDY SANTANA VALE - Solicita a recuperação e terraplanagem no Ramal do Antonhão - Estrada do Janauari.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1330/indicacao_n_148-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1330/indicacao_n_148-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 148/2023 DE AUTORIA DO VEREADOR LUIS CARLOS (VELHO) - Solicita iluminação do campo de futebol da Comunidade Serra Baixa, Iranduba - Am.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1331/indicacao_n_149-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1331/indicacao_n_149-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 149/2023 DE AUTORIA DO VEREADOR LUIS CARLOS ( VELHO) - Solicita a construção de uma Quadra de Esportes na Comunidade do Serra Baixa, Iranduba-Am.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1332/indicacao_n_150-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1332/indicacao_n_150-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 150/2023 DE AUTORIA DO VEREADOR kELISON DIEB - Solicita a construção de Creche para a Comunidade da Serra Baixa - Portelinha - Açutuba.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1333/indicacao_n_151-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1333/indicacao_n_151-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°151/2023 DA AUTORIA DO VEREADOR BRUNO DA SILVA LIMA - Solicita que seja efetuado o sistema de Terraplanagem na Comunidade São Sebastião, Km 06.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1334/indicacao_n_152-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1334/indicacao_n_152-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 152/2023 - DA AUTORIA DO VEREADOR BRUNO DA SILVA LIMA - Solicita que seja efetuado o sistema de Terraplanagem para a Comunidade São Francisco de Assis, Ramal do Areal, localizado no Km 02.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1335/indicacao_n_153-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1335/indicacao_n_153-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 153/2023 DE AUTORIA DO VEREADOR BRUNO DA SILVA LIMA - Solicita iluminação pública na Comunidade São Francisco de Assis - Km 02.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1336/indicacao_n_154-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1336/indicacao_n_154-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 154/2023 DE AUTORIA DO VEREADOR BRUNO DA SILVA LIMA - Solicita que seja efetuado o sistema de Terraplanagem na Comunidade Ouro verde.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1343/indicacao_no155-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1343/indicacao_no155-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº155/2023 DE AUTORIA DO VEREADOR ANDERSON BELFORT - Solicita limpeza e roçagem na Comunidade do Ariaú.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1344/indicacao_no156-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1344/indicacao_no156-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°156/2023 DE AUTORIA DO VEREADOR ANDERSON BELFORT - Solicita que seja feita terraplanagem no ramal do laguinho Km 35.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1345/indicacao_no157-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1345/indicacao_no157-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°157/2023 DE AUTORIA O VEREADOR ANDERSON BELFORT- Solicita que seja feita instalações de redutores de velocidade, bem como, canalizadores de tráfego, e sinalização com placas de trânsito, no alto de Nazaré e Mutirãozinho no Distrito do Cacau Pirera.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1346/indicacao_no158-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1346/indicacao_no158-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°158/2023 DE AUTORIA DO VEREADOR ANDERSON BELFORT- Solicita iluminação pública para a comunidade verdural.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1347/indicacao_no159-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1347/indicacao_no159-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°159/2023 DE AUTORIA WALDINEY FURTADO - Solicita limpeza na UMEI Maria da Solenidade Lima Silva, localizada na Rua Alton furtado, S/N Cidade Nova, Iranduba - Am.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1348/indicacao_no160-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1348/indicacao_no160-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°160/2023 DE AUTORIA DO VEREADOR WALDINEY FURTADO - Solicita limpeza na comunidade do Ariaú, Iranduba-AM.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1349/indicacao_no161-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1349/indicacao_no161-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO- Solicita a reforma do centro de especialidades odontológicas Heliana Nunes Feijó.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1350/indicacao_no162-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1350/indicacao_no162-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°162/2023 DE AUTORIA DO VEREADOR BRUNO DA SILVA LIMA - Solicita iluminação pública para o ramal Bom Jesus.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1351/indicacao_no163-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1351/indicacao_no163-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°163/2023 DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita com urgência reforma na quadra poliesportiva Raimundo Souza Sena.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1352/indicacao_no164-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1352/indicacao_no164-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°164/2023 DE AUTORIA DO VEREADOR BRUNO DA SILVA LIMA - Solicita com urgência, reparo nos postes de iluminação da quadra Raimundo Souza Sena.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1353/indicacao_no165-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1353/indicacao_no165-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°165/2023 DE AUTORIA DO VEREADOR LUIS CARLOS (VELHO) - Solicita a construção do polo de saúde na comunidade Ouro Verde, Iranduba-AM.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1354/indicacao_no166-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1354/indicacao_no166-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°166/2023 DE AUTORIA DO VEREADOR LUIS CARLOS (VELHO)- Solicita melhoria da malha viária da comunidade ouro verde, Iranduba - AM.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1355/indicacao_no167-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1355/indicacao_no167-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°167/2023 DE AUTORIA DO VEREADOR LUIS CARLOS (VELHO) - Solicita limpeza das ruas da comunidade ouro verde, Iranduba-Am.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1356/indicacao_no168-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1356/indicacao_no168-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°168/2023 DE AUTORIA DO VEREADOR DISNEY CUNHA - Solicita terraplanagem com motoniveladora do ramal vera castanho branco no km 13.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1357/indicacao_no169-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1357/indicacao_no169-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°169/2023 DE AUTORIA DO VEREADOR NEDY SANTANA VALE - Solicita a recuperação de terraplanagem do ramal do peixe boi 1 e peixe boi 2.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1358/indicacao_no170-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1358/indicacao_no170-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°170/2023 DE AUTORIA DO VEREADOR BRUNO DA SILVA - Solicita com urgência a reforma e limpeza pública para a praça Raimundo Souza Sena.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1361/indicacao_no171-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1361/indicacao_no171-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°171/2023 DE AUTORIA DO VEREADOR NEDY SANTANA VALE - Solicita que seja feito reforma e ampliação na escola municipal João Alves Batista - comunidade ouro verde.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1362/indicacao_no172-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1362/indicacao_no172-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°172/2023 DE AUTORIA DO VEREADOR DISNEY CUNHA - Solicita que seja providenciada iluminação da quadra poliesportiva do Bairro Morada do Sol.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Raimundo Carneiro</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1363/indicacao_no173-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1363/indicacao_no173-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº173/2023 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita a limpeza pública no campo e praça do morada do sol e adjacências.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1364/indicacao_no174-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1364/indicacao_no174-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°174/2023 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita reparo da iluminação pública da quadra de esportes da comunidade do lago do limão.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1384/indicacao_no175-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1384/indicacao_no175-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°175/2023 DE AUTORIA DO VEREADOR LEONARDO LOPES (TATINHA) - Solicita iluminação pública para os moradores da comunidade lago do teste localizado no Distrito do Cacau Pirêra.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1385/indicacao_no176-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1385/indicacao_no176-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 176/2023 DE AUTORIA DO VEREADOR LEONARDO LOPES (TATINHA) - Solicita limpeza pública e roçagem para o Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1386/indicacao_no177-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1386/indicacao_no177-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°177/2023 DE AUTORIA DO VEREADOR LEONARDO LOPES (TATINHA) - Solicita recapeamento asfáltico das seguintes, ruas do bairro são josé do mutirãozinho do Distrito do Cacau Pirêra.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1387/indicacao_no178-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1387/indicacao_no178-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°178/2023 DE AUTORIA DO VEREADOR LEONARDO LOPES (TATINHA) - Solicita recapeamento asfáltico nas ruas do bairro alto de Nazaré, Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1388/indicacao_no179-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1388/indicacao_no179-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°179/2023 DE AUTORIA DO VEREADOR LEONARDO LOPES (TATINHA) - Solicita um polo de saúde, no Residencial  Maria Zeneide, considerando a demanda da região e pessoas com comorbidades.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1389/indicacao_no180-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1389/indicacao_no180-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°180/2023 DE AUTORIA DO VEREADOR WALDINEY FURTADO - Solicita a colocação das tampas dos bueiros da Av. Solimões.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1390/indicacao_no181-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1390/indicacao_no181-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°181/2023 DE AUTORIA DO VEREADOR EUDES FERNANDES DA SILVA GAYO - Solicita a pavimentação asfáltica do Ramal do Laguinho-Comunidade Ouro Verde.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1391/indicacao_no182-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1391/indicacao_no182-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°182/2023 DE AUTORIA DO VEREADOR NEDY SANTANA VALE - Solicita a recuperação e terraplanagem no Ramal Boa Fé localizado no Km11 da Estrada do Janauari.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1392/indicacao_no183-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1392/indicacao_no183-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°183/2023 DE AUTORIA DO VEREADOR NEDY SANTANA VALE - Solicita a recuperação e terraplanagem no Ramal Vale da Benção  Km08 - Estrada do Janauari.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1393/indicacao_no184-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1393/indicacao_no184-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°184/2023 DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita com urgência, ar-condicionado para a Escola Municipal Santa Luzia.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1394/indicacao_no185-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1394/indicacao_no185-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N/185 DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita com urgência, reparo no forro (teto) da Escola Municipal Santa Luzia.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1395/indicacao_no186-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1395/indicacao_no186-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°º186/2023 DE AUTORIA DO VEREADOR BRUNO LIMA- Solicita reforma na Escola Municipal Santa Luzia.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1407/indicacao_no187-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1407/indicacao_no187-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°187/2023 DE AUTORIA DO VEREADOR EUDES FERNANDES DA SILVA GAYO - Solicita a infraestrutura da cratera/buraco do bairro Dom Lopes.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1408/indicacao_no188-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1408/indicacao_no188-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°188/2023 DE AUTORIA DO VEREADOR EUDES FERNANDES DA SILVA GAYO - Solicita que seja providenciado saneamento básico da rua carauari- Novo amanhecer</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1409/indicacao_no189-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1409/indicacao_no189-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°189/2023 DE AUTORIA DO VEREADOR BRUNO LIMA - Em caráter de urgência, solicita recuperação e terraplanagem no Ramal Bela vista - KM 08.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1410/indicacao_no190-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1410/indicacao_no190-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°190/2023 DE AUTORIA DO VEREADOR BRUNO LIMA - Em caráter de urgência, recuperação e terraplanagem para o Ramal do Santo antõnio II.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1426/indicacao_191__eudes_gayo.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1426/indicacao_191__eudes_gayo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº191/2023 DE AUTORIA DO VEREADOR EUDES FERANDES DA SILVA GAYO - Solicita o posteamento para a passagem de rede elétrica para o Ramal Vila Helena - Comunidade Boa Fé.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1427/indicacao_192__eudes_gayo.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1427/indicacao_192__eudes_gayo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº192/2023 DE AUTORIA DO VEREADOR EUDES FERNANDES GAYO - Solicita uma ação cívico social para realização de mutirão de serviços para os moradores da Comunidade Fé em Deus.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1428/indicacao_193__eudes_gayo.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1428/indicacao_193__eudes_gayo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº193/2023 DE AUTORIA DO VEREADOR EUDES FERNANDES DA SILVA  GAYO - Solicita construção de uma escada na Rua Professor Francisco Nonato da Silva - Conjunto Dom Lopes.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1429/indicacao_194__eudes_gayo.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1429/indicacao_194__eudes_gayo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº194/2023 DE AUTORIA DO VEREADOR EUDES FERNANDES DA SILVA GAYO - Solicita a construção de uma escada na Rua Francisco Rildo - Bairro Morada do Sol.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1430/indicacao_195_nedy_santana.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1430/indicacao_195_nedy_santana.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº195/2023 DE AUTORIA DO VEREADOR NEDY SANTANA VALE - Solicita a recuperação e terraplanagem no Ramal do Cemitério - Estrada do Janauari km17</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1431/indicacao_196_nedy_santana.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1431/indicacao_196_nedy_santana.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº196/2023 DE AUTORIA DO VEREADOR NEDY SANTANA VALE - Solicita recuperação e terraplanagem do Ramal Bela Vista - Estrada do Janauari.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1432/indicacao_197__nedy_santana.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1432/indicacao_197__nedy_santana.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº197/2023 DE AUTORIA DO VEREADOR NEDY SANTANA VALE - Solicita a reforma e ampliação da Unidade Básica de Saúde Maria de Fatima Nunes, localizada no Ramal do Km13.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1463/indicacao_no198-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1463/indicacao_no198-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°198/2023 - DE AUTORIA DO VEREADOR DISNEY CUNHA - Terraplanagem com motoniveladora no Ramal Bela Vista.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1433/indicacao_199__tatinha.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1433/indicacao_199__tatinha.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº199/2023 DE AUTORIA DO VEREADOR LEONARDO LOPES - Solicita Iluminação para os moradores da Comunidade Castanhal localizado no Distrito do Cacau Pirêra.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1434/indicacao_200_tatinha.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1434/indicacao_200_tatinha.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº200/2023 DE AUTORIA DO VEREADOR LEONARDO LOPES (TATINHA) - Solicita a limpeza, capinação da estrada da cidade universitária.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1435/indicacao_no201-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1435/indicacao_no201-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº201/2023 DE AUTORIA DO VEREADOR LEONARDO LOPES (TATINHA) - Solicita iluminação pública para a estrada Manoel urbano do Km0 ao Km05.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1436/indicacao_202_raimundo.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1436/indicacao_202_raimundo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº202/2023 DE AUTORIA DO VEREADOR  RAIMUNDO CARNEIRO - Solicita terraplanagem (colocação de piçarra) dos Ramais do Cajual, São Miguel, casado, buribazal, Monte horebe e portelinha.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1437/indicacao_no203-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1437/indicacao_no203-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°203/2023 - DE AUTORIA DO VEREADOR NEDY SANTANA VALE - Solicita a recuperação e terraplanagem na estrada da várzea, costa do Iranduba que dá acesso as comunidades são Francisco, sete de setembro, Divino espírito santo, santa luzia ilha do baixio, entre outras.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1438/indicacao_no204-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1438/indicacao_no204-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°204/2023 DE AUTORIA DO VEREADOR EUDES GAYO - Solicita a manutenção da iluminação pública, no Residencial Amazonas I.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1439/indicacao_no205-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1439/indicacao_no205-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°205/2023 DE AUTORIA DO VEREADOR EUDES GAYO - Solicita a coleta de lixo do Residencial Amazonas I .</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1464/indicacao_no206-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1464/indicacao_no206-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°206/2023 - DE AUTORIA DO VEREADOR LEONARDO LOPES (TATINHA) -Solicita reforma da Escola Padre Lourenço Benesperi.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1465/indicacao_no207-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1465/indicacao_no207-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°207/2023 - DE AUTORIA DO VEREADOR LEONARDO LOPES (TATINHA) - Substituição da bomba d'água para o Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1466/indicacao_no208-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1466/indicacao_no208-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°208/2023 - DE AUTORIA DO VEREADOR NEDY SANTANA VALE - Solicita a recuperação e terraplanagem da estrada da várzea do paraná de Iranduba.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1467/indicacao_no209-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1467/indicacao_no209-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°209/2023 - DE AUTORIA DO VEREADOR NEDY SANTANA VALE - Solicita que seja feita reforma e ampliação na Escola Municipal Cicero Monteiro - Localizado no Distrito do Paricatuba.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1468/indicacao_no210-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1468/indicacao_no210-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°210/2023 - DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita recapeamento asfáltico para a travessa Matrinxã.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1487/indicacao_211_-_nedy_santana.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1487/indicacao_211_-_nedy_santana.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°211/2023 - DE AUTORIA DO VEREADOR NEDY SANTANA VALE - Solicitando a recuperação e terraplanagem do Ramal da Terra Preta - Lago do Ipixuna - Janauari.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1488/indicacao_212_-_ney_furtado_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1488/indicacao_212_-_ney_furtado_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N °212/2023 - DE AUTORIA DO VEREADOR WALDINEY FURTADO - Solicita recuperação e piçarragem na Rua Péricles de Moraes, no Bairro cidade nova.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1489/indicacao_213_-_ney_furtado_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1489/indicacao_213_-_ney_furtado_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°213/2023 - DE AUTORIA DO VEREADOR WALDINEY FURTADO - Solicita recuperação de piçarragem na rua Alton Furtado, no bairro cidade nova.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1490/indicacao_214_-_tatinha.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1490/indicacao_214_-_tatinha.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°214/2023 - DE AUTORIA DO VEREADOR LEONARDO LOPES (TATINHA) - Solicita a continuidade da obra de reforma da Unidade Básica de Saúde Samuel Kramer no bairro alto de Nazaré Mutirão do Cacau.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1491/indicacao_215_-_nedy_santana.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1491/indicacao_215_-_nedy_santana.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°215/2023 - DE AUTORIA DO VEREADOR NEDY SANTANA VALE - Solicita a implantação de um polo de saúde na comunidade do peixe boi.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1509/indicacao_no216_-_nedy_santana.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1509/indicacao_no216_-_nedy_santana.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 216/2023- DE AUTORIA DO VEREADOR NEDY SANTANA VALE - Solicita a construção da Escola Municipal Divino Espirito Santo - Com. São João, Costa do Iranduba.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1510/indicacao_no217_-_raimundo.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1510/indicacao_no217_-_raimundo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 217/2023- DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita reforma da UBS Maria de Fátima Monteiro Nunes do Km13.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1536/indicacao_218.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1536/indicacao_218.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°218/2023 - DE AUTORIA DO VEREADOR LEONARDO LOPES - Solicita a construção de uma caixa d´agua no bairro cidade nova localizado no Distrito de Cacau pirêra.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1537/indicacao_219.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1537/indicacao_219.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°219/2023 - DE AUTORIA DO VEREADOR LEONARDO LOPES - Solicita a manutenção da ponte do Bairro São josé mutirãozinho, que liga ao bairro alto de nazaré mutirão do cacau pirêra.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1538/indicacao_220.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1538/indicacao_220.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°220/2023 - DE AUTORIA DO VEREADOR NEDY SANTANA VALE - Solicita que seja tomado as providências cabíveis na obra da reforma da Escola Municipal Socorro Pinheiro da Silva antiga independência ( Estrada do Janauari).</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1539/indicacao_221.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1539/indicacao_221.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°221/2023 - DE AUTORIA DO VEREADOR NEDY SANTANA VALE - Solicita a implantação do projeto água boa (antigo salta Z) na comunidade lago do catalão.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1555/indicacao_222.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1555/indicacao_222.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°222/2023 - DE AUTORIA DO VEREADOR LEONARDO LOPES - Solicita limpeza pública e roçagem para o Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1556/indicacao_223.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1556/indicacao_223.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°223/2023 - DE AUTORIA DO VEREADOR NEDY SANTANA VALE - Solicita que seja feito a Estrada da Comunidade do Xiborena.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1562/indicacao_224.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1562/indicacao_224.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°224/2023 -DE AUTORIA DO VEREADOR LEONARDO MEDEIROS LOPES - Solicita pedido de resposta sobre a bomba d'água para o Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1563/indicacao_225.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1563/indicacao_225.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 225/2023 - DE AUTORIA DO VEREADOR NEDY SANTANA VALE - Solicita a implementação do Projeto Água Boa (antigo Salta Z) no Paraná do Xiborena.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1564/indicacao_226.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1564/indicacao_226.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 226/2023 - DE AUTORIA DO VEREADOR NEDY SANTANA VALE - Solicita a implementação do Projeto Água Boa (antigo salta Z) na Comunidade Lago do Janauari ( flutuantes janauarilãndia).</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1573/indicacao_no227.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1573/indicacao_no227.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°227/2023 - DE AUTORIA DO VEREADOR ANDERSON BELFORT - Solicita que seja providenciado a limpeza pública e roçagem da comunidade do Lago do Limão.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1574/indicacao_no228.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1574/indicacao_no228.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°228/2023 - DE AUTORIA DO VEREADOR ANDERSON BELFORT - Solicita que seja providenciado a limpeza pública e roçagem da comunidade do ariaú.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1575/indicacao_no229.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1575/indicacao_no229.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°229/2023 - DE AUTORIA DO VEREADOR ANDERSON BELFORT - Solicita uma vistoria técnica na caixa d'agua localizada na praça do Lago do Limão.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1583/indicacao_230.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1583/indicacao_230.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°230/2023 DE AUTORIA DO VEREADOR LEONARDO LOPES - Solicita serviços tapa buracos na avenida Nova veneza.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1584/indicacao_231.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1584/indicacao_231.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°231/2023 DE AUTORIA DO VEREADOR NEDY SANTANA  - Solicita a recuperação e terraplanagem no ramal do Cemitério - estrada do Janauari km 17.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1585/indicacao_232.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1585/indicacao_232.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°232/2023 DE AUTORIA DO VEREADOR NEDY SANTANA  - Solicita a implantação de um polo de saúde na comunidade Montenegro localizada no Ramal do ouro verde.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1586/indicacao_233.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1586/indicacao_233.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°233/2023 DE AUTORIA DO DISNEY CUNHA   - Solicita a construção de um reservatório de água na comunidade São Sebastião Km 06.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1599/indicacao_no234.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1599/indicacao_no234.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°234/2023 – DE AUTORIA DO VEREADOR LEONARDO MEDEIROS - Solicita limpeza pública e roçagem para o distrito de Cacau Pirêra nos seguintes Bairros, Nova Veneza, Cidade Nova e Cacau Pirêra.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1613/indicacao_no235.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1613/indicacao_no235.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°235/2023 DE AUTORIA DO VEREADOR LEONARDO DE MEDEIROS – Solicita a reforma da quadra poliesportiva José Aldo da Fonseca.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1614/indicacao_no236.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1614/indicacao_no236.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°236/2023 DE AUTORIA DO VEREADOR BRUNO LIMA – Em carácter de urgência, solicita elevação da caixa d’agua da Escola municipal Bela Vista.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1615/indicacao_no237.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1615/indicacao_no237.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°237/2023 DE AUTORIA DO VEREADOR BRUNO LIMA – Em carácter de urgência, solicita a construção de uma cobertura na adjacência da Escola Municipal Bela Vista, para o refeitório.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1636/indicacao_no238.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1636/indicacao_no238.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 238/2023 DE AUTORIA DO VEREADOR NEDY SANTANA VALE - Solicita que seja retomado as obras de infraestrutura na Comunidade São Pedro - Janauari.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1637/indicacao_no239.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1637/indicacao_no239.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 239/2023 DE AUTORIA DO VEREADOR NEDY SANTANA VALE - Solicita que seja feito reparos e ampliação na rede de abastecimento de água da Rua Beira Rio e do Beco São Brás - Comunidade São Pedro - Janauari.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1638/indicacao_no240.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1638/indicacao_no240.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 240/2023 DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita a construção de uma quadra e uma sala para a biblioteca na Escola Municipal Jovino Coelho.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1662/indicacao_no241.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1662/indicacao_no241.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 241/2023 DE AUTORIA DO VEREADOR NEDY SANTANA VALE - Solicita que seja feito reforma e ampliação na Escola Municipal Sete de Setembro - Costa do Iranduba.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1663/indicacao_no242.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1663/indicacao_no242.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 242/2023 DE AUTORIA DO VEREADOR NEDY SANTANA VALE - Solicita que seja feito reforma e ampliação na Escola Municipal São Sebastião Paraná de Iranduba.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1314/indicacao_no242.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1314/indicacao_no242.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 243/2023 - DO VEREADOR NEDY SANTANA VALE- Solicita que seja feito reforma e ampliação na Escola Municipal São Sebastião Paraná de Iranduba.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1447/pedido_de_providencia__no_01-2023_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1447/pedido_de_providencia__no_01-2023_.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°01/2023 - DE AUTORIA DO VEREADOR KELISON DIEB - Solicita que seja construído banheiros na feira do Lago do Limão.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1449/pedido_de_providencia__no_02-2023_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1449/pedido_de_providencia__no_02-2023_.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº02/2023 - DE AUTORIA DO VEREADOR KELISON DIEB - Solicita reforma do Ginásio Poliesportivo Itevaldo Lima do Distrito do Lago do Limão.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1450/pedido_de_providencia__no_03-2023_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1450/pedido_de_providencia__no_03-2023_.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº03/2023 - DE AUTORIA DO VEREADOR KELISON DIEB - Solicita que seja reformada a Feira do Ariaú.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1451/pedido_de_providencia__no_04-2023_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1451/pedido_de_providencia__no_04-2023_.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº04/2023 - DE AUTORIA DO VEREADOR MYCHELL LOPES - Solicita que a Administração Pública Municipal venha promover a coleta de lixo da Comunidade do Paricatuba com maior frequência.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1452/pedido_de_providencia__no_05-2023_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1452/pedido_de_providencia__no_05-2023_.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº05/2023 - DE AUTORIA DO VEREADOR MYCHELL LOPES - Solicita em caráter de urgência que seja feita a reforma da Praça Pública do Conjunto Dom Lopes, localizada no Bairro Alto, entrada do conjunto.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1453/pedido_de_providencia__no_06-2023_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1453/pedido_de_providencia__no_06-2023_.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº06/2023 - DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita limpeza e capinação no Ramal do Areal Km02.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1454/pedido_de_providencia__no_07-2023_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1454/pedido_de_providencia__no_07-2023_.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº07/2023 - DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita limpeza e capinação no Ramal São Sebastião Km06.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1455/pedido_de_providencia__no_08-2023_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1455/pedido_de_providencia__no_08-2023_.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA Nº08/2023 - DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita que seja efetuado uma operação Tapa Buraco na Avenida Auton Furtado.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1477/pedido_de_providencia_n09_-_eudes_gayo.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1477/pedido_de_providencia_n09_-_eudes_gayo.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°09/2023 - DE AUTORIA DO VEREADOR EUDES FERNANDES - Solicita infraestrutura da Rua deputado Pereira da Silva, Bairro Cidade Nova.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1478/pedido_de_providencia_n10_-_luis_carlos.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1478/pedido_de_providencia_n10_-_luis_carlos.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°10/2023 - DE AUTORIA DO VEREADOR LUIS CARLOS VELHO - Solicita o melhoramento da rede elétrica da comunidade parque caldeirão na comunidade do caldeirão, zona rural de Iranduba.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1479/pedido_de_providencia_n11_-_luis_carlos.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1479/pedido_de_providencia_n11_-_luis_carlos.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°11/2023 - DE AUTORIA DO VEREADOR LUIS CARLOS - Solicita melhoramento de Rede Elétrica da comunidade Iranópolis do Distrito de Cacau Pirêra, Zona Rural de Iranduba.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1480/pedido_de_providencia_n12_-_disney_cunha.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1480/pedido_de_providencia_n12_-_disney_cunha.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°12/2023 - DE AUTORIA DO VEREADOR DISNEY CUNHA - Solicitando reforma na quadra de areia juntamente com a pracinha, localizado no Bairro Graça Lopes.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1481/pedido_de_providencia_n13_-_kelison_dieb.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1481/pedido_de_providencia_n13_-_kelison_dieb.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°13/2023 - DE AUTORIA DO VEREADOR KELISON DIEB - Solicita que seja providenciado o envio da equipe do SAAE para o Bairro Adventista do lago do limão.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1482/pedido_de_providencia_n14_-_kelison_dieb.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1482/pedido_de_providencia_n14_-_kelison_dieb.pdf</t>
   </si>
   <si>
     <t>PEIDO DE PROVIDÊNCIA N°14/2023 - DE AUTORIA DO VEREADOR KELISON DIEB - Solicita que seja providenciado revitalização do Ramal do Areal Km13.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1483/pedido_de_providencia_n15_-_disney_cunha.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1483/pedido_de_providencia_n15_-_disney_cunha.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°15/2023 - DE AUTORIA DO VEREADOR DISNEY CUNHA - Solicita que seja feita a construção de um ponto de um ônibus, localizado na pracinha do bairro Graça Lopes.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1484/pedido_de_providencia_n16_-__disney_cunha.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1484/pedido_de_providencia_n16_-__disney_cunha.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N° 16/2023 - DE AUTORIA DO VEREADOR DISNEY CUNHA - Solicita a reforma do Ginásio de Esportes do Distrito do Ariaú.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1485/pedido_de_providencia_n17_-___disney_cunha.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1485/pedido_de_providencia_n17_-___disney_cunha.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°17/2023 - DE AUTORIA DO VEREADOR DISNEY CUNHA - Solicita a restauração da pista e do bueiro da rua Rio negro do Bairro Alto.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1486/pedido_de_providencia_n18_-___disney_cunha.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1486/pedido_de_providencia_n18_-___disney_cunha.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°18/2023 - DE AUTORIA DO VEREADOR DISNEY CUNHA - Solicita reforma da Unidade Básica de saúde Joana Miranda de Oliveira localizado na comunidade de São Sebastião KM6.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1505/pedido_de_providencia_no21_-_bruno_lima.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1505/pedido_de_providencia_no21_-_bruno_lima.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N° 21/2023- DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita a manutenção na Escola Municipal Sete de Setembro, e com urgência a troca de uma porta e reparos no telhado.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1506/pedido_de_providencia_no22_-_bruno_lima.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1506/pedido_de_providencia_no22_-_bruno_lima.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N° 22/2023 - DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita uma caixa d'água e um poço artesiano na Comunidade do Lago do Guede.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1507/pedido_de_providencia_no23_-_raimundo_carneiro.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1507/pedido_de_providencia_no23_-_raimundo_carneiro.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS N° 23/2023 - DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita o envio do Projeto de Lei do Piso Salarial dos Enfermeiros.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1508/pedido_de_providencia_no24_-_larissa_gomes.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1508/pedido_de_providencia_no24_-_larissa_gomes.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS N° 24/2023- DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita com cumprimento da Lei de gratuidade  aos idosos no Transporte Coletivo.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1519/pedido_de_providencia_25.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1519/pedido_de_providencia_25.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°25/2023 DE AUTORIA DO VEREADOR DISNEY CUNHA - Solicita que seja feito a capinagem e limpeza em toda extensão da Comunidade Grande Família, Estrada Manoel Urbano/AM 070, no Km 2 da estrada do Janauari.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1520/pedido_de_providencia_26.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1520/pedido_de_providencia_26.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°26/2023 DE AUTORIA DO VEREADOR EUDES FERNANDES - Solicita que seja feita as instalações dos postes de iluminação pública para garantir o fornecimento de energia elétrica para residentes do Ramal Santa Helena na Comunidade Fé em Deus.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1521/pedido_de_providencia_27.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1521/pedido_de_providencia_27.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°27/2023 DE AUTORIA DO VEREADOR LUIS CARLOS - Solicita a troca de dois postes no Bairro São Francisco Travessa Louro próximo a residência do seu Pedro Alcantra, Zona urbana de Iranduba.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1522/pedido_de_providencia_28.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1522/pedido_de_providencia_28.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°28/2023 DE AUTORIA DO VEREADOR LUIS CARLOS - Solicita melhoramento na rede elétrica das comunidades Paricatuba, Bom Jesus, Fé em Deus, Lago do Mudo, Novo Israel e nova União Zona Rural de Iranduba.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1530/pedido_de_providencia_29.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1530/pedido_de_providencia_29.pdf</t>
   </si>
   <si>
     <t>PEDIDO  DE PROVIDÊNCIA N°29/2023 - DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita que seja realizado terraplanagem / colocação de piçarra no Ramal Nova Esperança do Lago do Cacau.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1531/pedido_de_providencia_30.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1531/pedido_de_providencia_30.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°30/2023 - DE AUTORIA DO VEREADOR LUIS CARLOS - Solicita o asfaltamento da Comunidade do Paricatuba  Zona  Rural de Iranduba.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1532/pedido_de_providencia_31.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1532/pedido_de_providencia_31.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N° 31/2023 - DE AUTORIA DO VEREADOR LUIS CARLOS - Solicita melhoramento do Ramal da Lama, na Comunidade do Paricatuba Zona Rural de Iranduba.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1533/pedido_de_providencia_32.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1533/pedido_de_providencia_32.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°32/2023 - DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita que seja providenciado iluminação pública para o Ramal da Irene, situado no KM 26 da estrada Manoel Urbano.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1534/pedido_de_providencia_33.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1534/pedido_de_providencia_33.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°33/2023 - DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita que seja feito terraplanagem e colocação de piçarra no Ramal da irene situado no Km 26 da Estrada Manoel Urbano.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1535/pedido_de_providencia_34.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1535/pedido_de_providencia_34.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°34/2023 - DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita a perfuração de poço artesiano na Comunidade Lago do Catalão.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1549/pedido_de_providencia_35.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1549/pedido_de_providencia_35.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N° 35/2023 DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita a troca da porta de entrada da Unidade Básica de Saúde Maria de Fátima Nunes, e ainda a troca da tubulação de água, junto a uma caixa d'água nova.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1550/pedido_de_providencia_36.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1550/pedido_de_providencia_36.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N° 36/2023 DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita a adequação da sala de radiografia para a chegada de equipamentos novos, no Hospital Hilda Freire.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1551/pedido_de_providencia_37.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1551/pedido_de_providencia_37.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N° 37/2023 - DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita uma lixeira hospitalar e longarinas novas para a Unidade Básica de Saúde Maria Venezária.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1552/pedido_de_providencia_38.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1552/pedido_de_providencia_38.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°038/2023 - DE AUTORIA DO VEREADOR MYCHELL LOPES - Solicita terraplanagem e sinalização da Rua do Porto, que dá acesso à praia e restaurante, localizada na Vila do Paricatuba.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1553/pedido_de_providencia_39.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1553/pedido_de_providencia_39.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N° 39/2023 - DE AUTORIA DO VEREADOR MYCHELL LOPES - Solicita terraplanagem do Ramal Bela Vista, localizada na Vila do Paricatuba.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1554/pedido_de_providencia_40.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1554/pedido_de_providencia_40.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N° 40/2023 - Solicita Iluminação do Campo de Futebol Antônio Guerreiro, localizado na Vila do Paricatuba.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1560/pedido_de_providencia_41.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1560/pedido_de_providencia_41.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°41/2023 DE AUTORIA DO VEREADOR EUDES FERNANDES DA SILVA GAYO - Solicita a reforma da Unidade Básica de Saúde Matilde Nerys - Bairro Alto - Iranduba.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1561/pedido_de_providencia_42.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1561/pedido_de_providencia_42.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°42/2023 DE AUTORIA DA VEREADORA LARISSA RUFINO GOMES - Solicita que preste auxílio as famílias da Ilha da Marchantaria, abrindo um ramal com acesso adequado para escoamento da produção rural, como também realize o envio de suprimentos, tais como: água potável e alimentos aos moradores desta Comunidade.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1568/pedido_de_providencia_no43.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1568/pedido_de_providencia_no43.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°43/2023 DE AUTORIA DA VEREADORA LARISSA RUFINO GOMES - Solicita soluções para a problemática de rede de esgoto da Rua Cristiano Alvez, no Bairro Dom Lopes.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1569/pedido_de_providencia_no44.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1569/pedido_de_providencia_no44.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°44/2023 DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita a troca da fiação da UMEI  Maria da soledade da Silva e Souza.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1570/pedido_de_providencia_no45.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1570/pedido_de_providencia_no45.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°45/2023 DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita a troca de tubulação dos banheiros da UMEI Maria da Soledade da Silva e Souza.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1571/pedido_de_providencia_no46.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1571/pedido_de_providencia_no46.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°46/2023 DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita a troca das portas das salas da UMEI Maria da Soledade da Silva e Souza.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1572/pedido_de_providencia_no47.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1572/pedido_de_providencia_no47.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°47/2023 DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita a manutenção da fossa da UMEI  Maria da soledade da Silva e Souza.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1578/pedido_de_providencia_48.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1578/pedido_de_providencia_48.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N/48/2023 DE AUTORIA DO VEREADOR KELISON DIEB - Solicita a continuidade da pavimentação da estrada da Serra-baixa - Portelinha - Açutuba.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1579/pedido_de_providencia_49.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1579/pedido_de_providencia_49.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°49/2023 DE AUTORIA DO VEREADOR KELISON DIEB - Solicita a iluminação do campo de futebol da comunidade serra-baixa.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1580/pedido_de_providencia_50.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1580/pedido_de_providencia_50.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°50/2023 DE AUTORIA DO VEREADOR KELISON DIEB - Solicita a construção de um poço artesiano na comunidade do lago do limão no bairro Jutaí.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1581/pedido_de_providencia_51.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1581/pedido_de_providencia_51.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°51/2023 DE AUTORIA DO VEREADOR KELISON DIEB - Solicita a construção de um poço artesiano na comunidade Serra-baixa.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1582/pedido_de_providencia_52.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1582/pedido_de_providencia_52.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°52/2023 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita que seja realizado terraplanagem no km 14, especialmente na ladeira.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1588/pedido_de_providencia_no53.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1588/pedido_de_providencia_no53.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°53/2023 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita que seja realizado a recuperação do banheiro masculino e feminino da feira do produtor João cândido.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1592/pedido_de_providencia_no54.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1592/pedido_de_providencia_no54.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°54/2023 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja realizado a construção de uma ponte de acesso no Ramal Santa Helena.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1593/pedido_de_providencia_no55.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1593/pedido_de_providencia_no55.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°55/2023 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja efetuado o serviço na infraestrutura das galerias de águas pluviais e rede de esgoto da Rua Amazonas Mendes – Bairro Morada do Sol – Iranduba.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1594/pedido_de_providencia_no56.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1594/pedido_de_providencia_no56.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°56/2023 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja realizado o serviço na infraestrutura da galeria de águas pluviais e rede de esgoto da avenida Rio Madeira – Bairro Centro – Iranduba</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1595/pedido_de_providencia_no57.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1595/pedido_de_providencia_no57.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°57/2023 DE AUTORIA DO VEREADOR EUDES FERNANDES – Solicita que seja realizado o serviço na infraestrutura da galeria de águas pluviais e rede de esgoto da avenida Rio Purus – Bairro São Francisco – Iranduba.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1596/pedido_de_providencia_no58.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1596/pedido_de_providencia_no58.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°58/2023 DE AUTORIA DO VEREADOR LEONARDO MEDEIROS – Solicita a ligação de energia elétrica do transformador pra o poço artesiano do Bairro Cidade Nova Distrito do Cacau Pirêra.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1597/pedido_de_providencia_no59.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1597/pedido_de_providencia_no59.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°59/2023 DE AUTORIA DO VEREADOR LEONARDO MEDEIROS – Solicita continuidade da obra que está em reforma, Unidade Básica de Saúde Samuel Kramer localizada no Bairro Alto de Nazaré Mutirão do Cacau.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1612/pedido_de_providencia_no60.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1612/pedido_de_providencia_no60.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°60/2023 DE AUTORIA DO VEREADOR KELISON DIEB – Solicita que seja reformado o Ginásio Poliesportivo Itevaldo Lima, localizado no Distrito do Lago do Limão.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N° 61/2023 DE AUTORIA DO VEREADOR NEY FURTADO - Solicita a iluminação da via pública do Ramal do Bode -KM 02.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N° 62/2023 - DE AUTORIA DO VEREADOR NEY FURTADO - Solicita pavimentação asfáltica nas ( Ladeiras) aclive e declive do Ramal Nova Esperança - KM19.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1629/pedido_de_providencia_no63.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1629/pedido_de_providencia_no63.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N° 63/2023 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita reparo nos banheiros e telhados da Escola Chico Mendes na Comunidade Lago do Limão.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1630/pedido_de_providencia_no64.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1630/pedido_de_providencia_no64.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N° 64/2023 DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita ar-condicionados para a Escola Municipal João Alves Batista.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1631/pedido_de_providencia_no65.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1631/pedido_de_providencia_no65.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N° 65/2023 DE AUTORIA DO VEREADOR KELISON DIEB - Solicita revitalização da Ponte da Rua 03 do Parque do Caboclo.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1632/pedido_de_providencia_no66.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1632/pedido_de_providencia_no66.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N° 66/2023 DE AUTORIA DO VEREADOR KELISON DIEB - Solicita revitalização da Rua Sabiá do Lago do Limão.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1633/pedido_de_providencia_no67.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1633/pedido_de_providencia_no67.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N° 67/2023 DE AUTORIA DO VEREADOR KELISON DIEB - Solicita a revitalização da Rua Andorinha do Lago do Limão.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1634/pedido_de_providencia_no68.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1634/pedido_de_providencia_no68.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N° 068/2023 DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita lâmpadas novas para a Unidade Básica de Saúde Família  Ebenezer.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1635/pedido_de_providencia_no69.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1635/pedido_de_providencia_no69.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N° 069/2023 DE AUTORIA DO VEREADOR BRUNO LIMA - Solicita com urgência reforma da entrada da Unidade Básica de Saúde Família Ebenezer.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1656/pedido_de_providencia_no70.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1656/pedido_de_providencia_no70.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°70/2023 DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita iluminação no campo do Novo Catalão.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1657/pedido_de_providencia_no71.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1657/pedido_de_providencia_no71.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N° 71/2023 DE AUTORIA DO VEREADOR LEONARDO MEDEIROS - Solicita limpeza pública e roçagem para o Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1658/pedido_de_providencia_no72.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1658/pedido_de_providencia_no72.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS N°72/2023 DE AUTORIA DO VEREADOR LEONARDO MEDEIROS - Solicita respostas sobre as obras da Unidade Básica de Saúde Vitória Paz, localizada na rua do Comércio no Bairro do Cacau Pirêra e a Unidade Básica de Saúde Samuel Kramer, localizada no Bairro Alto de Nazaré Mutirão do Cacau.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1659/pedido_de_providencia_no73.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1659/pedido_de_providencia_no73.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°73/2023 DE AUTORIA DO VEREADOR ANDERSON BELFORT - Solicita serviço de terraplanagem na estrada que dá acesso a comunidade do Santa Maria, localizada no km 31 da Rodovia Manoel Urbano, bem como nas ruas da referida comunidade, que se encontra com muitos buracos.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1660/pedido_de_providencia_no74.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1660/pedido_de_providencia_no74.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N°74/2023 DE AUTORIA DO VEREADOR ANDERSON BELFORT - Solicita que seja realizado serviços de terraplanagem na estrada que dá acesso a Comunidade do Laguinho, bem como as ruas da referida Comunidade que está localizada no km 35 da Rodovia Manoel Urbano.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1661/pedido_de_providencia_no75.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1661/pedido_de_providencia_no75.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N° 75/2023 DE AUTORIA DO VEREADOR ANDERSON BELFORT - Solicita iluminação pública na Comunidade Verdural, localizada na margem do Paraná no Ariaú.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 01/2023- GAB/CMI - VEREADOR ANDERSON BELFORT / UNIÃO BRASIL - Solicita que seja encaminhado ao Governador do Estado do Amazonas, objetificando pavimentação para o Ramal santa Maria Km13 - AM070, no âmbito do município de Iranduba.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1158/requerimento_2_anderson_belfort.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1158/requerimento_2_anderson_belfort.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°2 - VEREADOR ANDERSON KENNETH SANTOS BELFORT - Solicito a realização de audiência pública, no Plenário deste Poder Legislativo para tratarmos sobre a regularização fundiária, no âmbito do município de Iranduba.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1180/requerimento_03_luis_carlos.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1180/requerimento_03_luis_carlos.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 03/2023 - VEREADOR LUÍS CARLOS RODRIGUES DE MOURA - Solicita a suspensão do aumento da tarifa do transporte coletivo do Município de Iranduba, que foi estabelecido através da resolução nº 002/2023 CERCON/ARSEOAM  no dia 28 de fevereiro de 2023.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1198/requerimento_05_larissa__gomes.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1198/requerimento_05_larissa__gomes.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 05/2023 - VEREADORA LARISSA RUFINO GOMES - Realização de Audiência Pública na Câmara Municipal de Iranduba em alusão ao Dia de Conscientização do Autismo.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1199/requerimento_no6.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1199/requerimento_no6.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 06/2023 - VEREADORES EUDES FERNANDES DA SILVA GAYO E LUIS CARLOS R. MOURA - Objetivando subsídio às empresas prestadoras do transporte rodoviário intermunicipal Coletivo de Passageiros do Município de Iranduba.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1211/requerimento_no7.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1211/requerimento_no7.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 07/2023 - VEREADOR DISNEY CUNHA - Dispõe sobre a Instalação de Placas de sinalização com nome das ruas, placas de limite de velocidade  e de preferência nos bairros e ruas da cidade e placas de pedestre.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1470/requerimento_8.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1470/requerimento_8.pdf</t>
   </si>
   <si>
     <t>REQUER A CRIAÇÃO DA COMISSÃO ESPECIAL DE ÁGUA E SANEAMENTO.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1213/requerimento_no9.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1213/requerimento_no9.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 09/2023 - VEREADOR LUIS CARLOS RODRIGUES DE MOURA - Objetivando a recuperação e concretagem do Ramal do Jandira que liga Iranduba a Manacapuru.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1277/requerimento_10_raimundo.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1277/requerimento_10_raimundo.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 10/2023 - VEREADOR RAIMUNDO CARNEIRO - Realização de Solenidade de Honraria na Câmara Municipal de Iranduba.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1321/requerimento_11.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1321/requerimento_11.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 11/2023 - DE AUTORIA DO VEREADOR LEONARDO LOPES (TATINHA) - Dispõe sobre a disponibilidade de uma nova área para o Cemitério São Francisco.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1322/requerimento_12__raimundo.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1322/requerimento_12__raimundo.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 12/2023 - DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Dispõe sobre a recuperação e terraplanagem ( colocação de piçarra) na Rua que dá acesso à Comunidade Santiago Km -13 da Estrada Manoel Urbano e nas demais ruas daquela localidade.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1340/requerimento_13_luis_carlos.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1340/requerimento_13_luis_carlos.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 13/2023 DE AUTORIA DO VEREADOR LUIS CARLOS (VELHO) - Objetivando  o envio do Projeto de Lei que garanta o Piso Nacional da Enfermagem.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1341/requerimento_14__raimundo.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1341/requerimento_14__raimundo.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°14/2023 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Dispõe sobre a instalação de iluminação pública no Ramal Paulo Rangel  antigo Ramal do Shisa.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1366/requerimento_no15-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1366/requerimento_no15-2023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº15/2023 DE AUTORIA DA VEREADORA LARISSA RUFINO GOMES - Dispõe sobre Audiência Pública ao Dia Mundial de Conscientização da Violência Contra a Pessoa Idosa.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1399/requerimento_no17.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1399/requerimento_no17.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°17/2023- Objetivando a instalação de uma sala de reabilitação, com os seguintes profissionais: Fonoaudiólogos - Fisioterapeuta - Ortopedista, na Unidade de Saúde Dona Vitória Paz, no distrito de cacau pirêra.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1400/requerimento_no18.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1400/requerimento_no18.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°18/2023 - DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita melhorias do ramal da Irene, Ramal do vovô e Ramal do Valdir.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1411/requerimento_n-19_disney.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1411/requerimento_n-19_disney.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°19/2023/GVDC-CMI- DE AUTORIA DO VEREADOR DISNEY CUNHA - Solicita solenidade em homenagem ao dia do pastor, que é comemorado no município, oficialmente, no dia de 14 de junho, conforme lei n°315/2016.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1412/requerimento_n20.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1412/requerimento_n20.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°20/2023 - DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO- Seja providenciado a recuperação e terraplanagem do ramal do Cajual, ramal do Ângelo, localizados na comunidade serra baixa Açutuba.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1413/requerimento_n-21_larissa.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1413/requerimento_n-21_larissa.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°21/2023 - DE AUTORIA DA VEREADORA LARISSA GOMES - Solicitando realização de Audiência pública com a classe de taxistas do município de Iranduba.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1440/requerimento_n-_22__raimundo_carneiro_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1440/requerimento_n-_22__raimundo_carneiro_.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°22/2023 - DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita implantação/habilitação junto ao Ministério da saúde de uma  Unidade Odontológica Móvel.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1459/requerimento_n-_23__raimundo_carneiro_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1459/requerimento_n-_23__raimundo_carneiro_.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°23/2023 - DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita que seja providenciado a construção e instalações de um poço artesiano com reservatório de água e rede de distribuição na comunidade do Paricatuba.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1460/requerimento_n-_24__raimundo_carneiro_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1460/requerimento_n-_24__raimundo_carneiro_.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°24/2023 - DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita que seja providenciado a construção e instalações de um poço artesiano com reservatório de água e rede de distribuição na Comunidade do Chisa I.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1461/requerimento_25_-_luis_carlos.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1461/requerimento_25_-_luis_carlos.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 25/2023 - DE AUTORIA DO VEREADOR LUÍS CARLOS (VELHO) - Realização de Audiência Pública na Câmara Municipal de vereadores de Iranduba para tratar sobre os impactos deixados pela Cidade Universitária aos povos tradicionais do lago do teste.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1492/requerimento_26_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1492/requerimento_26_.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°26/2023 - DE AUTORIA DO VEREADOR WALDINEY FURTADO - Solicita a construção de um polo de saúde, no Residencial Maria Zeneide.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1493/requerimento_27.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1493/requerimento_27.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°27/2023 - DE AUTORIA DO VEREADOR ANDERSON BELFORT - Solicita que a Amazonas Energia desconte automaticamente na conta dos clientes o período que teve o apagão no dia 15 de agosto de 2023.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1511/requerimento_28.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1511/requerimento_28.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 28/2023 - DE AUTORIA DO VEREADOR LEONARDO LOPES (TATINHA)- Solicita a construção e implementação de uma Policlínica no Distrito do Cacau Pirêra.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>CMFI - Comissão da Mulher, Família e Idoso</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1503/requerimento_29_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1503/requerimento_29_.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°29/2023 - DE AUTORIA DOS VEREADORES LUIS CARLOS , ANDERSON BELFORT, LUIZ FERNANDES, NEDY SANTANA E LARISSA GOMES. - dispõe sobre a criação da comissão de inquérito em desfavor do secretário de saúde do Município de Iranduba.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1512/requerimento_30.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1512/requerimento_30.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 30/2023 - DE AUTORIA DA VEREADORA LARISSA GOMES - Solicita a realização de solenidade para entrega de certificado de congratulação.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1513/requerimento_31.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1513/requerimento_31.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 31/2023 - DE AUTORIA DO VEREADOR ANDERSON BELFORT - Solicita que seja providenciado uma caixa d'água na Comunidade do lago do Limão.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1514/requerimento_32.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1514/requerimento_32.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°32/2023 - DE AUTORIA DO VEREADOR ANDERSON BELFORT - Solicita que seja oficializado CREAS para averiguar ou dar suporte técnico nas obras e prédios públicos do Município.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1526/requerimento_34.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1526/requerimento_34.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°34/2023 DE AUTORIA DO VEREADOR LEONARDO LOPES (TATINHA) - Solicita a perfuração/escavação de um poço artesiano urgente no Bairro águas clara localizado no distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1540/requerimento_35.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1540/requerimento_35.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°35/2023 - DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita a construção de um polo base de saúde na comunidade do lago do catalão.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1557/requerimento_36_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1557/requerimento_36_.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°36/2023  DE AUTORIA DO VEREADOR LUIS CARLOS RODRIGUES - Solicita que seja convocado para prestar esclarecimento e apresentação do Projeto do Bairro Laranjal o senhor Yago Albuquerque Brandão secretário Municipal de Infraestrutura do Município de Iranduba.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1589/requerimento_37.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1589/requerimento_37.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°37/2023 DE AUTORIA DO VEREADOR LEONARDO LOPES - Solicita serviço de terraplanagem na estrada que liga o bairro nova veneza a estrada da cerama.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1590/requerimento_38.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1590/requerimento_38.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°38/2023 DE AUTORIA DO VEREADOR LUIS CARLOS - Solicita que o presidente do distrito de Cacau Pirêra, senhor Ricardo Vasconcelos dos Santos tenha a oportunidade de pronunciar no grande expediente.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1591/requerimento_39.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1591/requerimento_39.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°30/2023 DE AUTORIA DO VEREADOR LUIS CARLOS - Solicita a realização da Audiência Pública no Bairro Nova Veneza, Distrito de Cacau Pirêra com o objetivo de buscar soluções para o trânsito das máquinas e caçambas, que realizam a extração de argila, e que trafegam pela avenida principal, prejudicando a infraestrutura e causando transtorno aos moradores.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1617/requerimento_no40.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1617/requerimento_no40.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°40/2023 DE AUTORIA DO VEREADOR LEONARDO DE MEDEIROS – Solicita a reforma da UBS Valdenice Trindade, localizado no Bairro Nova Veneza, Distrito do Cacau Pirêra.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 41/2023 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Solicita a construção de uma Escola no Paraná do Xiborena.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>REQUERIMENTO N°42/2023 DE AUTORIA DO VEREADOR LEONARDO LOPES ( TATINHA) - Solicita a construção de uma caixa d'água para o Cacau Pirêra.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 43/2023 DE AUTORIA DO VEREADOR ANDERSON BELFORT - Redutores de velocidade na pista principal que dá acesso ao Mutirão do Cacau Pirêra.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 44/2023 DE AUTORIA DO VEREADOR ANDERSON BELFORT - Posicionamento sobre a reforma da Escola Municipal Maria de Fátima Lopes.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 45/2023 DE AUTORIA DO VEREADOR ANDERSON BELFORT - Solicita informações sobre os critérios de distribuição da ajuda humanitária.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA N° 61/2023 DE AUTORIA DO VEREADOR NEY FURTADO - Solicita a iluminação da via pública do Ramal do Bode - KM 02.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1187/mocao_de_pesar_01.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1187/mocao_de_pesar_01.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR N° 01/2023 - Ao ilustríssimo companheiro Ex-vereador Professor Pedro André Filho ( PAF).</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1203/mocao__02.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1203/mocao__02.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N°002/2023/GVDC - CMI - VEREADOR DISNEY CUNHA - Moção de Aplausos e Congratulações a Servidora e aposentada Estelita Carvalho de Vasconcelos pelos 53 anos dedicadas ao serviço Público em Iranduba.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1320/mocao__03.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1320/mocao__03.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N° 03/2023 - DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Moção de aplauso e congratulação ao dia e semana da enfermagem.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1337/mocao_04_luis_carlos.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1337/mocao_04_luis_carlos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N° 004/2023 DE AUTORIA DO VEREADOR LUIS CARLOS (VELHO) - Moção de aplausos e congratulações ao Servidor Federal Ronalth Oliveira Carneiro pela sua nova conquista profissional o mais novo advogado de Iranduba.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1338/mocao_05_luis_carlos.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1338/mocao_05_luis_carlos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N°005/2023 DE AUTORIA DO VEREADOR LUIS CARLOS (VELHO) - Moção de aplausos e congratulações ao Servidor Municipal Professor Pedro Raimundo Gomes Fidelis do Município de Iranduba.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1339/mocao_06_luis_carlos.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1339/mocao_06_luis_carlos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N°006/2023 DE AUTORIA DO VEREADOR LUIS CARLOS (VELHO) - Moção de aplausos e congratulações pela passagem do dia em homenagem aos profissionais do serviço social do Município de Iranduba.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1365/mocao_no7-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1365/mocao_no7-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N°07/2023 DE AUTORIA DO VEREADOR KELISON DIEB - Moção de congratulações e aplausos a Senhora Raquel da Silva Casanova.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR N°08/2023 - DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Manifesta votos de profundo pesar pelo falecimento da senhora Raimunda Brito de Mendonça (Dona Pequena).</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1501/mocao_09.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1501/mocao_09.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N°09/2023 - DE AUTORIA DA VEREADORA LARISSA RUFINO GOMES - Moção de congratulação e aplausos a Senhora Maria Luiza Brasil.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1502/mocao_no10.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1502/mocao_no10.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N°10/2023 - DE AUTORIA DA VEREADORA LARISSA RUFINO GOMES - Moção de congratulações e aplausos a equipe Estadual Isaias Vasconcelos, conquistadora da medalha de ouro na 41° Mostra Brasileira de Foguetes (MOBFOG) 2023.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1516/mocao_11.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1516/mocao_11.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N°011/2023 - DE AUTORIA DA VEREADORA LARISSA GOMES - Moção de congratulação e aplausos aos campeões do Projeto ABC do Atletismo CETI - Maria Isabel Ferreira Xavier Desterro e Silva.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1517/mocao_no12.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1517/mocao_no12.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N° 012/2023 - DE AUTORIA DO VEREADOR BRUNO LIMA - Moção de Congratulação e Aplausos aos alunos das Escolas do Município de Iranduba que se classificam para os Jogos Estudantis Brasileiros (JEBs).</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>MOÇÃO N° 013/2023 - DE AUTORIA DO VEREADOR BRUNO LIMA - Moção de congratulação e aplausos aos Profissionais de Educação Física do Município de Iranduba.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1558/mocao_no14.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1558/mocao_no14.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N°14/2023 - DE AUTORIA DO VEREADOR MYCHELL LOPES - Moção de Congratulação e Aplausos a Ronda Ostensivas Cândido Mariano               (ROCAM), pelo trabalho desenvolvido na operação Paz no Município de Iranduba.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1576/mocao_no15.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1576/mocao_no15.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N°015/2023 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Moção do congratulação e aplausos para a associação Iranduba de Taekwondo.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1600/mocao_no_16-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1600/mocao_no_16-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N°16/2023 – DE AUTORIA DO VEREADOR MYCHELL LOPES – Moção de Congratulações e Aplausos a Estudante e Esportista Juliany Sthefany Petosa que esteve representando o Estado do Amazonas na modalidade de salto com vara na qual foi prata, levando o nome do Município de Iranduba.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1616/mocao_no17.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1616/mocao_no17.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N°17/2023 DE AUTORIA DO VEREADOR KELISON DIEB – Moção de Congratulações e Aplausos a Secretaria Municipal de Educação e aos Alunos vencedores dos Projetos Prefeito/Vereador por um dia.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1644/mocao_no19.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1644/mocao_no19.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N° 19/2023  DE AUTORIA DO VEREADORA LARISSA GOMES - Votos de profundo pesar pelo falecimento do Senhor Ivanilson Leão Sampaio.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1664/mocao_no20.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1664/mocao_no20.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N° 20/2023 DE AUTORIA DA VEREADORA LARISSA GOMES - Moção de congratulações e aplausos aos alunos da Escola Estadual Isaías Vasconcelos, pelo desempenho na Olimpíada Brasileira de Biotecnologia - OBBIOTEC  e na Olimpíada Nacional de Ciências - ONC.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR N° 21/2023 DE AUTORIA DA VEREADORA LARISSA GOMES - A vereadora que subscreve manifesta votos de profundo pesar pelo falecimento do Senhor Alonso Rodrigues Serrão, ocorrido no dia 24 de novembro de 2023.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1666/mocao_no22.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1666/mocao_no22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR N° 22/2023 DE AUTORIA DA VEREADORA LARISSA GOMES - A vereadora que subscreve manifesta votos de profundo pesar pelo profundo falecimento do Senhor Gabriel Francisco Dourado, ocorrido no dia 17 de novembro de 2023.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR N°23/2023 DE AUTORIA DO VEREADOR DISNEY CUNHA - O vereador que subscreve, manifesta votos de profundo luto a passar à família Almeida, pelo falecimento de Flávia Santana Almeida de Souza,  ocorrido no dia 01 do 12 de 2023 em Manaus - Am.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>REFIN</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
     <t>CCJRF - Comissão de Constituição, Justiça e Redação Final</t>
   </si>
@@ -4305,864 +4305,864 @@
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei (LEGISLATIVO)</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 01/2023- Altera o inciso II, do Art. 2° da lei 444 de 22 de março de 2022.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 02/2023 - Acrescenta -se ao art. 4° o inciso II, suprime o §3° e altera a redação dos incisos do art. II, acrescenta ao art. 35 o inciso I, e altera a redação do art. 40 e altera os anexos I, II e da lei n° 316, de 13 de dezembro de 2016.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1122/projeto_de_lei_no03-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1122/projeto_de_lei_no03-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI- N° 03/2023- VEREADORA LARISSA GOMES - PSD- Dispõe sobre a proibição de nomeação de homem em cargos comissionados da Administração Pública Municipal Direta e Indireta e dá outras providências.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1128/projeto_de__lei_n04-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1128/projeto_de__lei_n04-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 004/2023 - VEREADORA LARISSA GOMES -  Dispõe sobre a proteção da pessoa idosa, do aposentado e do pensionista nos procedimento de contratação não presencial de empréstimos consignados e de cartão de crédito consignado no Município de Iranduba.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1151/projeto_de_lei_n-10.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1151/projeto_de_lei_n-10.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 010/2023 - VEREADORA LARISSA RUFINO GOMES - Dispõe sobre o uso de sistema de segurança baseado em monitoramento por meio de câmeras de segurança em Escolas, Centros de Educação Infantil e Unidades Básicas de Saúde do Município de Iranduba.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1147/projeto_de_lei_n06-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1147/projeto_de_lei_n06-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 006/2023 - VEREADOR NEDY SANTANA VALE - Dispõe sobre a denominação de uma rua localizada nas imediações do Distrito do Cacau Pirêra, acesso pelo Km -01 da Rodovia Manoel Urbano -Am 070, em Iranduba - Am.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1148/projeto_de_lei_n-07.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1148/projeto_de_lei_n-07.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 007/2023 - VEREADOR DISNEY CUNHA - Declara Entidade de Utilidade Pública Municipal a Associação dos Moradores e Agricultores da Comunidade São Sebastião - AMACS.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1149/projeto_de__lei_n08-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1149/projeto_de__lei_n08-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 008/2023 - VEREADOR MYCHELL LOPES - Declara Entidade de Utilidade Pública municipal a Associação de Agricultores Familiares do Ramal santo Antônio II -Zona Rural de Iranduba - AGRIFAM.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1150/projeto_de_lei_n09-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1150/projeto_de_lei_n09-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 009/2023- VEREADOR EUDES FERNANDES DA SILVA GAYO- Dispõe sobre a criação do sistema de doação de lixeiras a serem instaladas no município de Iranduba e dá outras providências.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1160/projeto_de__lei_n10-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1160/projeto_de__lei_n10-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°010/2023 DE AUTORIA DA VEREADORA LARISSA GOMES - Dispõe sobre o uso de sistema de segurança baseado em monitoramento por meio de câmeras de segurança em escolas.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1161/projeto_de__lei_n11-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1161/projeto_de__lei_n11-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 011/2023 - VEREADOR KELISON DIEB - Dispõe sobre a denominação da Unidade Básica de Saúde, localizada no Residencial Amazonas I.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1162/projeto_de_lei_n012-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1162/projeto_de_lei_n012-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°012/2023 - VEREADOR BRUNO DA SILVA LIMA - Dispõe sobre a substituição do nome da Escola Municipal Independência para Escola Municipal Socorro da Silva Pinheiro do município de Iranduba e dá outras providências.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1163/projeto_de_lei_no013-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1163/projeto_de_lei_no013-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 013/2023 - VEREADORA LARISSA RUFINO GOMES - Institui sobre a semana municipal de ações voltadas à lei Maria da Penha nas Escolas Municipais de Ensino Fundamental - séries finais e dá outras providências.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1181/projeto_de_lei_no014-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1181/projeto_de_lei_no014-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 14/2023 - VEREADORA LARISSA RUFINO GOMES - Dispõe sobre implantação de políticas Públicas para combate à Violência Física, Sexual e Emocional contra à Pessoa Idosa no Município de Iranduba.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1182/projeto_de_lei_no015-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1182/projeto_de_lei_no015-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 15/2023 -  VEREADOR EUDES FERNANDES DA SILVA GAYO - Institui o incentivo a criação de " PARLETS"  (vagas vivas), instalações, e utilizar a extensão temporária de passeio público no Município e dá outras providências.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1183/projeto_de_lei_no016-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1183/projeto_de_lei_no016-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 16/2023 - VEREADOR EUDES FERNANDES DA SILVA GAYO -  Institui o Ensino de Música na Rede Municipal de Ensino e dá outras providências.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1200/projeto_de_lei_no017-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1200/projeto_de_lei_no017-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 17/2023 - VEREADOR EUDES FERNANDES DA SILVA GAYO - Dispõe sobre a obrigatoriedade da empresa concessionária ou permissionária de energia elétrica do Município de Iranduba realizar alinhamento e a retirada dos fios inutilizados nos postes e notificar as demais empresas que utilizam os postes como cabeamentos e dá outras providências.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1201/projeto_de_lei_no018-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1201/projeto_de_lei_no018-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 18/2023 - Institui no âmbito do município de Iranduba a " Semana Municipal da enfermagem".</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 19/2023 - Declara Entidade e Utilidade Pública Municipal a Associação de Desenvolvimento Rural de Agricultores Familiar do Ariaú.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 20/2023- VEREADOR LUIS CARLOS RODRIGUES DE MOURA - Dispõe sobre a denominação da unidade Básica de Saúde do Distrito de Cacau Pirêra do Município de Iranduba/Am, e dá outras providências.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1215/prrojeto_de_lei_21_-_larissa.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1215/prrojeto_de_lei_21_-_larissa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 21/2023 - VEREADORA LARISSA RUFINO GOMES - Determina a inserção do símbolo do Autismo nas placas de atendimento prioritário e dá outras providências.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1243/projeto_de_lei_n22-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1243/projeto_de_lei_n22-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 22/2023 - VEREADOR LEONARDO DE MEDEIROS (TATINHA) - Dispõe sobre a denominação do Campo do Poeirinha para CAMPO OTÁVIO NOGUEIRA NONATO.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1244/prrojeto_de_lei_23-_larissa.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1244/prrojeto_de_lei_23-_larissa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 23/2023 - VEREADORA LARISSA GOMES - Dispõe sobre diretrizes para as ações de Promoção da Dignidade Menstrual, de conscientização e informações sobre a menstruação, o fornecimento de absorventes higiênicos e dá outras providências.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1279/projeto_de_lei_24.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1279/projeto_de_lei_24.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 24/2023 - VEREADORA LARISSA RUFINO GOMES - Concede isenção de IPTU para pessoas com TEA (Transtorno do Espectro Autista), e dá outras providências.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1300/projeto_de_lei_25.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1300/projeto_de_lei_25.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 25/2023 - DA VEREADORA LARISSA RUFINO GOMES - Estabelece, no âmbito da cidade de Iranduba, prazo de validade indeterminado para laudo que atesta o Transtorno do Espectro Autista (TEA) ou a Síndrome de Down.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1319/projeto_de_lei_no26-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1319/projeto_de_lei_no26-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 26/2023 - DE AUTORIA DA VEREADORA  LARISSA RUFINO GOMES - Institui a política para Educação Especial e Inclusiva, para atendimento às pessoas com Espectro autista (TEA), deficiência Intelectual e Deficiência Múltiplas.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1325/projeto_de_lei_n-27.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1325/projeto_de_lei_n-27.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 27/2023 DE AUTORIA DO VEREADOR LUIS CARLOS (VELHO) - Dispõe sobre a denominação da Unidade Básica de Saúde do Distrito de Cacau Pirêra do Município de Iranduba/Am, e dá outras providências.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1326/projeto_de_lei_n-28.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1326/projeto_de_lei_n-28.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 28/2023 DE AUTORIA DA VEREADOR LUIS CARLOS (VELHO) - Dispõe sobre a denominação do Polo da Saúde da Cidade Nova do Cacau Pirêra do Município de Iranduba/Am, e dá outras providências.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1327/projeto_de_lei_no29-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1327/projeto_de_lei_no29-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 29/2023 - DE AUTORIA DA VEREADORA LARISSA RUFINO GOMES - Dispõe sobre a realização do Teste de Cores Ishihara, visando ao diagnóstico de daltonismo nos alunos da Rede Municipal de ensino de Iranduba.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1397/prrojeto_de_lei_30_-_larissa.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1397/prrojeto_de_lei_30_-_larissa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°30/2023 - DE AUTORIA DA VEREADORA LARISSA RUFINO GOMES - Instituí a campanha junho violeta no Município de Iranduba, mês dedicado á prevenção e conscientização da violência e exploração contra a pessoa idosa.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1398/projeto_de_lei_n-31.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1398/projeto_de_lei_n-31.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°31/2023 - DE AUTORIA DO VEREADOR KELISON DIEB - Dispõe sobre a substituição do nome da Escola Municipal Chico Mendes para Escola Municipal Professora Maria Auxiliadora Mesquita Simas.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°32/2023 - DE AUTORIA DO VEREADOR BRUNO LIMA - Institui a semana de Esportes no Município de Iranduba/AM e dá outras providências.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°33/2023 - DE AUTORIA DO VEREADOR BRUNO LIMA - Altera, acrescenta e revoga dispositivos de lei municipal n/231, de 18 de dezembro de 2012, que regulamenta o exercício das atividades dos profissionais em transporte de passageiros , "Moto taxistas" no município de Iranduba/AM e dá outras providências.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1446/projeto_de_lei_34.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1446/projeto_de_lei_34.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 34/2023 - DE AUTORIA DA VEREADORA LARISSA GOMES - Institui âmbito do Município de Iranduba o programa "Mulher Viva", destinado ao apoio às mulheres em situação de violência doméstica familiar.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1475/projeto_de_lei_no35.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1475/projeto_de_lei_no35.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°035/2023 - DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO - Versa sobre o protocolo TODAS POR TODAS, que institui uma gama de ações que deverão se adotadas por estabelecimentos públicos e privados para acolher e entender mulheres vítimas de violências contra mulher em especial ao abuso sexual em suas dependências.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1476/projeto_de_lei_n-36.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1476/projeto_de_lei_n-36.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°036/2023 - DE AUTORIA DA VEREADORA LARISSA GOMES - Dispõe sobre o exercício de atividade do condutor de Ambulância da administração pública e Iniciativa Privada.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1524/projeto_de_lei_no37.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1524/projeto_de_lei_no37.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°037/2023 DE AUTORIA DO VEREADOR LUIS CARLOS - Oficializa o Carnaval e o festiva folclórico de Iranduba e dá outras providências.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1525/projeto_de_lei_38_2023_larissa.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1525/projeto_de_lei_38_2023_larissa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°038/2023 DE AUTORIA DA VEREADORA LARISSA GOMES - Dispõe sobre a criação do Mapa da violência contra a Mulher, Pessoa idosa, crianças e adolescentes, no âmbito de trabalho do município de Iranduba e dá outras providências.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°39/2023 - DE AUTORIA DA VEREADORA LARISSA GOMES - Dispõe sobre as sanções administrativas a serem aplicadas a casos de abuso e assédio sexual em locais públicos no Município de Iranduba.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°40/2023 - DE AUTORIA DO VEREADOR LUIS CARLOS - Dispõe sobre a autorização ao poder Executivo do Município de Iranduba a abertura de dotação orçamentária e crédito especial do tipo original no orçamento de 2023 do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1547/projeto_de_lei_41.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1547/projeto_de_lei_41.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 41/2023 DE AUTORIA DO VEREADOR LUIS CARLOS RODRIGUES - Dispõe sobre a vedação de demissão de vítimas de assédio sexual, em que haja processo de investigação em aberto no município de Iranduba, e dá outras providências - LEI DAS MARIAS.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1474/projeto_de_lei_42.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1474/projeto_de_lei_42.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°42/2023 DE AUTORIA DO VEREADOR LEONARDO LOPES - Dispõe sobre a substituição da Escola Municipal São Joaquim, localizada no Lago do Cacau para Maria de Fátima Morais Dias.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1628/projeto_de_lei_no43.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1628/projeto_de_lei_no43.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 43/2023 DE AUTORIA DO VEREADOR LUIS CARLOS - Declara Entidade de Utilidade Pública Municipal o Instituto Anjos da Amazônia.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei (EXECUTIVO)</t>
   </si>
   <si>
     <t>José Augusto Ferraz de Lima</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1101/projeto_de_lei_n-54_do_executivo_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1101/projeto_de_lei_n-54_do_executivo_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 054/2023/GAB- PMI - Que altera a redação do Art. 53-A da lei n°548, de 26 de julho de 2022, que dispõe sobre as diretrizes para a elaboração da lei orçamentaria para o exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1105/projeto_de_lei_no55-2023_1-14-17.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1105/projeto_de_lei_no55-2023_1-14-17.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°055/2023/GAB- PMI- Dispõe sobre a revisão do Plano de Amortização do Déficit Atuarial, instituído pela Lei Municipal n°188/2011 e dá outras providências.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1108/projeto_de_lei_no56-2023-16-17.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1108/projeto_de_lei_no56-2023-16-17.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°056/2023/GAB/PMI - Que altera a redação do Art. 3° da Lei n° 463, de 20 de setembro de 2022, que dispõe sobre a reajuste nos vencimentos dos professores pertencentes ao Quadro de Secretaria Municipal de Educação, Esporte e Lazer, com base no novo  Piso Salarial Nacional dos Profissionais do Magistério da Educação Básica Pública.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1103/projeto_de_lei_no57-2023-10.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1103/projeto_de_lei_no57-2023-10.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 057/2023/GAB-PMI- Que altera a redação do Art. 2° da Lei n°464, de 20 de setembro de 2022, que concede reajuste de vencimentos aos servidores do quadro efetivo da Educação, na monta de 25% excetuando os professores para recomposição salarial dos anos de 2018,2019,2020,2021.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1216/projeto_de_lei_no58-2023-28.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1216/projeto_de_lei_no58-2023-28.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 058/2023 - GAB/PMI - Referente a Alteração de nome do Centro Educacional Estrelas do Amanhã, bem como disponibilizado de novo endereço no Município de Iranduba/Am.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1217/projeto_de_lei_no59-2023-22.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1217/projeto_de_lei_no59-2023-22.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 059/2023- GAB/PMI - Referente a Denominação da Escola Municipal Dona Lina Gomes.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1242/projeto_executivo_-_60.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1242/projeto_executivo_-_60.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 060/2023 - Dispõe sobre as diretrizes para a elaboração orçamentaria para o exercício de 2024. (LDO)</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1318/projeto_de_lei_no61-2023-29-33.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1318/projeto_de_lei_no61-2023-29-33.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°061/2023 - DE AUTORIA DO EXECUTIVO MUNICIPAL - Altera a redação da Lei Delegada Municipal n° 01/2022, de 11 de novembro de 2022, que dispõe sobre a estrutura organizacional do Poder Executivo Municipal criando a Ouvidoria da Mulher, para o recebimento das demandas relativas à violência contra a mulher, sobretudo a qualquer tipo de violência a igualdade de gênero e a participação feminina na sociedade no âmbito do Municipal de Iranduba.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1323/projeto_executivo_-_62.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1323/projeto_executivo_-_62.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 062/2023 - DE AUTORIA DO PODER EXECUTIVO- Autorizo o Poder Executivo do Município de Iranduba a abertura de dotação orçamentária e crédito especial do tipo original no orçamento de 2023 do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1324/projeto_executivo_-_63.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1324/projeto_executivo_-_63.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 063/2023 DE AUTORIA DO PODER EXECUTIVO - Autoriza o Poder Executivo do Município de Iranduba a abertura de dotação orçamentária e crédito especial do tipo original no orçamento de 2023 do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1406/projeto_executivo_-_64.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1406/projeto_executivo_-_64.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°064/2023 DE AUTORIA DO PODER EXECUTIVO - Dispõe sobre o uso do sistema de segurança baseado em monitoramento por meio de câmera de segurança nas escolas, Centro de Educação e unidade básica de saúde.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1419/projeto_de_lei_no65-2023-4-6.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1419/projeto_de_lei_no65-2023-4-6.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°065/2023 - DE AUTORIA DO PODER EXECUTIVO - Altera a lei Municipal n°123, de 5 de julho de 2006, na forma que especifica.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1420/projeto_executivo_-_66.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1420/projeto_executivo_-_66.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°066/2023 - DE AUTORIA DO PODER EXECUTIVO - Dispõe sobre a denominação da Escola Municipal Ariaú, passando a denominar-se Escola Municipal Ariaú, passando a denominar-se Escola Municipal Maria Arlete Coriolano de Feitas, e dá outras providências.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1441/projeto_de_lei_67.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1441/projeto_de_lei_67.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°067/2023 - DE AUTORIA DO PODER EXECUTIVO - Autoriza o Poder Executivo do Município de Iranduba-AM a abertura de dotação orçamentaria e crédito especial do tipo original no orçamento de 2023 do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1442/projeto_de_lei_n-068.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1442/projeto_de_lei_n-068.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°068/23 - DE AUTORIA DO PODER EXECUTIVO - Autoriza o Poder executivo do Município de Iranduba/AM a abertura de dotação orçamentaria e crédito suplementar do tipo original no orçamento de 2023 do município e dá outras providências.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1443/projeto_de_lei_n-069.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1443/projeto_de_lei_n-069.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°069/2023 - DE AUTORIA DO PODER EXECUTIVO - Autoriza o poder executivo do Município de Iranduba/AM a abertura de dotação orçamentaria e crédito suplementar do tipo original do orçamento de 2023 do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1472/projeto_de_lei_70_executivo.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1472/projeto_de_lei_70_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°070/2023 - DE AUTORIA DO PODER EXECUTIVO - Dispõe sobre a Unidade Municipal de Educação Infantil Professora Silvânia Silva e Silva, e dá outras providências.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1473/projeto_de_lei_71.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1473/projeto_de_lei_71.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°071/2023 - DE AUTORIA DO PODER EXECUTIVO - Altera o anexo IX  da lei Delegada 01/2022, dispõe sobre a reestrutura da administração direta e indireta do município de Iranduba, e dá outras providências.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1504/projeto_de_lei_n-72.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1504/projeto_de_lei_n-72.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 072/2023 - DE AUTORIA DO PODER EXECUTIVO - Altera o anexo X da Lei Delegada n°001/2022, que dispõe sobre a restauração da Administração direta e indireta do Município de Iranduba.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1523/projeto_de_lei_do_executivo_no73.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1523/projeto_de_lei_do_executivo_no73.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°073/2023 DE AUTORIA DO PODER EXECUTIVO - Estima a receita e fixa a despesa do Município de Iranduba, para o exercício de 2024.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1541/projeto_de_lei_074_2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1541/projeto_de_lei_074_2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 074/2023 - DE AUTORIA DO PODER EXECUTIVO - Dispõe sobre a regulamentação da Assistência Financeira Complementar repassada pela União Federal visando dar cumprimento ao disposto na Lei Federal n° 14.434, de 14 de agosto de 2022 que institui o piso salarial nacional do Enfermeiro, do Técnico de Enfermagem, do Auxiliar de Enfermagem e da Parteira.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1542/projeto_de_lei_75_2023_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1542/projeto_de_lei_75_2023_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 075/2023- DE AUTORIA DO PODER EXECUTIVO - Autoriza o Poder Executivo do Município de Iranduba a abertura de crédito especial, no valor de R$ 972.726,00 ( Novecentos e Setenta e Dois Mil Setecentos e Vinte e Seis Reais) e dá outras providências.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 076/2023 DE AUTORIA DO PODER EXECUTIVO - Altera a redação da Lei Municipal n° 337/2017, de 12 de dezembro de 2017, que dispõe sobre a criação da Junta Médica Oficial.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1652/projeto_de_lei_no77_executivo.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1652/projeto_de_lei_no77_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 077/2023 DE AUTORIA DO PODER EXECUTIVO - Autoriza o Poder Executivo do Município de Iranduba a abertura de crédito especial, no valor de R$365.022,00 ( trezentos e sessenta e cinco mil e vinte dois reais) e dá as outras providências.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1653/projeto_de_lei_no78_executivo.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1653/projeto_de_lei_no78_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 078/2023 DE AUTORIA DO PODER EXECUTIVO - Autoriza o Poder Executivo do Município de Iranduba a abertura de crédito especial, no valor de R$19.192,042,47 ( Dezenove milhões cento e noventa e dois mil, quarenta e dois reais e quarenta e sete centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1654/projeto_de_lei_no79_executivo.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1654/projeto_de_lei_no79_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°079/2023 DE AUTORIA DO PODER EXECUTIVO - Autoriza o Poder Executivo do Município de Iranduba a abertura de crédito especial, no valor de R$1.174.041,00 ( Um Milhão Cento e Setenta e quatro mil e quarenta e um reais) e dá outras providências.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1655/projeto_de_lei_no80_executivo.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1655/projeto_de_lei_no80_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°80/11/2023 DE AUTORIA DO PODER EXECUTIVO - Autoriza o Poder Executivo do Município de Iranduba/Am a abertura de dotação orçamentária e crédito especial do tipo original no orçamento de 2023 do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1278/projeto_de_decreto_legislativo_n02-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1278/projeto_de_decreto_legislativo_n02-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N°002/2023 - VEREADOR ANDERSON BELFORT - Concede Título Honorífico de Cidadão Irandubense ao Senhor Raul Augusto de Araújo Neto, Delegado de Polícia Civil, lotado no Município de Iranduba e dá outras providências.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N°03/2023 DE AUTORIA DO VEREADOR EUDES FERNANDES DA SILVA GAYO - Concede titulo honorífico de cidadã Irandubense a senhora Dra. Aline Kelly Ribeiro Marcovicz Lins, Juíza Títular da 1° vara desta comarca e Juíza eleitoral da 56° Zona Eleitoral do Muncípio de Iranduba.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1421/projeto_de_decreto_legislativo_no04.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1421/projeto_de_decreto_legislativo_no04.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N°04/2023 - DE AUTORIA DA MESA DIRETORA - Fixa o número de vereadores da Câmara Municipal de Iranduba, para a legislatura  de 2025-2028.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1548/projeto_de_decreto_legislativo_no05-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1548/projeto_de_decreto_legislativo_no05-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N°05/2023 - DE AUTORIA DO VEREADOR LUIS CARLOS RODRIGUES - Concede o Título Honorífico de Cidadão Irandubense ao Empresário Francisco Alves Belfort.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1587/projeto_de_decreto_legislativo_06.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1587/projeto_de_decreto_legislativo_06.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO N°06/2023 DE AUTORIA DO VEREADOR KELISON DIEB - Concede título honorífico de cidadã à professora Neila Nádia de Oliveira Lobo Souza.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1598/projeto_de_decreto_legislativo_no07-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1598/projeto_de_decreto_legislativo_no07-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N°07 – DE AUTORIA DO VEREADOR EUDES FERNANDES – Concede Titulo Honorífico de Cidadão Irandubense ao Engenheiro Eletricista o Senhor Alain da Silva Cruz.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1606/projeto_de_decreto_legislativo_no08.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1606/projeto_de_decreto_legislativo_no08.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N°008/2023 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO – Concede Titulo Honorífico de Cidadão Irandubense ao Prefeito José Augusto Ferraz de Lima.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1607/projeto_de_decreto_legislativo_no09.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1607/projeto_de_decreto_legislativo_no09.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N°009/2023 DE AUTORIA DO VEREADOR LEONARDO DE MEDEIROS – Concede Titulo Honorífico de Cidadão Irandubense ao Sr. Marmude Correia Camely.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1608/projeto_de_decreto_legislativo_no10.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1608/projeto_de_decreto_legislativo_no10.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N°010/2023 DE AUTORIA DO VEREADOR RAIMUNDO CARNEIRO – Concede Titulo Honorifico de Cidadão Irandubense ao Deputado Federal Silas Câmara.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1609/projeto_de_decreto_legislativo_no11.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1609/projeto_de_decreto_legislativo_no11.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N°011/2023 DE AUTORIA DO VEREADOR KELISON DIEB – Concede Título de Cidadão Irandubense ao Sr. Altemar Leão.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1610/projeto_de_decreto_legislativo_no12.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1610/projeto_de_decreto_legislativo_no12.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N°012/2023 DE AUTORIA DO VEREADOR BRUNO LIMA – Concede Título de Cidadão Irandubense ao Empresário Almir da Silva Prestes.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1611/projeto_de_decreto_legislativo_no13.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1611/projeto_de_decreto_legislativo_no13.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N°013/2023 DE AUTORIA DO VEREADOR LUIS CARLOS DE MOURA – Concede Título de Cidadão Irandubense ao Sr. José Ivanildo Azevedo.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1619/projeto_de_decreto_legislativo_no14.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1619/projeto_de_decreto_legislativo_no14.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N°014/2023 DE AUTORIA DO VEREADOR RAIMUNDO - Concede Título de Cidadão Irandubense ao 1° Tenente do Corpo de Bombeiro MOAB PEREIRA BROGLIA.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1627/projeto_de_decreto_legislativo_no15.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1627/projeto_de_decreto_legislativo_no15.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 15/2023 DE AUTORIA DO VEREADOR LUIS CARLOS - Concede Título Honorífico de Cidadão Irandubense ao Investigador da Polícia Civil do Amazonas Senhor Carlos Arimar Barroso da Silva.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1299/projeto_de_resolucao_n01-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1299/projeto_de_resolucao_n01-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N° 001/2023 - AUTORIA DOS VEREADORES - Modifica e cria dispositivos na resolução n° 004/2022, que dispõe sobre o Regimento Interno da Câmara Municipal de Iranduba, dentre as comissões permanentes, cria a Comissão de Segurança Pública e dá nova redação ao inciso I do art. 67.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1577/projeto_de_resolucao_no02-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1577/projeto_de_resolucao_no02-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N°02/2023 - MESA DIRETORA - Modifica-se 9° do art. 69 da resolução n°004/2022, que dispõe sobre o regimento interno da Câmara Municipal de Iranduba.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1604/projeto_de_resolucao_no03.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1604/projeto_de_resolucao_no03.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N°003/2023 DE AUTORIA DA MESA DIRETORA DA CÂMARA MUNICIPAL DE IRANDUBA – Altera o inciso I, do Art. 66, da resolução n°004/2022, que dispõe sobre o regimento interno da Câmara Municipal de Iranduba.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1605/projeto_de_resolucao_no04.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1605/projeto_de_resolucao_no04.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N°004/2023 DE AUTORIA DO VEREADOR KELISON DIEB – Estabelece critérios para a concessão dos Títulos Honoríficos de Cidadão Beneméritos e de Cidadão Irandubense.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>PLCEX</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar (EXECUTIVO)</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1110/projeto_de_lei_complementar_n06-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1110/projeto_de_lei_complementar_n06-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR N°006/2023/GAB - PMI - Dispõe sobre as regras de Cálculo de Aposentadoria e Reajuste de valores conforme disciplinado no art. 7° da lei Complementar n° 462 de 30 de agosto de 2022.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1380/projeto_de_lei_complementar_n07-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1380/projeto_de_lei_complementar_n07-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°007/2023 DE AUTORIA DO PODER EXECUTIVO - Dispõe sobre o reajuste nos vencimentos dos profissionais do Magistério Municipal, com base no novo piso salarial nacional.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1382/projeto_de_lei_complementar_n08-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1382/projeto_de_lei_complementar_n08-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°008/2023 DE AUTORIA DO PODER EXECUTIVO - Concede reajustes de vencimentos aos servidores do quadro efetivo da educação, do Regime Jurídico Administrativo, na monta de 15%, para recomposição salarial do ano 2023.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1543/projeto_de_lei_complementar_010_2023_.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1543/projeto_de_lei_complementar_010_2023_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR N°10/2023 - DE AUTORIA DO PODER EXECUTIVO - Promove adequação orçamentária e autoriza a abertura de crédito especial ao orçamento anual de 2023 no valor de R$429.485,22 ( quatrocentos e vinte nove mil, quatrocentos e oitenta e cinco e vinte e dois centavos.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1603/projeto_de_lei_complementar_no11_do_executivo.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1603/projeto_de_lei_complementar_no11_do_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR N°011/2023 DE AUTORIA DO EXECUTIVO MUNICIPAL – Altera a Lei Complementar n°549, de 26 de setembro de 2023, versando sobre adequação orçamentaria e autorização de crédito especial ao orçamento anual de 2023 (Lei Paulo Gustavo)</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>PCCJR</t>
   </si>
   <si>
     <t>Parecer CCJRF</t>
   </si>
   <si>
     <t>PARECER N°001/2023 CCJRF/CMI- Dispõe sobre a revisão de Plano de Amortização do Déficit Atuarial, instituído pela lei municipal n°188/2011, e dá outras providências.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>PARECER N° 02/2023 - CCJRF -  Altera o inciso II, do Art. 2° da Lei n° 444 de 22 de março de 2022.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
@@ -5499,51 +5499,51 @@
   <si>
     <t>PARECER CONJUNTO N° 02/2023- CCJRF/CFO- Dispõe sobre as regras de cálculo de aposentadoria e reajuste de valores conforme disciplinado no Art. 7° da Lei Complementar n° 462, de 30 de agosto de 2022.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>PARECER CONJUNTO N° 03/2023- CCJRF/CFO- Altera redação do Artigo 3° da Lei N° 463, de 20 de setembro de 2022, que dispõe sobre o reajuste nos vencimentos dos Professores pertencentes ao Quadro de Secretaria Municipal de Educação, Esporte e Lazer, com base no novo Piso Salarial Nacional dos Profissionais do Magistério da Educação Básica Pública.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>PARECER CONJUNTO N° 04/2023- CCJRF/CFO- Altera a redação do Artigo 2° da lei N° 464, de 20 de setembro de 2022, que concede reajuste de vencimentos do quadro efetivo da Educação, na monta de 25% excetuando os professores para recomposição salarial dos anos de 2018,2019,2020,2021.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>PARECER CONJUNTO N° 06/2023- CCJRF/CFO - Acrescenta -se ao art. 4° o inciso II, suprime o §3° e altera a redação dos incisos do art. 11, acrescenta aoa art. 35 o inciso I, e altera a redação do art. 40e altera os anexos I, II e da lei n° 316, de 13 de dezembro de 2016.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1367/parecer_conjunto_n7_ccjrf_cfo.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1367/parecer_conjunto_n7_ccjrf_cfo.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO N°07/2023/CCJRF/CFO REFERENTE AO PROJETO DE LEI N°62/2023 - Autoriza o poder executivo do Município de Iranduba a abertura de crédito de dotação orçamentaria e crédito especial do tipo original no orçamento 2023.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>PARECER CONJUNTO N°08/2023/CCJRF/CFO REFERENTE AO PROJETO DE LEI N°63/2023 - Autoriza o poder executivo do município de Iranduba a abertura de crédito de dotação orçamentária e crédito especial do tipo original no orçamento de 2023.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>PARECER CONJUNTO N°09-CCJRF/CFO - Referente ao projeto de lei 007/2023- dispõe sobre o reajuste nos vencimentos dos profissionais do Magistério Municipal, com base no novo piso salarial nacional.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>PARECER CONJUNTO N°010-CCJRF/CFO- Referente ao projeto de lei 008/2023 - Concede reajuste de vencimentos aos servidores do quadro efetivo da educação, do regime jurídico administrativo, na monta de 15%, para recomposição salarial do ano 2023.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
@@ -5664,120 +5664,120 @@
   <si>
     <t>EMENDA ADITIVA N°01/2023 AO PROJETO DE LEI N°004/2023 DE AUTORIA DO VEREADOR RAIMUNDO NETO CARNEIRO - Acrescenta dispositivo ao projeto de lei n°004/2023, que acrescenta no art. 2°, o art. 2°B, na forma de adicional.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>EMENDA ADITIVA N°02/2023 AO PROJETO DE LEI N°003/2023  - DE AUTORIA DA VEREADORA LARISSA RUFINO GOMES - Adiciona-se denominação ao projeto de lei n° 003/2023.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>EMENDA ADITIVA N°003/2023 AO PROJETO DE LEI N° 003/2023 - DE AUTORIA DA VEREADORA LARISSA GOMES RUFINO - Acrescenta-se paragrafo único ao art.2° do projeto de lei n°03/2023</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>EMENDA ADITIVA N°04/2023 DE AUTORIA DO VEREADOR LUIS CARLOS (VELHO) - Acrescenta-se ao projeto de lei n°062/2023, que dispõe sobre a abertura de dotação orçamentária e crédito especial do tipo original no orçamento 2023.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1498/emenda_aditiva_06.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1498/emenda_aditiva_06.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA 06/2023 - DE AUTORIA DO VEREADOR LUIS CARLOS RODRIGUES DE MOURA - Acrescenta-se ao Projeto de lei n°069/2023, que dispõe sobre a abertura de dotação orçamentaria e credito especial do tipo original no orçamento de 2023 do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1494/emenda_aditiva_no08-2023.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1494/emenda_aditiva_no08-2023.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA N°08/2023 - DE AUTORIA DO VEREADOR LUIS CARLOS RODRIGUES DE MOURA - Acrescenta-se ao projeto de lei n°067/2023, que dispõe sobre a abertura de dotação orçamentária e crédito especial do tipo original no orçamento de 2023 do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N°001/2023 AO PROJETO DE LEI N°003/2023 DE AUTORIA DA VEREADORA LARISSA RUFINO GOMES- Modifica-se a redação da emenda, do art. 1° e 3° do projeto de lei n° 003/2023.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>CECDL - Comissão de Educação, Cultura, Desporto e Lazer</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N° 002/2023 - CECDL - Modifica-se o Art. 1° do Projeto de Lei N° 058/2023 - GAB/PMI de março de 2023.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1668/emenda_modificativa_no06.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1668/emenda_modificativa_no06.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N° 06, DE 28 DE NOVEMBRO DE 2023- DE AUTORIA DO VEREADOR LUIS CARLOS RODRIGUES - Emenda Modificativa, acerca do projeto de Lei n°076/2023 de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1669/emenda_modificativa_no07.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1669/emenda_modificativa_no07.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N° 07/2023 DE AUTORIA DA MESA DIRETORA - Emenda modificativa ao Projeto de Lei N°076/2023, que dispõe sobre a Junta Médica Oficial.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>ESU</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA N°01/2023 AO PROJETO DE LEI N°018/2023 - DE AUTORIA DA VEREADORA LARISSA RUFINO GOMES - Suprime o inciso | | |, do art.2° do projeto de lei n°018/2023.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1670/emenda_supressiva_no02.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1670/emenda_supressiva_no02.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA N° 02, DE 28 DE NOVEMBRO DE 2023 - DE AUTORIA DO VEREADOR LUIS CARLOS RODRIGUES - Emenda Supressiva, acerca do Projeto de Lei n° 76/2023 de autoria do Poder Executivo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6084,67 +6084,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1116/indicacao_no01-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1117/indicacao_no02-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1118/indicacao_no03-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1119/indicacao_no04-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1123/indicacao_no05-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1124/indicacao_no06-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1125/indicacao_no07-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1126/indicacao_no08-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1132/indicacao_no09-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1133/indicacao_no10-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1134/indicacao_no11-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1135/indicacao_no12-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1136/indicacao_no13-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1137/indicacao_no14-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1138/indicacao_no15-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1139/indicacao_no16-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1140/indicacao_no17-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1141/indicacao_no18-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1142/indicacao_no19-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1143/indicacao_no20-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1144/indicacao_no21-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1145/indicacao_no22-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1146/indicacao_no23-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1152/indicacao_no24-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1153/indicacao_no25-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1154/indicacao_no26-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1155/indicacao_no27-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1156/indicacao_no28-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1157/indicacao_no29-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1165/indicacao_no30-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1166/indicacao_no31-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1167/indicacao_no32-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1168/indicacao_no33-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1169/indicacao_no34-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1170/indicacao_no35-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1171/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1172/indicacao_no37-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1173/indicacao_no38-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1174/indicacao_no39-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1175/indicacao_no40-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1176/indicacao_no41-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1177/indicacao_no42-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1178/indicacao_no43-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1179/indicacao_no44-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1188/indicacao_no45-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1189/indicacao_no46-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1190/indicacao_no47-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1191/indicacao_no48-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1192/indicacao_no49-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1193/indicacao_no50-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1194/indicacao_no51-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1195/indicacao_no52-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1196/indicacao_no53-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1197/indicacao_no54-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1204/indicacao_no55-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1205/indicacao_no56-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1206/indicacao_no57-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1207/indicacao_no58-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1208/indicacao_no59-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1209/indicacao_no60-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1210/indicacao_no61-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1220/indicacao_n_62-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1221/indicacao_n_63-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1223/indicacao_n_65-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1224/indicacao_n_66-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1225/indicacao_n_67-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1226/indicacao_n_68-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1227/indicacao_n_69-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1228/indicacao_n_70-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1229/indicacao_n_71-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1230/indicacao_n_72-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1231/indicacao_n_73-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1232/indicacao_n_74-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1233/indicacao_n_75-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1234/indicacao_n_76-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1235/indicacao_n_77-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1236/indicacao_n_78-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1245/indicacao_n79-2023_.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1246/indicacao_n80-2023_.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1247/indicacao_n81-2023_.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1248/indicacao_n92-2023_.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1249/indicacao_n83-2023_.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1250/indicacao_n84-2023_.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1251/indicacao_n85-2023_.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1252/indicacao_n86-2023_.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1253/indicacao_n87-2023_.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1254/indicacao_n88-2023_.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1255/indicacao_n89-2023_.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1256/indicacao_n90-2023_.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1257/indicacao_n91-2023_.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1258/indicacao_n92-2023_.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1259/indicacao_n93-2023_.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1260/indicacao_n94-2023_.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1261/indicacao_n95-2023_.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1262/indicacao_n96-2023_.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1263/indicacao_n97-2023_.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1264/indicacao_n98-2023_.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1265/indicacao_n99-2023_.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1266/indicacao_n100-2023_.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1267/indicacao_n101-2023_.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1268/indicacao_n102-2023_.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1269/indicacao_103-2023_.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1270/indicacao_104-2023_.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1271/indicacao_n_105-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1272/indicacao_n_106-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1273/indicacao_n107-2023_.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1274/indicacao_n108-2023_.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1275/indicacao_109-2023_.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1276/indicacao_110-2023_.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1280/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1281/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1282/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1283/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1284/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1285/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1286/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1287/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1288/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1289/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1290/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1291/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1292/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1293/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1294/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1295/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1296/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1297/indicacao_128_nedy_vale.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1298/indicacao_129_nedy_santana.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1302/indicacao_n_130-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1303/indicacao_n_131-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1304/indicacao_n_132-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1305/indicacao_n_133-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1306/indicacao_n_134-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1307/indicacao_n_135-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1308/indicacao_n_136-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1309/indicacao_n_137-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1310/indicacao_n_138-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1311/indicacao_n_139-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1312/indicacao_n_140-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1313/indicacao_141__luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1315/indicacao_n_143-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1316/indicacao_n_144-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1317/indicacao_n_145-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1328/indicacao_n_146_-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1329/indicacao_n_147_-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1330/indicacao_n_148-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1331/indicacao_n_149-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1332/indicacao_n_150-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1333/indicacao_n_151-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1334/indicacao_n_152-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1335/indicacao_n_153-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1336/indicacao_n_154-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1343/indicacao_no155-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1344/indicacao_no156-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1345/indicacao_no157-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1346/indicacao_no158-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1347/indicacao_no159-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1348/indicacao_no160-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1349/indicacao_no161-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1350/indicacao_no162-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1351/indicacao_no163-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1352/indicacao_no164-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1353/indicacao_no165-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1354/indicacao_no166-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1355/indicacao_no167-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1356/indicacao_no168-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1357/indicacao_no169-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1358/indicacao_no170-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1361/indicacao_no171-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1362/indicacao_no172-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1363/indicacao_no173-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1364/indicacao_no174-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1384/indicacao_no175-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1385/indicacao_no176-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1386/indicacao_no177-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1387/indicacao_no178-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1388/indicacao_no179-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1389/indicacao_no180-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1390/indicacao_no181-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1391/indicacao_no182-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1392/indicacao_no183-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1393/indicacao_no184-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1394/indicacao_no185-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1395/indicacao_no186-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1407/indicacao_no187-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1408/indicacao_no188-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1409/indicacao_no189-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1410/indicacao_no190-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1426/indicacao_191__eudes_gayo.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1427/indicacao_192__eudes_gayo.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1428/indicacao_193__eudes_gayo.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1429/indicacao_194__eudes_gayo.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1430/indicacao_195_nedy_santana.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1431/indicacao_196_nedy_santana.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1432/indicacao_197__nedy_santana.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1463/indicacao_no198-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1433/indicacao_199__tatinha.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1434/indicacao_200_tatinha.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1435/indicacao_no201-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1436/indicacao_202_raimundo.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1437/indicacao_no203-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1438/indicacao_no204-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1439/indicacao_no205-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1464/indicacao_no206-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1465/indicacao_no207-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1466/indicacao_no208-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1467/indicacao_no209-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1468/indicacao_no210-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1487/indicacao_211_-_nedy_santana.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1488/indicacao_212_-_ney_furtado_.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1489/indicacao_213_-_ney_furtado_.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1490/indicacao_214_-_tatinha.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1491/indicacao_215_-_nedy_santana.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1509/indicacao_no216_-_nedy_santana.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1510/indicacao_no217_-_raimundo.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1536/indicacao_218.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1537/indicacao_219.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1538/indicacao_220.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1539/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1555/indicacao_222.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1556/indicacao_223.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1562/indicacao_224.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1563/indicacao_225.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1564/indicacao_226.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1573/indicacao_no227.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1574/indicacao_no228.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1575/indicacao_no229.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1583/indicacao_230.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1584/indicacao_231.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1585/indicacao_232.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1586/indicacao_233.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1599/indicacao_no234.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1613/indicacao_no235.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1614/indicacao_no236.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1615/indicacao_no237.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1636/indicacao_no238.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1637/indicacao_no239.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1638/indicacao_no240.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1662/indicacao_no241.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1663/indicacao_no242.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1314/indicacao_no242.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1447/pedido_de_providencia__no_01-2023_.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1449/pedido_de_providencia__no_02-2023_.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1450/pedido_de_providencia__no_03-2023_.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1451/pedido_de_providencia__no_04-2023_.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1452/pedido_de_providencia__no_05-2023_.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1453/pedido_de_providencia__no_06-2023_.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1454/pedido_de_providencia__no_07-2023_.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1455/pedido_de_providencia__no_08-2023_.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1477/pedido_de_providencia_n09_-_eudes_gayo.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1478/pedido_de_providencia_n10_-_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1479/pedido_de_providencia_n11_-_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1480/pedido_de_providencia_n12_-_disney_cunha.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1481/pedido_de_providencia_n13_-_kelison_dieb.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1482/pedido_de_providencia_n14_-_kelison_dieb.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1483/pedido_de_providencia_n15_-_disney_cunha.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1484/pedido_de_providencia_n16_-__disney_cunha.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1485/pedido_de_providencia_n17_-___disney_cunha.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1486/pedido_de_providencia_n18_-___disney_cunha.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1505/pedido_de_providencia_no21_-_bruno_lima.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1506/pedido_de_providencia_no22_-_bruno_lima.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1507/pedido_de_providencia_no23_-_raimundo_carneiro.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1508/pedido_de_providencia_no24_-_larissa_gomes.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1519/pedido_de_providencia_25.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1520/pedido_de_providencia_26.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1521/pedido_de_providencia_27.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1522/pedido_de_providencia_28.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1530/pedido_de_providencia_29.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1531/pedido_de_providencia_30.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1532/pedido_de_providencia_31.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1533/pedido_de_providencia_32.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1534/pedido_de_providencia_33.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1535/pedido_de_providencia_34.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1549/pedido_de_providencia_35.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1550/pedido_de_providencia_36.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1551/pedido_de_providencia_37.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1552/pedido_de_providencia_38.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1553/pedido_de_providencia_39.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1554/pedido_de_providencia_40.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1560/pedido_de_providencia_41.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1561/pedido_de_providencia_42.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1568/pedido_de_providencia_no43.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1569/pedido_de_providencia_no44.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1570/pedido_de_providencia_no45.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1571/pedido_de_providencia_no46.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1572/pedido_de_providencia_no47.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1578/pedido_de_providencia_48.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1579/pedido_de_providencia_49.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1580/pedido_de_providencia_50.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1581/pedido_de_providencia_51.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1582/pedido_de_providencia_52.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1588/pedido_de_providencia_no53.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1592/pedido_de_providencia_no54.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1593/pedido_de_providencia_no55.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1594/pedido_de_providencia_no56.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1595/pedido_de_providencia_no57.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1596/pedido_de_providencia_no58.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1597/pedido_de_providencia_no59.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1612/pedido_de_providencia_no60.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1629/pedido_de_providencia_no63.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1630/pedido_de_providencia_no64.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1631/pedido_de_providencia_no65.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1632/pedido_de_providencia_no66.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1633/pedido_de_providencia_no67.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1634/pedido_de_providencia_no68.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1635/pedido_de_providencia_no69.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1656/pedido_de_providencia_no70.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1657/pedido_de_providencia_no71.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1658/pedido_de_providencia_no72.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1659/pedido_de_providencia_no73.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1660/pedido_de_providencia_no74.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1661/pedido_de_providencia_no75.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1158/requerimento_2_anderson_belfort.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1180/requerimento_03_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1198/requerimento_05_larissa__gomes.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1199/requerimento_no6.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1211/requerimento_no7.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1470/requerimento_8.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1213/requerimento_no9.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1277/requerimento_10_raimundo.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1321/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1322/requerimento_12__raimundo.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1340/requerimento_13_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1341/requerimento_14__raimundo.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1366/requerimento_no15-2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1399/requerimento_no17.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1400/requerimento_no18.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1411/requerimento_n-19_disney.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1412/requerimento_n20.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1413/requerimento_n-21_larissa.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1440/requerimento_n-_22__raimundo_carneiro_.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1459/requerimento_n-_23__raimundo_carneiro_.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1460/requerimento_n-_24__raimundo_carneiro_.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1461/requerimento_25_-_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1492/requerimento_26_.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1493/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1511/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1503/requerimento_29_.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1512/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1513/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1514/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1526/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1540/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1557/requerimento_36_.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1589/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1590/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1591/requerimento_39.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1617/requerimento_no40.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1187/mocao_de_pesar_01.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1203/mocao__02.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1320/mocao__03.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1337/mocao_04_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1338/mocao_05_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1339/mocao_06_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1365/mocao_no7-2023.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1501/mocao_09.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1502/mocao_no10.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1516/mocao_11.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1517/mocao_no12.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1558/mocao_no14.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1576/mocao_no15.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1600/mocao_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1616/mocao_no17.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1644/mocao_no19.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1664/mocao_no20.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1666/mocao_no22.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1122/projeto_de_lei_no03-2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1128/projeto_de__lei_n04-2023.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1151/projeto_de_lei_n-10.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1147/projeto_de_lei_n06-2023.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1148/projeto_de_lei_n-07.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1149/projeto_de__lei_n08-2023.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1150/projeto_de_lei_n09-2023.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1160/projeto_de__lei_n10-2023.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1161/projeto_de__lei_n11-2023.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1162/projeto_de_lei_n012-2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1163/projeto_de_lei_no013-2023.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1181/projeto_de_lei_no014-2023.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1182/projeto_de_lei_no015-2023.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1183/projeto_de_lei_no016-2023.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1200/projeto_de_lei_no017-2023.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1201/projeto_de_lei_no018-2023.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1215/prrojeto_de_lei_21_-_larissa.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1243/projeto_de_lei_n22-2023.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1244/prrojeto_de_lei_23-_larissa.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1279/projeto_de_lei_24.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1300/projeto_de_lei_25.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1319/projeto_de_lei_no26-2023.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1325/projeto_de_lei_n-27.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1326/projeto_de_lei_n-28.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1327/projeto_de_lei_no29-2023.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1397/prrojeto_de_lei_30_-_larissa.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1398/projeto_de_lei_n-31.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1446/projeto_de_lei_34.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1475/projeto_de_lei_no35.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1476/projeto_de_lei_n-36.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1524/projeto_de_lei_no37.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1525/projeto_de_lei_38_2023_larissa.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1547/projeto_de_lei_41.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1474/projeto_de_lei_42.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1628/projeto_de_lei_no43.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1101/projeto_de_lei_n-54_do_executivo_.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1105/projeto_de_lei_no55-2023_1-14-17.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1108/projeto_de_lei_no56-2023-16-17.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1103/projeto_de_lei_no57-2023-10.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1216/projeto_de_lei_no58-2023-28.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1217/projeto_de_lei_no59-2023-22.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1242/projeto_executivo_-_60.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1318/projeto_de_lei_no61-2023-29-33.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1323/projeto_executivo_-_62.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1324/projeto_executivo_-_63.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1406/projeto_executivo_-_64.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1419/projeto_de_lei_no65-2023-4-6.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1420/projeto_executivo_-_66.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1441/projeto_de_lei_67.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1442/projeto_de_lei_n-068.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1443/projeto_de_lei_n-069.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1472/projeto_de_lei_70_executivo.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1473/projeto_de_lei_71.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1504/projeto_de_lei_n-72.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1523/projeto_de_lei_do_executivo_no73.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1541/projeto_de_lei_074_2023.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1542/projeto_de_lei_75_2023_.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1652/projeto_de_lei_no77_executivo.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1653/projeto_de_lei_no78_executivo.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1654/projeto_de_lei_no79_executivo.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1655/projeto_de_lei_no80_executivo.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1278/projeto_de_decreto_legislativo_n02-2023.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1421/projeto_de_decreto_legislativo_no04.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1548/projeto_de_decreto_legislativo_no05-2023.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1587/projeto_de_decreto_legislativo_06.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1598/projeto_de_decreto_legislativo_no07-2023.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1606/projeto_de_decreto_legislativo_no08.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1607/projeto_de_decreto_legislativo_no09.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1608/projeto_de_decreto_legislativo_no10.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1609/projeto_de_decreto_legislativo_no11.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1610/projeto_de_decreto_legislativo_no12.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1611/projeto_de_decreto_legislativo_no13.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1619/projeto_de_decreto_legislativo_no14.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1627/projeto_de_decreto_legislativo_no15.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1299/projeto_de_resolucao_n01-2023.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1577/projeto_de_resolucao_no02-2023.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1604/projeto_de_resolucao_no03.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1605/projeto_de_resolucao_no04.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1110/projeto_de_lei_complementar_n06-2023.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1380/projeto_de_lei_complementar_n07-2023.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1382/projeto_de_lei_complementar_n08-2023.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1543/projeto_de_lei_complementar_010_2023_.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1603/projeto_de_lei_complementar_no11_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1367/parecer_conjunto_n7_ccjrf_cfo.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1498/emenda_aditiva_06.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1494/emenda_aditiva_no08-2023.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1668/emenda_modificativa_no06.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1669/emenda_modificativa_no07.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1670/emenda_supressiva_no02.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1116/indicacao_no01-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1117/indicacao_no02-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1118/indicacao_no03-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1119/indicacao_no04-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1123/indicacao_no05-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1124/indicacao_no06-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1125/indicacao_no07-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1126/indicacao_no08-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1132/indicacao_no09-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1133/indicacao_no10-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1134/indicacao_no11-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1135/indicacao_no12-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1136/indicacao_no13-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1137/indicacao_no14-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1138/indicacao_no15-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1139/indicacao_no16-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1140/indicacao_no17-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1141/indicacao_no18-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1142/indicacao_no19-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1143/indicacao_no20-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1144/indicacao_no21-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1145/indicacao_no22-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1146/indicacao_no23-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1152/indicacao_no24-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1153/indicacao_no25-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1154/indicacao_no26-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1155/indicacao_no27-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1156/indicacao_no28-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1157/indicacao_no29-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1165/indicacao_no30-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1166/indicacao_no31-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1167/indicacao_no32-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1168/indicacao_no33-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1169/indicacao_no34-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1170/indicacao_no35-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1171/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1172/indicacao_no37-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1173/indicacao_no38-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1174/indicacao_no39-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1175/indicacao_no40-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1176/indicacao_no41-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1177/indicacao_no42-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1178/indicacao_no43-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1179/indicacao_no44-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1188/indicacao_no45-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1189/indicacao_no46-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1190/indicacao_no47-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1191/indicacao_no48-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1192/indicacao_no49-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1193/indicacao_no50-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1194/indicacao_no51-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1195/indicacao_no52-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1196/indicacao_no53-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1197/indicacao_no54-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1204/indicacao_no55-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1205/indicacao_no56-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1206/indicacao_no57-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1207/indicacao_no58-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1208/indicacao_no59-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1209/indicacao_no60-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1210/indicacao_no61-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1220/indicacao_n_62-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1221/indicacao_n_63-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1223/indicacao_n_65-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1224/indicacao_n_66-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1225/indicacao_n_67-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1226/indicacao_n_68-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1227/indicacao_n_69-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1228/indicacao_n_70-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1229/indicacao_n_71-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1230/indicacao_n_72-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1231/indicacao_n_73-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1232/indicacao_n_74-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1233/indicacao_n_75-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1234/indicacao_n_76-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1235/indicacao_n_77-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1236/indicacao_n_78-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1245/indicacao_n79-2023_.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1246/indicacao_n80-2023_.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1247/indicacao_n81-2023_.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1248/indicacao_n92-2023_.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1249/indicacao_n83-2023_.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1250/indicacao_n84-2023_.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1251/indicacao_n85-2023_.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1252/indicacao_n86-2023_.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1253/indicacao_n87-2023_.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1254/indicacao_n88-2023_.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1255/indicacao_n89-2023_.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1256/indicacao_n90-2023_.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1257/indicacao_n91-2023_.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1258/indicacao_n92-2023_.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1259/indicacao_n93-2023_.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1260/indicacao_n94-2023_.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1261/indicacao_n95-2023_.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1262/indicacao_n96-2023_.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1263/indicacao_n97-2023_.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1264/indicacao_n98-2023_.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1265/indicacao_n99-2023_.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1266/indicacao_n100-2023_.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1267/indicacao_n101-2023_.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1268/indicacao_n102-2023_.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1269/indicacao_103-2023_.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1270/indicacao_104-2023_.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1271/indicacao_n_105-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1272/indicacao_n_106-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1273/indicacao_n107-2023_.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1274/indicacao_n108-2023_.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1275/indicacao_109-2023_.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1276/indicacao_110-2023_.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1280/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1281/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1282/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1283/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1284/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1285/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1286/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1287/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1288/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1289/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1290/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1291/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1292/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1293/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1294/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1295/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1296/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1297/indicacao_128_nedy_vale.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1298/indicacao_129_nedy_santana.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1302/indicacao_n_130-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1303/indicacao_n_131-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1304/indicacao_n_132-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1305/indicacao_n_133-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1306/indicacao_n_134-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1307/indicacao_n_135-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1308/indicacao_n_136-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1309/indicacao_n_137-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1310/indicacao_n_138-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1311/indicacao_n_139-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1312/indicacao_n_140-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1313/indicacao_141__luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1315/indicacao_n_143-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1316/indicacao_n_144-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1317/indicacao_n_145-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1328/indicacao_n_146_-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1329/indicacao_n_147_-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1330/indicacao_n_148-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1331/indicacao_n_149-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1332/indicacao_n_150-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1333/indicacao_n_151-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1334/indicacao_n_152-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1335/indicacao_n_153-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1336/indicacao_n_154-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1343/indicacao_no155-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1344/indicacao_no156-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1345/indicacao_no157-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1346/indicacao_no158-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1347/indicacao_no159-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1348/indicacao_no160-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1349/indicacao_no161-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1350/indicacao_no162-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1351/indicacao_no163-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1352/indicacao_no164-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1353/indicacao_no165-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1354/indicacao_no166-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1355/indicacao_no167-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1356/indicacao_no168-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1357/indicacao_no169-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1358/indicacao_no170-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1361/indicacao_no171-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1362/indicacao_no172-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1363/indicacao_no173-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1364/indicacao_no174-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1384/indicacao_no175-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1385/indicacao_no176-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1386/indicacao_no177-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1387/indicacao_no178-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1388/indicacao_no179-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1389/indicacao_no180-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1390/indicacao_no181-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1391/indicacao_no182-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1392/indicacao_no183-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1393/indicacao_no184-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1394/indicacao_no185-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1395/indicacao_no186-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1407/indicacao_no187-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1408/indicacao_no188-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1409/indicacao_no189-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1410/indicacao_no190-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1426/indicacao_191__eudes_gayo.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1427/indicacao_192__eudes_gayo.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1428/indicacao_193__eudes_gayo.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1429/indicacao_194__eudes_gayo.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1430/indicacao_195_nedy_santana.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1431/indicacao_196_nedy_santana.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1432/indicacao_197__nedy_santana.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1463/indicacao_no198-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1433/indicacao_199__tatinha.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1434/indicacao_200_tatinha.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1435/indicacao_no201-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1436/indicacao_202_raimundo.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1437/indicacao_no203-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1438/indicacao_no204-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1439/indicacao_no205-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1464/indicacao_no206-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1465/indicacao_no207-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1466/indicacao_no208-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1467/indicacao_no209-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1468/indicacao_no210-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1487/indicacao_211_-_nedy_santana.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1488/indicacao_212_-_ney_furtado_.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1489/indicacao_213_-_ney_furtado_.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1490/indicacao_214_-_tatinha.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1491/indicacao_215_-_nedy_santana.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1509/indicacao_no216_-_nedy_santana.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1510/indicacao_no217_-_raimundo.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1536/indicacao_218.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1537/indicacao_219.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1538/indicacao_220.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1539/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1555/indicacao_222.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1556/indicacao_223.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1562/indicacao_224.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1563/indicacao_225.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1564/indicacao_226.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1573/indicacao_no227.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1574/indicacao_no228.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1575/indicacao_no229.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1583/indicacao_230.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1584/indicacao_231.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1585/indicacao_232.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1586/indicacao_233.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1599/indicacao_no234.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1613/indicacao_no235.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1614/indicacao_no236.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1615/indicacao_no237.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1636/indicacao_no238.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1637/indicacao_no239.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1638/indicacao_no240.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1662/indicacao_no241.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1663/indicacao_no242.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1314/indicacao_no242.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1447/pedido_de_providencia__no_01-2023_.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1449/pedido_de_providencia__no_02-2023_.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1450/pedido_de_providencia__no_03-2023_.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1451/pedido_de_providencia__no_04-2023_.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1452/pedido_de_providencia__no_05-2023_.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1453/pedido_de_providencia__no_06-2023_.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1454/pedido_de_providencia__no_07-2023_.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1455/pedido_de_providencia__no_08-2023_.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1477/pedido_de_providencia_n09_-_eudes_gayo.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1478/pedido_de_providencia_n10_-_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1479/pedido_de_providencia_n11_-_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1480/pedido_de_providencia_n12_-_disney_cunha.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1481/pedido_de_providencia_n13_-_kelison_dieb.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1482/pedido_de_providencia_n14_-_kelison_dieb.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1483/pedido_de_providencia_n15_-_disney_cunha.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1484/pedido_de_providencia_n16_-__disney_cunha.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1485/pedido_de_providencia_n17_-___disney_cunha.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1486/pedido_de_providencia_n18_-___disney_cunha.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1505/pedido_de_providencia_no21_-_bruno_lima.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1506/pedido_de_providencia_no22_-_bruno_lima.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1507/pedido_de_providencia_no23_-_raimundo_carneiro.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1508/pedido_de_providencia_no24_-_larissa_gomes.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1519/pedido_de_providencia_25.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1520/pedido_de_providencia_26.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1521/pedido_de_providencia_27.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1522/pedido_de_providencia_28.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1530/pedido_de_providencia_29.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1531/pedido_de_providencia_30.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1532/pedido_de_providencia_31.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1533/pedido_de_providencia_32.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1534/pedido_de_providencia_33.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1535/pedido_de_providencia_34.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1549/pedido_de_providencia_35.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1550/pedido_de_providencia_36.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1551/pedido_de_providencia_37.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1552/pedido_de_providencia_38.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1553/pedido_de_providencia_39.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1554/pedido_de_providencia_40.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1560/pedido_de_providencia_41.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1561/pedido_de_providencia_42.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1568/pedido_de_providencia_no43.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1569/pedido_de_providencia_no44.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1570/pedido_de_providencia_no45.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1571/pedido_de_providencia_no46.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1572/pedido_de_providencia_no47.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1578/pedido_de_providencia_48.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1579/pedido_de_providencia_49.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1580/pedido_de_providencia_50.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1581/pedido_de_providencia_51.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1582/pedido_de_providencia_52.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1588/pedido_de_providencia_no53.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1592/pedido_de_providencia_no54.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1593/pedido_de_providencia_no55.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1594/pedido_de_providencia_no56.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1595/pedido_de_providencia_no57.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1596/pedido_de_providencia_no58.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1597/pedido_de_providencia_no59.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1612/pedido_de_providencia_no60.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1629/pedido_de_providencia_no63.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1630/pedido_de_providencia_no64.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1631/pedido_de_providencia_no65.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1632/pedido_de_providencia_no66.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1633/pedido_de_providencia_no67.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1634/pedido_de_providencia_no68.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1635/pedido_de_providencia_no69.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1656/pedido_de_providencia_no70.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1657/pedido_de_providencia_no71.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1658/pedido_de_providencia_no72.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1659/pedido_de_providencia_no73.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1660/pedido_de_providencia_no74.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1661/pedido_de_providencia_no75.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1158/requerimento_2_anderson_belfort.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1180/requerimento_03_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1198/requerimento_05_larissa__gomes.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1199/requerimento_no6.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1211/requerimento_no7.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1470/requerimento_8.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1213/requerimento_no9.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1277/requerimento_10_raimundo.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1321/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1322/requerimento_12__raimundo.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1340/requerimento_13_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1341/requerimento_14__raimundo.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1366/requerimento_no15-2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1399/requerimento_no17.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1400/requerimento_no18.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1411/requerimento_n-19_disney.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1412/requerimento_n20.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1413/requerimento_n-21_larissa.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1440/requerimento_n-_22__raimundo_carneiro_.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1459/requerimento_n-_23__raimundo_carneiro_.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1460/requerimento_n-_24__raimundo_carneiro_.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1461/requerimento_25_-_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1492/requerimento_26_.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1493/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1511/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1503/requerimento_29_.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1512/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1513/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1514/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1526/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1540/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1557/requerimento_36_.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1589/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1590/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1591/requerimento_39.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1617/requerimento_no40.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1187/mocao_de_pesar_01.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1203/mocao__02.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1320/mocao__03.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1337/mocao_04_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1338/mocao_05_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1339/mocao_06_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1365/mocao_no7-2023.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1501/mocao_09.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1502/mocao_no10.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1516/mocao_11.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1517/mocao_no12.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1558/mocao_no14.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1576/mocao_no15.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1600/mocao_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1616/mocao_no17.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1644/mocao_no19.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1664/mocao_no20.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1666/mocao_no22.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1122/projeto_de_lei_no03-2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1128/projeto_de__lei_n04-2023.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1151/projeto_de_lei_n-10.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1147/projeto_de_lei_n06-2023.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1148/projeto_de_lei_n-07.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1149/projeto_de__lei_n08-2023.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1150/projeto_de_lei_n09-2023.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1160/projeto_de__lei_n10-2023.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1161/projeto_de__lei_n11-2023.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1162/projeto_de_lei_n012-2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1163/projeto_de_lei_no013-2023.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1181/projeto_de_lei_no014-2023.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1182/projeto_de_lei_no015-2023.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1183/projeto_de_lei_no016-2023.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1200/projeto_de_lei_no017-2023.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1201/projeto_de_lei_no018-2023.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1215/prrojeto_de_lei_21_-_larissa.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1243/projeto_de_lei_n22-2023.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1244/prrojeto_de_lei_23-_larissa.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1279/projeto_de_lei_24.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1300/projeto_de_lei_25.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1319/projeto_de_lei_no26-2023.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1325/projeto_de_lei_n-27.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1326/projeto_de_lei_n-28.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1327/projeto_de_lei_no29-2023.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1397/prrojeto_de_lei_30_-_larissa.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1398/projeto_de_lei_n-31.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1446/projeto_de_lei_34.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1475/projeto_de_lei_no35.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1476/projeto_de_lei_n-36.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1524/projeto_de_lei_no37.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1525/projeto_de_lei_38_2023_larissa.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1547/projeto_de_lei_41.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1474/projeto_de_lei_42.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1628/projeto_de_lei_no43.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1101/projeto_de_lei_n-54_do_executivo_.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1105/projeto_de_lei_no55-2023_1-14-17.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1108/projeto_de_lei_no56-2023-16-17.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1103/projeto_de_lei_no57-2023-10.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1216/projeto_de_lei_no58-2023-28.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1217/projeto_de_lei_no59-2023-22.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1242/projeto_executivo_-_60.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1318/projeto_de_lei_no61-2023-29-33.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1323/projeto_executivo_-_62.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1324/projeto_executivo_-_63.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1406/projeto_executivo_-_64.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1419/projeto_de_lei_no65-2023-4-6.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1420/projeto_executivo_-_66.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1441/projeto_de_lei_67.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1442/projeto_de_lei_n-068.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1443/projeto_de_lei_n-069.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1472/projeto_de_lei_70_executivo.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1473/projeto_de_lei_71.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1504/projeto_de_lei_n-72.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1523/projeto_de_lei_do_executivo_no73.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1541/projeto_de_lei_074_2023.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1542/projeto_de_lei_75_2023_.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1652/projeto_de_lei_no77_executivo.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1653/projeto_de_lei_no78_executivo.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1654/projeto_de_lei_no79_executivo.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1655/projeto_de_lei_no80_executivo.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1278/projeto_de_decreto_legislativo_n02-2023.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1421/projeto_de_decreto_legislativo_no04.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1548/projeto_de_decreto_legislativo_no05-2023.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1587/projeto_de_decreto_legislativo_06.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1598/projeto_de_decreto_legislativo_no07-2023.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1606/projeto_de_decreto_legislativo_no08.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1607/projeto_de_decreto_legislativo_no09.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1608/projeto_de_decreto_legislativo_no10.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1609/projeto_de_decreto_legislativo_no11.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1610/projeto_de_decreto_legislativo_no12.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1611/projeto_de_decreto_legislativo_no13.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1619/projeto_de_decreto_legislativo_no14.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1627/projeto_de_decreto_legislativo_no15.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1299/projeto_de_resolucao_n01-2023.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1577/projeto_de_resolucao_no02-2023.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1604/projeto_de_resolucao_no03.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1605/projeto_de_resolucao_no04.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1110/projeto_de_lei_complementar_n06-2023.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1380/projeto_de_lei_complementar_n07-2023.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1382/projeto_de_lei_complementar_n08-2023.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1543/projeto_de_lei_complementar_010_2023_.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1603/projeto_de_lei_complementar_no11_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1367/parecer_conjunto_n7_ccjrf_cfo.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1498/emenda_aditiva_06.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1494/emenda_aditiva_no08-2023.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1668/emenda_modificativa_no06.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1669/emenda_modificativa_no07.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2023/1670/emenda_supressiva_no02.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H573"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="52.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="122.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="121.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>