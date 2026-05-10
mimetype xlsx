--- v0 (2025-12-09)
+++ v1 (2026-05-10)
@@ -54,2430 +54,2430 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Raimundo Carneiro</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/139/indicacao_no1-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/139/indicacao_no1-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a Recuperação e terraplenagem (colocação de piçarra) na extensão de 2 km compreendidos entre o ramal que liga a cidade universitária à Comunidade Novo Teste.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/140/indicacao_no2-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/140/indicacao_no2-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a Recuperação e terraplanagem (colocação de piçarra) na extensão de 1 KM do ramal da comunidade Parque Real 1, Alameda dos Reis, tendo acesso pela Rodovia Manoel Urbano km 8.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/141/indicacao_no3-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/141/indicacao_no3-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a Recuperação e terraplanagem (colocação de piçarra) no ramal Santiago localizado na comunidade São Sebastião – km 13, compreendendo a extensão de 3 km até a Vila.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/142/indicacao_no4-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/142/indicacao_no4-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a Criação de Centro de Apoio à Pacientes PósCovid-19.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Larissa Gomes</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/327/indicacao_no5-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/327/indicacao_no5-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, redutores de velocidade com a devida sinalização para a Estrada do Distrito de Paricatuba, principalmente no trecho da Comunidade Novo Israel.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Nedy Santana</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/328/indicacao_no6-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/328/indicacao_no6-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, recuperação e terraplanagem do Ramal do Imirituba.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/329/indicacao_no7-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/329/indicacao_no7-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, recuperação das ruas das Comunidade São Pedro e na Comunidade do Janauari.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Tatinha Lopes</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/330/indicacao_no8-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/330/indicacao_no8-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, substituição dos bueiros na Avenida Nova Veneza, como início próximo ao Centro Administrativo até a rua 7, próximo ao Campo do Poeirinha.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/331/indicacao_no9-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/331/indicacao_no9-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, aplicação dos investimentos no que concerne a estrutura física e ao aparelhamento dos pontos de apoio (Polos de Saúde) das comunidades atendidas pelas Equipes de Saúde Ribeirinhas, todas devidamente cadastradas e pactuadas via Portaria Ministerial da Saúde.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Ney Furtado</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/332/indicacao_no10-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/332/indicacao_no10-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, implantação da coleta seletiva na cidade de Iranduba.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/333/indicacao_no11-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/333/indicacao_no11-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, recuperação e terraplanagem com colocação de piçarra no Ramal do Areal no Km 2 (entrada ao lado do posto ATEM).</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Bruno Lima</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/322/indicacao_no12-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/322/indicacao_no12-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, reforma do Ginásio Josué Araújo de Almeida, localizado na Rua Juruá, s/n, Centro.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/323/indicacao_no13-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/323/indicacao_no13-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, retorno imediato das equipes NASF/AB (Núcleo Ampliado de Saúde da Família).</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Eudes Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/324/indicacao_no14-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/324/indicacao_no14-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, construção de um monumento de homenagem às vitimas do COVID-19 do Município de Iranduba, e seguir que este espaço seja referenciado com o nome do Secretário de Saúde, Daniel de Sales Barros.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Mychell Lopes</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/308/indicacao_no15-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/308/indicacao_no15-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, limpeza e terraplanagem do Ramal do Laguinho Km 4, onde estão localizadas as Comunidades: Ouro Verde, Nova Geração em Cristo e Monte Negro.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/309/indicacao_no17-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/309/indicacao_no17-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, recuperação da rede de esgoto da Rua Rouxinol.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/310/indicacao_no18-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/310/indicacao_no18-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, limpeza pública na Comunidade São Sebastião Km 6.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/311/indicacao_no19-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/311/indicacao_no19-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, pública na Comunidade São Sebastião Km 6.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Disney Cunha</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/293/indicacao_no20-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/293/indicacao_no20-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, manutenção da quadra de areia, localizada no Bairro Graça Lopes.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Luis Carlos (Velho)</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/312/indicacao_no21-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/312/indicacao_no21-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, retorno da obra de perfuração de poço artesiano e conclusão da caixa d'água no Bairro Cidade Nova.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/313/indicacao_no22-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/313/indicacao_no22-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, recuperação e terraplanagem (colocação de piçarra) na extensão de 5 km, localizada no Ramal Pico Bela Vista - Km 4 da Rodovia Carlos Braga.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/314/indicacao_no23-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/314/indicacao_no23-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, tapa buraco na estrada que dá acesso à Comunidade Serra Baixa/Açutuba.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/315/indicacao_no24-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/315/indicacao_no24-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, construção de uma escadaria na Rua Francisco Rildo, no final da mesma, no Bairro Morada do Sol.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/316/indicacao_no25-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/316/indicacao_no25-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, estudo de viabilidade de tráfego para transformar a Avenida Amazonas ser somente sentido entrada do município/várzea e a Avenida Rio Madeira seja feito várzea/saída da cidade, para que futuramente Avenida Amazonas e Avenida Rio Madeira em sentido único.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Anderson Belfort</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/317/indicacao_no26-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/317/indicacao_no26-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, redutor de velocidade na Rodovia Manoel Urbano.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/318/indicacao_no27-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/318/indicacao_no27-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, operação tapa buracos na Comunidade do Ariaú.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/319/indicacao_no28-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/319/indicacao_no28-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, iluminação pública na Comunidade do Ariaú.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/294/indicacao_no29-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/294/indicacao_no29-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, recuperação do Ramal do Peixe Boi, na Comunidade do Janauari.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/295/indicacao_no30-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/295/indicacao_no30-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, recuperação e terraplanagem da Estrada que liga a Comunidade São Sebastião Km 6 até a Estrada do Janauari.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/296/indicacao_no31-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/296/indicacao_no31-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, recuperação e terraplanagem do Ramal do Pupunhal no Km 6.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>Luiz Fernandes (Luizinho Félix)</t>
-[...2 lines deleted...]
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/297/indicacao_no32-2021.pdf</t>
+    <t>Luizinho Félix</t>
+  </si>
+  <si>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/297/indicacao_no32-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, coletoras de lixo nas vias públicas, compreendendo os bairros Centro, bem como as Comunidades do município de Iranduba.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/298/indicacao_no33-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/298/indicacao_no33-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, contratação de um Profissional Médico especializado em Radiologia para atender as necessidades do Hospital Hilda Freire (Dona Cabocla).</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/299/indicacao_no34-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/299/indicacao_no34-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, investimento nas equipes de Combate a Dengue no que se refere a material de insumo, transporte, alimentação e se necessário a contratação de mais agentes de endemias.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/300/indicacao_no35-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/300/indicacao_no35-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, contratação de Profissionais Médicos Especializados para atender as necessidades da Atenção Primária em Saúde, sendo estes (Ginecologista, Pediatra e Obstetra).</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/301/indicacao_no36-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/301/indicacao_no36-2021.pdf</t>
   </si>
   <si>
     <t>Solicita que determine ao Instituto Municipal de Trânsito e Transporte de Iranduba a inclusão de rota de transporte coletivo urbano no perímetro interno dos Residenciais Nova Manaus e Maria Zeneide.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/302/indicacao_no37-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/302/indicacao_no37-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, coleta de lixo nos Residenciais: Nova Manaus e Maria Zeneide; como também a análise de qualidade da água e regularização do abastecimento integral da água no Residencial Nova Manaus para atender os lares de aproximadamente 400 famílias.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/280/indicacao_no38-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/280/indicacao_no38-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, limpeza pública no Ramal do Areal - Comunidade de São Francisco de Assis.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/281/indicacao_no39-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/281/indicacao_no39-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, iluminação da Rodovia AM 070, no trecho da Estrada da Ponte.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/282/indicacao_no40-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/282/indicacao_no40-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, retorno das atividades da Unidade Básica de Saúde do Residencial Maria Zeneide.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/283/indicacao_no41-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/283/indicacao_no41-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, manutenção do esgoto e do sistema de drenagem das águas pluviais do Residencial Maria Zeneide.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/284/indicacao_no42-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/284/indicacao_no42-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, recuperação da Estrada da Várzea que encontra-se intrafegável.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/285/indicacao_no43-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/285/indicacao_no43-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, limpeza das caixas d'água da Comunidade do Ariaú.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/286/indicacao_no44-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/286/indicacao_no44-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, operação de terraplanagem na Comunidade Creuza Abess Farah no Km 6.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/268/indicacao_no45-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/268/indicacao_no45-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que seja providenciado a contratação de Profissionais Médicos Plantonistas para atender as necessidades do Hospital Hilda Freire - Dona Cabocla.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/269/indicacao_no46-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/269/indicacao_no46-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, construção de uma caixa d'agua e terraplanagem com colocação de piçarra no Bairro da Paz e Castanhal, Comunidade Ariaú.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/270/indicacao_no47-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/270/indicacao_no47-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, construção do Campo de Futebol Sete Society da Castanheira do Bairro Alto de Nazaré, Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/271/indicacao_no48-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/271/indicacao_no48-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, reforma da Praça do Bairro São José, localizado no Mutirãozinho do Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/272/indicacao_no49-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/272/indicacao_no49-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que sejam incluídos no Plano Municipal de Imunização contra o COVID-19 profissionais do saneamento urbano, coletores de lixo (garis).</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/273/indicacao_no50-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/273/indicacao_no50-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que seja providenciado mudança de nome da Avenida José Maria Muniz, no Bairro Morada do Sol, para Avenida Afonso Bezerra da Costa.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/359/indicacao_no51-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/359/indicacao_no51-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, reparação do esgoto do Residencial Maria Zeneide.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Kelison Dieb</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/275/indicacao_no52-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/275/indicacao_no52-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, terraplanagem dos Ramais da Comunidade Serra Baixa, Portelinha e Açutuba.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/276/indicacao_no53-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/276/indicacao_no53-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, operação tapa buracos na Estrada principal e das ruas da Comunidade do Lago do Limão.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/277/indicacao_no54-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/277/indicacao_no54-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, operação tapa buracos a Estrada principal que liga Serra Baixa ao Açutuba.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/278/indicacao_no55-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/278/indicacao_no55-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que seja feito a limpeza do Cemitério São Geraldo.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/258/indicacao_no56-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/258/indicacao_no56-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, atendimento médico na UBS Fluvial para a Comunidade São Sebastião , do Paraná do Iranduba.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/259/indicacao_no57-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/259/indicacao_no57-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, atendimento médico na UBS Fluvial para a Comunidade Santa Luzia, na Ilha do Baixio.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/260/indicacao_no58-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/260/indicacao_no58-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, reforma da Quadra Poliesportiva Aldemir Oliveira de Medeiros, localizada no Bairro Novo Amanhecer.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/243/indicacao_no59-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/243/indicacao_no59-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que seja providenciado troca de lâmpadas dos postes das ruas do Bairro Alto de Nazaré.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/244/indicacao_no60-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/244/indicacao_no60-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, recuperação do telhado e a limpeza do forro da Escola Municipal Cícero Monteiro, da Comunidade do Paricatuba.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/245/indicacao_no61-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/245/indicacao_no61-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, o "Bolsa Enchente" para os ribeirinhos de Iranduba afetados pela cheia dos rios, sendo que a referida bolsa, poderá ser no valor de R$500,00 (quinhentos reais) a serem pagas em duas vezes.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/246/indicacao_no62-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/246/indicacao_no62-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, instalação de Laboratório Central para realização de exames de Análises Clínicas, para atender a Atenção Primária em Saúde do Município de Iranduba.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/247/indicacao_no63-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/247/indicacao_no63-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, a construção de uma parada de ônibus no Km 9, ao lado da Casa Rural, na Rodovia Manoel Urbano.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/248/indicacao_no64-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/248/indicacao_no64-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, terraplanagem com colocação de piçarra no Ramal do Pupunhal e no Ramal do Peixe Boi, Km 6, que compreende entre a Comunidade São Sebastião e a Comunidade do Janauari.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/249/indicacao_no65-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/249/indicacao_no65-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, reforma da Quadra Poliesportiva Itevaldo Lima, localizado na Comunidade Lago do Limão.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/250/indicacao_no66-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/250/indicacao_no66-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, terraplanagem do Ramal do Ariramba - Lago do Limão.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/229/indicacao_no67-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/229/indicacao_no67-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que seja providenciado a construção de um Ginásio Poliesportivo na Praça Antônio Seabra.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/230/indicacao_no68-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/230/indicacao_no68-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que seja providenciada manutenção da iluminação pública na Rua Javari, Bairro Alto.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/231/indicacao_no69-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/231/indicacao_no69-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que seja providenciada manutenção da iluminação pública na Rua Aripuanã e da Rua Iporá, Centro.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/232/indicacao_no70-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/232/indicacao_no70-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que seja providenciada dentro do calendário municipal de vacinação a possibilidade de que seja efetuada a vacinação dos profissionais do comércio.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/233/indicacao_no71-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/233/indicacao_no71-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que seja providenciada a possibilidade de que seja feito a revitalização do Ramal Bela Vista no Janauari.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/234/indicacao_no72-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/234/indicacao_no72-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que seja providenciado mudança de local do terminal de passageiros em Manaus.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/235/indicacao_no73-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/235/indicacao_no73-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que seja providenciado levantamento dos valores da recuperação de todas as maquinas da patrulha mecanizada destinada ao nosso município através do INCRA.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/</t>
+    <t>http://sapl.iranduba.am.leg.br/media/</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que seja providenciado incentivo para os insumos (ração) para os produtores da zona rural do município de Iranduba.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/237/indicacao_no75-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/237/indicacao_no75-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que seja providenciado iluminação pública para a Comunidade São Pedro do Janauari.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/217/indicacao_no76-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/217/indicacao_no76-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que seja providenciada reforma da UBS Vitória Paz, localizada no Cacau Pirêra.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/218/indicacao_no77-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/218/indicacao_no77-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que seja providenciada reforma da Feira Jorge Luiz Ratv, localizada no Cacau Pirêra.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/219/indicacao_no78-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/219/indicacao_no78-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que seja providenciada infraestrutura no Bairro Nova Veneza.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/220/indicacao_no79-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/220/indicacao_no79-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que seja providenciada reconstrução das lombadas em frente a Escola Raquel de Queiroz na Avenida Solimões, Bairro Alto.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/221/indicacao_no80-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/221/indicacao_no80-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que seja providenciada iluminação total no trecho que compreende o início até o final da ladeira da Várzea que dá acesso ao Porto de Iranduba.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/203/indicacao_no81-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/203/indicacao_no81-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que seja realizado em caráter de urgência a recuperação do Ramal Santo Antônio localizado na Rodovia Carlos Braga Km 01.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/204/indicacao_no82-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/204/indicacao_no82-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que seja providenciado a melhoria do Ramal Ouro Verde que liga a Comunidade Monte Negro.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/205/indicacao_no83-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/205/indicacao_no83-2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado a melhoria do Ramal da Comunidade Fé em Deus.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/206/indicacao_no84-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/206/indicacao_no84-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que seja providenciado terraplanagem, capeamento asfáltico, limpeza urbana e iluminação pública nas ruas: Anastácio Serão de Castro, Travessia Francisco Maquiné, Camarão, Brandão, Itamaraty, Raimundo Sérgio, Paulo Bandeira, São Lázaro, Grande Conquista, Ypé,  Bonifácio Serrão, Curió, Ramal Anastácio e Ramal Creuza, Ramal do Caminhoneiro, Ramal do Pupunhal e Ramal do Peixe Boi I,  II e III, acesso a Rodovia Carlos Braga.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/207/indicacao_no85-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/207/indicacao_no85-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que seja providenciado a inclusão na rota de Iranduba/Manaus, Manaus/Iranduba, a entrada dos ônibus na Comunidade São Sebastião Km 6.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/208/indicacao_no86-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/208/indicacao_no86-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que seja providenciado estudo de viabilidade de tráfego em frente a APAE Iranduba, localizado na Estrada Manoel Urbano para que seja instalado redutor de velocidade e faixa de pedestre , sentido Iranduba/Manaus e Manaus/Iranduba.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/210/indicacao_no87-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/210/indicacao_no87-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que seja providenciado terraplanagem com colocação de piçarra, limpeza urbana nas seguintes Ruas: Anastácio Serrão de Castro, Travessia Francisco Maquiné, Camarão, Brandão, Itamaraty, Raimundo Sérgio, Paulo Bandeira, São Lázaro, Grande Conquista, Ypé, Bonifácio Serrão, Curió, Ramal Anastácio, Ramal do Peixe Boi I, II e III, acesso a Rodovia Carlos Braga.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/211/indicacao_no88-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/211/indicacao_no88-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, desapropriação do imóvel da Comunidade Vera Lúcia Castelo Branco, Km 13, Iranduba-AM, que recebeu uma Liminar para reintegração de posse.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/193/indicacao_no89-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/193/indicacao_no89-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que seja providenciado terraplanagem do Ramal da Comunidade Fé em Deus na estrada do Paricatuba.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/194/indicacao_no90-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/194/indicacao_no90-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que seja providenciado a limpeza do terreno localizado na Avenida Juruá ao lado do posto de saúde Lourenço Borghi.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/195/indicacao_no91-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/195/indicacao_no91-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que seja providenciado reforma e ampliação da Feira Municipal de Iranduba José Cândido de Medeiros.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/196/indicacao_no92-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/196/indicacao_no92-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que seja providenciado a limpeza lateral da estrada que dá acesso à Comunidade Serra Baixa/Açutuba.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/197/indicacao_no93-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/197/indicacao_no93-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que faça um projeto de lei com o escopo de autorizar o Serviço Autônomo de Água e Esgoto - SAAE, a conceder isenção da tarifa de água e esgoto durante os meses de alagação aos usuários que menciona em decorrência do período da enchente.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/198/indicacao_no94-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/198/indicacao_no94-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que seja providenciado a implantação de um redutor de velocidade ou cones na Rodovia Manoel Urbano Km 38, Comunidade do Ariaú.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/199/indicacao_no95-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/199/indicacao_no95-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que seja providenciado a realização de uma operação de tapa buracos na Comunidade do Lago do Limão.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/190/indicacao_no_96-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/190/indicacao_no_96-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que seja providenciada a melhoria do Ramal da Transcal que dá acesso à comunidade Cristo Rei.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, a anistia de pagamentos de empréstimos (crédito emergencial) ofertados pela AFEAM, BASA dos feirantes e produtores rurais de áreas alagadas de Iranduba.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/192/indicacao_no98-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/192/indicacao_no98-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que seja elaborado um projeto de lei por parte do Poder Executivo para parcelamento do alvará de funcionamento.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/173/indicacao_no100-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/173/indicacao_no100-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que seja providenciado a iluminação pública do Ramal do Areal no KM 02 da Rodovia Carlos Braga.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/174/indicacao_no101-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/174/indicacao_no101-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que seja providenciado a terraplanagem e conserto do bueiro do Ramal Iranopolis (Ramal do Chico Doido).</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/175/indicacao_no102-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/175/indicacao_no102-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que seja providenciado placas indicativas de ruas e logradouros públicos no Município de Iranduba.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que seja providenciado o patrulhamento ostensivo da Polícia Militar, no Ramal Bela Vista, Ramal Boa Fé e Comunidade São Pedro, do Janauari.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/177/indicacao_no104-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/177/indicacao_no104-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que seja providenciado a recuperação do Ramal do Paulista, da Estrada do Janauari, KM 05.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/336/indicacao_no105-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/336/indicacao_no105-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que seja providenciada a melhoria do Ramal Bom Jesus que dá acesso à Comunidade Lago do Cacau.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/337/indicacao_no106-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/337/indicacao_no106-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, melhoria do Ramal do Peixe Boi no Km 6.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/338/indicacao_no107-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/338/indicacao_no107-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, recuperação de todos os Ramais da Comunidade do Paricatuba.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/339/indicacao_no108-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/339/indicacao_no108-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, recuperação do Ramais do Km 14, 16 e 19.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/340/indicacao_no109-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/340/indicacao_no109-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, recuperação do Ramal Bela Vista, da Comunidade do Janauari.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/434/indicacao_no110.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/434/indicacao_no110.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº110/21 – De autoria do Vereador Eudes Fernandes – Solicita a Revitalização da Rua São Sebastião Maquiné, Beco São Pedro e Beco Sebastião Maquiné no Bairro Laranjal.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/435/indicacao_no111.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/435/indicacao_no111.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº111/21 – De autoria do Vereador Eudes Fernandes – Solicita o saneamento básico do esgoto a céu aberto na Avenida Solimões.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/444/indicacao_no112.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/444/indicacao_no112.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº112/21 – De autoria do Vereador Bruno Lima – Solicita a Reforma e Ampliação do Centro Social da Comunidade São Sebastião – Km06.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/445/indicacao_no113.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/445/indicacao_no113.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº113/21 – De autoria do Vereador Bruno Lima – Solicita a Pavimentação Asfáltica da Comunidade São Francisco.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/446/indicacao_no114.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/446/indicacao_no114.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº114/21 – De autoria do Vereador Disney Cunha – Solicita a Terraplanagem com motoniveladora Av. Gabriel, Bairro Graça Lopes.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/447/indicacao_no115.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/447/indicacao_no115.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº115/21 – De autoria da Vereadora Larissa Gomes – Solicita a Terraplanagem na Comunidade São Francisco, localizada no Km06.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/448/indicacao_no116.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/448/indicacao_no116.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº116/21 – De autoria da Vereadora Larissa Gomes – Solicita a recuperação das ladeiras do Ramal do Km19, localizadas próximo a entrada da Comunidade do Guedes.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/449/indicacao_no117.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/449/indicacao_no117.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº117/21 – De autoria da Vereadora Larissa Gomes – Solicita a Reforma da Unidade Básica de Saúde do Paricatuba.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/450/indicacao_no118.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/450/indicacao_no118.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº118/21 – De autoria da Vereadora Larissa Gomes – Solicita a Reforma da Escola Municipal Professor Cicero Monteiro, localizado na Vila do Paricatuba.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/461/indicacao_no119.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/461/indicacao_no119.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº119/21 – De autoria do Vereador Waldiney Furtado – Solicita ao Executivo Municipal, que seja providenciado os serviços de terraplanagem com colocação de piçarras, na Rua Pereira da Silva (Cidade Nova), com a Rua Rio Negro (Bairro Alto).</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/462/indicacao_no120.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/462/indicacao_no120.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº120/21 – De autoria do Vereador Leonardo Lopes (Tatinha) – Solicita ao Executivo Municipal, que seja providenciada os serviços de terraplanagem no Ramal e Comunidade do Castanhal.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/463/indicacao_no121.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/463/indicacao_no121.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº121/21 – De autoria do Vereador Leonardo Lopes (Tatinha) – Solicita ao Executivo Municipal, que providencie uma nova área para a construção de um novo cemitério para o Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/464/indicacao_no122.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/464/indicacao_no122.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº122/21 – De autoria do Vereador Bruno Lima – Solicita ao Executivo Municipal, a terraplanagem no Ramal do Santo Antônio 2.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/465/indicacao_no123.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/465/indicacao_no123.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº123/21 – De autoria do Vereador Bruno Lima – Solicita ao Executivo Municipal, que seja providenciada a Terraplanagem no Ramal Pico Bela Vista.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/488/indicacao_no124.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/488/indicacao_no124.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº124/21 – De autoria do Vereador Luís Carlos Velho – Solicita ao Executivo Municipal a reforma do Prédio da Escola Municipal Sete de Setembro, situada na Comunidade Lago do Guedes – Km 13.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/489/indicacao_no125.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/489/indicacao_no125.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº125/21 – De autoria do Vereador Luís Carlos Velho – Solicita ao Executivo Municipal a Implantação de um Poço Artesiano na Comunidade do Lago do Guedes Km13.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/513/indicacao_no126.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/513/indicacao_no126.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº126/2021 de autoria do Vereador Disney Cunha – Solicita a limpeza e roçagem do mato da parada de ônibus da estrada de Iranduba.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/514/indicacao_no127.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/514/indicacao_no127.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº127/2021 de autoria da Vereador Larissa Gomes – Solicita a Recuperação do Beco Rubens, localiza no Bairro Graça Lopes, como também fornecimento de água e esgoto.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/515/indicacao_no128.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/515/indicacao_no128.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº128/2021 de autoria do Vereador Nedy Santana – Solicita Recuperação e Terraplenagem do Ramal do Peixe Boi II.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/516/indicacao_no129.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/516/indicacao_no129.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº129/2021 de autoria do Vereador Nedy Santana – Solicita Recuperação e Terraplenagem do Ramal Bela Vista da estrada do Janauari.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/517/indicacao_no130.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/517/indicacao_no130.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº130/2021 de autoria do Vereador Nedy Santana – Solicita Recuperação e Terraplenagem do Ramal São Jose I, da estada do Janauari.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/518/indicacao_no131.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/518/indicacao_no131.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº131/2021 de autoria do Vereador Luís Carlos Velho – Solicita ao Executivo Municipal o Estudo para Construção de um Sistema de Drenagem para escoamento de água na Rua Amazonino Mendes – Bairro Morada do Sol.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/519/indicacao_no132.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/519/indicacao_no132.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº132/2021 de autoria do Vereador Eudes Fernandes – Solicita que seja Providenciada Manutenção da Iluminação dos prédios públicos, Escola Marcos Benício Rios, KM 6,  UBS Joana Miranda, KM 6, Hospital Hilda Freire, Sede.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/520/indicacao_no133.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/520/indicacao_no133.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº133/2021 de autoria do Vereador Eudes Fernandes – Solicita que seja Providenciada Terraplenagem de Ruas e Ramais da Comunidade São Sebastião, Km 6,  Avenida Jorge Teixeira, Ramal Creuza, Rua Paulo Bandeira.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/539/indicacao_no134.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/539/indicacao_no134.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 134/2021 de autoria do Vereador Bruno Lima – Solicita que seja providenciada a Construção de uma Caixa d’água na Comunidade São Francisco.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/540/indicacao_no135.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/540/indicacao_no135.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº135/2021 de autoria do Vereador Mychell Lopes – Solicita a Recuperação da Estrada do Lago do Limão – tapa buraco.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/541/indicacao_no136.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/541/indicacao_no136.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº136/2021 de autoria do Vereador Mychell Lopes – Solicita Limpeza Pública da Comunidade do Lago do Limão.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/542/indicacao_no137.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/542/indicacao_no137.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº137/2021 de autoria do Vereador Mychell Lopes – Solicita Limpeza do Acostamento de toda a estrada do Lago do Limão.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/559/indicacao_no138.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/559/indicacao_no138.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº138/2021 de autoria do Vereador Bruno Lima – Solicita Terraplenagem no Ramal do Chisa – localizado atrás do CETI.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/580/indicacao_no140.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/580/indicacao_no140.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº140/2021 – De autoria do Vereador Mychell Lopes – Solicita a instalação de redutor de velocidade ou lombadas na Rua Abacaxi no Bairro Alto.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/581/indicacao_no141.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/581/indicacao_no141.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº141/2021 – De autoria do Vereador Leonardo Lopes (Tatinha) – Solicita mutirão de limpeza nos bairros do Distrito de Cacau Pirêra.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/582/indicacao_no142.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/582/indicacao_no142.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº142/2021 – De autoria do Vereador Leonardo Lopes (Tatinha) – Solicita aquisição de duas bombas d’agua submersa para o Bairro Nova Veneza e Cidade Nova.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/583/indicacao_no143.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/583/indicacao_no143.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº143/2021 – De autoria do Vereador Leonardo Lopes (Tatinha) – Solicita recuperação e manutenção dos bueiros nos seguintes Bairros, Distrito de Cacau Pirêra, Nova Veneza e Alto de Nazaré.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/584/indicacao_no144.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/584/indicacao_no144.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº144/2021 – De autoria do Vereador Leonardo Lopes (Tatinha) – Solicita os serviços de tapa buraco nos bairros Parque do Caboclo e Alto de Nazaré.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/585/indicacao_no145.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/585/indicacao_no145.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº145/2021 – De autoria do Vereador Anderson Belfort – Solicita Terraplanagem da Comunidade do Santo Antônio – Km 31, AM 010.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/586/indicacao_no146.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/586/indicacao_no146.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº146/2021 – De autoria do Vereador Raimundo Carneiro – Solicita Aterro do Final da Rua Bem-te-vi, localizada no Bairro Novo Amanhecer, sede de Iranduba.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/587/indicacao_no147.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/587/indicacao_no147.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº147/2021 – De autoria da Vereadora Larissa Gomes – Solicita Terraplanagem das Ruas e Ramais da Comunidade do Paricatuba, localizadas desde a entrada do KM 22 da AM 070 até a Vila.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/588/indicacao_no148.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/588/indicacao_no148.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº148/2021 – De autoria da Vereadora Larissa Gomes – Solicita pagamento de abono ou pagamento de 14º e 15º aos Professores e demais Servidores da Educação, conforme disponibilidade financeira.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/596/indicacao_no149.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/596/indicacao_no149.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº149/2021 - De autoria do Vereador Luís Carlos Rodrigues de Moura – Solicita intensificação da Campanha Novembro Azul.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/597/indicacao_no150.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/597/indicacao_no150.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº150/2021 - De autoria do Vereador Luís Carlos Rodrigues de Moura – Solicita Programa Municipal de Reciclagem de resíduos sólidos e a instalação de coleta seletiva.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/604/indicacao_no151.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/604/indicacao_no151.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº151/2021 – De autoria do Vereador Bruno Lima – Solicita pagamento do Auxílio Localidade para Profissionais  da Educação.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/625/indicacao_no152.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/625/indicacao_no152.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº152/2021 – De autoria da Vereadora Larissa Gomes – Solicita que realize decreto que aplica penalidade as empresas, associações ou cooperativas de outros municípios não cadastradas no IMTTI, que se encontrarem realizando afretamento no perímetro municipal de Iranduba e da outras providencias.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/287/indicacao_no45-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/287/indicacao_no45-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, mudança do nome do Bairro Graça Lopes para Prefeito Nonato Lopes.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/200/indicacao_no96-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/200/indicacao_no96-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que seja providenciado instalação de lixeiras na estrada da Várzea.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/146/requerimento_no1-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/146/requerimento_no1-2021.pdf</t>
   </si>
   <si>
     <t>Solicita realização de Audiência Pública na Comunidade Nossa Senhora de Fátima Rio Negro com objetivo da abertura do Ramal que ligará a referida Comunidade ao Ramal da Prainha e Comunidade do Corinthians.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/320/requerimento_no_02-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/320/requerimento_no_02-2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado ao Excelentíssimo Senhor Wilson Lima, Governador do Estado do Amazonas, objetivando área de terra para assentar as famílias da Ilha da Marchantaria, no âmbito do Município de Iranduba.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/321/requerimento_no3-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/321/requerimento_no3-2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita sessão solene em homenagem ao Dia da Mulher, com temas voltados à segurança e à proteção de seus direitos sociais.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/303/requerimento_no4-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/303/requerimento_no4-2021.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca de cobranças indevidas de meia passagem aos idosos pelas empresas de transporte coletivo urbano, dentro do perímetro municipal.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/288/requerimento_no_05-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/288/requerimento_no_05-2021.pdf</t>
   </si>
   <si>
     <t>Requere que seja realizada Audiência Pública no Distrito de Ariaú, com objetivo de discutir as problemáticas da iluminação pública.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/261/requerimento_no7-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/261/requerimento_no7-2021.pdf</t>
   </si>
   <si>
     <t>Encaminhado ao Prefeito de Iranduba, Senhor Augusto Ferraz - requere vacinação do quadro de funcionários da Educação que atuam no processo de Ensino do Município de Iranduba.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/262/requerimento_no8-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/262/requerimento_no8-2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento ao Prefeito de Iranduba, Senhor Augusto Ferraz, requere capacitação do quadro de servidores da Educação que atuam no processo de Ensino do Município de Iranduba na prevenção ao COVID-19.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/263/requerimento_no9-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/263/requerimento_no9-2021.pdf</t>
   </si>
   <si>
     <t>Encaminhado ao Prefeito de Iranduba, Senhor Augusto Ferraz - requere que nesta etapa da vacinação inclua os profissionais da Polícia Militar, Corpo de Bombeiros, Polícia Civil lotados no Município de Iranduba.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/241/requerimento_no10-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/241/requerimento_no10-2021.pdf</t>
   </si>
   <si>
     <t>Requere Audiência Pública com os profissionais de carreira da educação.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/242/requerimento_no11-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/242/requerimento_no11-2021.pdf</t>
   </si>
   <si>
     <t>Requere a compra de vacina para o enfrentamento ao COVID-19 no município de Iranduba utilizando os R$2.000.000.,00 (dois milhões de reais do FTI).</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/225/requerimento_no12.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/225/requerimento_no12.pdf</t>
   </si>
   <si>
     <t>Requere a convocação do Sr. José Cássio de Almeida Nascimento, diretor do Centro de Atenção Psicossocial - CAPS na Câmara para prestar esclarecimentos sobre suas acusações verbais contra os vereadores.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/226/requerimento_no13-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/226/requerimento_no13-2021.pdf</t>
   </si>
   <si>
     <t>Requere que seja criado um Projeto de Lei por parte do Poder Executivo Municipal para atender as reivindicações dos servidores efetivos da saúde de Iranduba no que diz respeito ao PCCR (Plano de Cargos, Carreiras e Remuneração).</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/227/requerimento_no14-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/227/requerimento_no14-2021.pdf</t>
   </si>
   <si>
     <t>De autoria do Vereador Luís Carlos (Velho) - requere a construção e implementação da Unidade de Pronto Atendimento UPA em Iranduba.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Requer Urgência Especial para votação do Projeto de Lei Complementar nº 001/2021.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/185/requerimento_no17.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/185/requerimento_no17.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido o Título de Cidadão do Iranduba ao Delegado da Polícia Civil, o Senhor ORLANDO DÁRIO GÓIS AMARAL.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/186/requerimento_no18-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/186/requerimento_no18-2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada AUDIÊNCIA PÚBLICA para debater o desenvolvimento econômico e o impacto da pandemia no Município.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/187/requerimento_no19-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/187/requerimento_no19-2021.pdf</t>
   </si>
   <si>
     <t>Requer Audiência Pública na Ilha do Baixio.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>Requer que seja posto em discussão e seja deliberado em regime de urgência o Projeto de Lei Complementar n º 002/2021, de autoria do Poder Executivo, que Altera a Redação da Lei Municipal nº 178/2011, de 28 de janeiro de 2011, que dispõe sobre a Reestruturação do Plano de Carreira do Magistério Público, e dá outras providências.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/178/requerimento_no21.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/178/requerimento_no21.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada AUDIÊNCIA PÚBLICA para tratar de assuntos referentes ao número de concessões por habitante e por localidades, termo de ajuste de conduta, recadastramento das vagas de mototaxistas de Iranduba e regularização da associação.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/341/requerimento_no22-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/341/requerimento_no22-2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido o título de cidadão de Iranduba ao Deputado Estadual Sinésio Campos.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/342/requerimento_no23-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/342/requerimento_no23-2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado uma Audiência Pública para debater sobre o serviço de telefonia móvel.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/430/requerimento_no24.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/430/requerimento_no24.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº24/21/CMI – De autoria do Vereador Raimundo Carneiro – Solicita a concessão da Medalha Coronel Jorge Teixeira ao Dr. Elie Destinord Paul.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/378/requerimento_no_25-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/378/requerimento_no_25-2021.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº025/21/CMI de autoria da Vereadora Larissa Gomes – Solicitando Audiência Pública para discussão e implementação do Distrito Mineral de Iranduba e seu desenvolvimento regional.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/436/requerimento_no26.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/436/requerimento_no26.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº26 – De autoria do Vereador Raimundo Carneiro – Solicita a reforma da Unidade Básica de Saúde Joana Miranda de Oliveira.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/437/requerimento_no27.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/437/requerimento_no27.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº27 – De autoria do Vereador Raimundo Carneiro – Solicita a reforma e ampliação da Unidade Básica de Saúde da Família – Maria de Fátima Monteiro  Nunes.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/438/requerimento_no28.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/438/requerimento_no28.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº28 – De autoria do Vereador Raimundo Carneiro – Solicita a reforma do Centro de Saúde Dr. Lourenço Borgh.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/439/requerimento_no29.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/439/requerimento_no29.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº29 – De autoria do Vereador Raimundo Carneiro – Solicita a reforma da Unidade Básica de Saúde Evandro da Costa Progênio.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/440/requerimento_no30.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/440/requerimento_no30.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº30 – De autoria do Vereador Raimundo Carneiro – Solicita a reforma da Unidade Básica de Saúde Dr. Celso Clementino da Silva.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/451/requerimento_no31.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/451/requerimento_no31.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº31 – De autoria dos Vereadores Raimundo Carneiro e Disney Cunha – Solicita a Reforma e ampliação da Unidade Básica de Saúde da Família Matilde Nerys de Souza.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/452/requerimento_no32.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/452/requerimento_no32.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº32 – De autoria dos Vereadores Raimundo Carneiro e Disney Cunha – Solicita a Reforma da Unidade Básica da Família Nilce Domingos dos Reis.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/453/requerimento_no33.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/453/requerimento_no33.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº33 – De autoria dos Vereadores Raimundo Carneiro – Solicita a Recuperação e terraplanagem (colocar piçarra) na extensão de aproximadamente 5km do Ramal do Pico Bela Vista. Km08, Rodovia Carlos Braga.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/466/requerimento_no34.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/466/requerimento_no34.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº34/21 – De autoria dos Vereadores Raimundo Carneiro e Disney Cunha – Solicita ao Executivo Municipal a reforma e ampliação da Unidade Básica de Saúde da Família Arthur Freire da Cunha.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/454/requerimento_no35.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/454/requerimento_no35.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº35 – De autoria dos Vereadores Raimundo Carneiro – Solicita o tapa buraco do Ramal e a limpeza da lateral da estrada que dar acesso a comunidade do Lago do Limão.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/455/requerimento_no36.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/455/requerimento_no36.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº36 – De autoria dos Vereadores Raimundo Carneiro – Solicita o tapa buraco do Ramal e a limpeza da estrada que dá acesso a Comunidade Serra Baixa/Açutuba.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/456/requerimento_no37.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/456/requerimento_no37.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº37 – De autoria dos Vereadores Raimundo Carneiro – Solicita a Recuperação e terraplanagem (colocação de piçarra) na extensão de aproximadamente 2Km do Ramal do Cajual, localizado na Comunidade Serra Baixa/Açutuba.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/467/requerimento_no38.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/467/requerimento_no38.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº38/21 – De autoria do Vereador Waldiney Furtado – Solicita ao Executivo Municipal a pintura de instituições, meios-fios, praças e espaços públicos do município.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/468/requerimento_no39.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/468/requerimento_no39.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº39/21 – De autoria do Vereador Waldiney Furtado e Mychell Lopes – Solicita a reforma e o término do piso da Escola Municipal Creusa Abess Farah.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/469/requerimento_no40.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/469/requerimento_no40.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº40/21 – De autoria dos Vereadores Waldiney Furtado e Mychell Lopes – Solicita a reforma da Unidade Básica de Saúde Maria de Fátima Monteiro Nunes.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/470/requerimento_no41.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/470/requerimento_no41.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº41/21 – De autoria dos Vereadores Waldiney Furtado e Mychell Lopes – Solicita a reforma da Unidade Básica de Saúde da Família Vitoria Maria Paz de Souza.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/471/requerimento_no42.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/471/requerimento_no42.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº42/21 – De autoria dos Vereadores Waldiney Furtado e Mychell Lopes – Solicita a reforma da Unidade Básica de Saúde Samuel Kramer.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/472/requerimento_no43.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/472/requerimento_no43.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº43/21 -  De autoria do Vereador Raimundo Carneiro – Solicita ao Executivo Municipal a construção de uma Unidade Básica de Saúde da Família no Bairro Cidade Nova/Sede de Iranduba.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/473/requerimento_no44.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/473/requerimento_no44.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº44/21 – De autoria do Vereador Raimundo Carneiro – Solicita que seja concedido tempo de fala para a Senhora Enfermeira Tereza Félix.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/522/requerimento_no45.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/522/requerimento_no45.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº45/2021 de autoria do Vereador Luís Carlos Rodrigues de Moura – Objetivando o início do processo licitatório do transporte universitário.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/523/requerimento_no46.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/523/requerimento_no46.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº46/2021 de autoria do Vereador Raimundo Carneiro – Solicita a Perfuração e Instalação de Poços Artesiano nas Áreas de Várzea, localizada no lago do Catalão, Paraná do Xiborena e Costa do Xiborena.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/538/requerimento_no47.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/538/requerimento_no47.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº047/2021 de autoria do Vereador Luís Carlos Rodrigues de Moura – Solicita que seja Constituída uma Comissão Especial de Estudo para Atualização do Regimento Interno e da Lei Orgânica do Município de Iranduba.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/560/requerimento_no48.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/560/requerimento_no48.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº48/2021 de autoria do Vereador Raimundo Carneiro – Solicita que seja feita a Recuperação e Terraplenagem (colocação de piçarra) na extensão de aproximadamente KM 4 do Ramal do Novo Tempo (Antigo Ramal Ariramba) localizado na Comunidade do Lago do Limão.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/589/requerimento_no49.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/589/requerimento_no49.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº049/2021 – De autoria da Vereadora Larissa Gomes – Realização de Audiência Pública para discutir os direitos trabalhistas do Servidor Público Municipal Estatutário da Administração e da Saúde.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/590/requerimento_no50.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/590/requerimento_no50.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº050/2021 – De autoria do Vereador Disney Cunha – Solicita o restabelecimento de água nos Bairros Morada do Sol e Graça Lopes.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/591/requerimento_no51.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/591/requerimento_no51.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº051/2021 – De autoria do Vereador Disney Cunha – Solicita a recuperação com aterro e terraplanagem das ruas na invasão da Rio Negro, Bairro Alto.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/592/requerimento_no52.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/592/requerimento_no52.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº052/2021 – De autoria do Vereador Disney Cunha – Solicita a iluminação Pública localizada na Rua Pacu, quadra 3, Bairro Alto na invasão da Rio Negro.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/598/requerimento_no53.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/598/requerimento_no53.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº053/2021 - De autoria do Vereador Raimundo Carneiro – Solicita a Abono Remuneratório oriundo do recurso aos demais profissionais que atuam na Rede de Educação.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/605/requerimento_no54.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/605/requerimento_no54.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº054/2021 – De autoria do Vereador Raimundo Carneiro  e Kelison Dieb – Solicita que seja providenciado o Recapeamento Asfaltico do Ramal que da acesso a Comunidade Serra Baixa/Açutuba.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/606/requerimento_no55.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/606/requerimento_no55.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº055/2021 –  Audiência  Pública para discutir o transporte coletivo urbano no Município de Iranduba, incentivos fiscais e garantia do acesso a gratuidade dos idosos e dos deficientes e seus acompanhantes.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/254/mocao_de_pesar_no1-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/254/mocao_de_pesar_no1-2021.pdf</t>
   </si>
   <si>
     <t>À família Teixeira, pelo falecimento Sra. Georgina dos Santos Teixeira, ocorrido no dia 1 de abril de 2021.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/212/mocao_de_apoio_no2-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/212/mocao_de_apoio_no2-2021.pdf</t>
   </si>
   <si>
     <t>Moção de apoio ao Projeto de Lei nº 2564/2020, que altera a Lei nº 7498/1986, para instituir o Piso Nacional do Enfermeiro, técnico de enfermagem, auxiliar de enfermagem e da parteira.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/487/mocao_no03.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/487/mocao_no03.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº003/21 – De autoria da Vereadora Larissa Gomes – Pelo falecimento do Senhor Pedro Carlos da Silva Oliveira.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/558/mocao_no04.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/558/mocao_no04.pdf</t>
   </si>
   <si>
     <t>MOÇÃO Nº04/2021 de autoria do Vereador Leonardo Lopes (Tatinha) – manifesta votos de profundo pesar pelo falecimento da Senhora Maria de Fátima  Moraes Dias, ocorrido no dia 22 de setembro de 2021, no Hospital Platão Araújo em Manaus/AM.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/607/mocao_no05.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/607/mocao_no05.pdf</t>
   </si>
   <si>
     <t>MOÇÃO Nº05/2021 – De autoria do Gabinete da Presidência – Moção de Congratulações e aplausos ao time Isaias Vasconcelos Handebol Clube.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/626/mocao_no06.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/626/mocao_no06.pdf</t>
   </si>
   <si>
     <t>MOÇÃO Nº006/2021 – De autoria do Vereador Raimundo Carneiro – Moção de Congratulações e Aplausos em alusão do dia do fonoaudiólogo.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/627/mocao_no07.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/627/mocao_no07.pdf</t>
   </si>
   <si>
     <t>MOÇÃO Nº007/2021 – De autoria do Vereador Bruno Lima – Moção de Congratulações e Aplausos ao Professor Mário Benedito Januário Reis.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/628/mocao_no08.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/628/mocao_no08.pdf</t>
   </si>
   <si>
     <t>MOÇÃO Nº008/2021 – De autoria do Vereador Bruno Lima - Moção de Congratulações e Aplausos ao Senhor Alexandro Lima de Alexandre.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>AMD</t>
   </si>
   <si>
     <t>Ato da Mesa Diretora</t>
   </si>
   <si>
     <t>ATO DA MESA DIRETORA Nº01/2021 – arquiva a representação por quebra de decoro parlamentar, em desfavor do Vereador Luís Carlos Rodrigues de Moura – Republicanos.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>ATO DA MESA DIRETORIA Nº002/2021 – Devolver a mensagem a Delegação Legislativa Nº001/2021 GAB/CMI, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>172</t>
   </si>
@@ -2568,693 +2568,693 @@
   <si>
     <t>601</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL DA LEI Nº435/2021/CCJRF – Que dispõe sobre a execução de ações e serviços de saúde pública através da participação da iniciativa privada, sob regime de credenciamento e dá outras providências.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL DA LEI Nº437/2021/CCJRF – Que dispõe sobre a alteração dos anexos do artigo 5º da lei 402/2 de 13 de junho de 2021 da Lei Diretrizes Orçamentarias LDO 2022, constante da Lei Municipal Nº402, de 13 de julho de 2021.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL DA LEI Nº438/2021/CCJRF – Que dispões sobre a substituição do nome da Rua David Queiroz para Rua Leônidas Alves.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei (LEGISLATIVO)</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/149/projeto_de_lei_no_01-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/149/projeto_de_lei_no_01-2021.pdf</t>
   </si>
   <si>
     <t>Institui no calendário oficial de datas e eventos do Município de Iranduba, o dia do músico e dá outras providências.</t>
   </si>
   <si>
     <t>Institui no Âmbito Municipal de Iranduba a premiação do "ALUNO NOTA DEZ" aos estudantes do ensino fundamental das escolas públicas, e dá outras providências.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>Institui no Âmbito Municipal de Iranduba o programa " SOCORRO NAS ESCOLAS" garantindo aos alunos da Rede Pública e Privada informações e treinamentos de primeiros socorros e combate ao enfretamento da COVID-19, ministrado por profissionais de saúde do município de Iranduba, e dá outras providências.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa de Prevenção de Câncer de Mama e colo uterino, para as Servidoras Públicas Municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/155/projeto_de_lei_no_05-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/155/projeto_de_lei_no_05-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do "Dia da Oração e do Perdão" no âmbito do Município de Iranduba.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>Instituir no âmbito do Município de Iranduba, o "Programa Jovem Aprendiz", e dá outras providências.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>Complementa a redação dos arts. 4º e 15º, do parágrafo único do art. 5º; altera a redação do 2º, do art. 10º e, parágrafo único no art. 1, todos da Lei Municipal nº 162, de 3 de dezembro de 2012, que regulamenta sobre o exercício das atividades dos profissionais em transporte de passageiros, moto taxistas no Município de Iranduba.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>Solicita obrigação a transmissão ao vivo e via internet, das licitações do Poder Executivo e do Poder Legislativo.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/251/projeto_de_lei_no09-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/251/projeto_de_lei_no09-2021.pdf</t>
   </si>
   <si>
     <t>Solicita renomear a Escola Comunidade São Sebastião da Serra Baixa para Escola Municipal Francisca Almeida de Oliveira, cito estrada Manoel Urbano - Ramal Serra Baixa.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/356/projeto_de_lei_no10-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/356/projeto_de_lei_no10-2021.pdf</t>
   </si>
   <si>
     <t>De autoria da Mesa Diretora da Câmara Municipal de Iranduba, dispõe sobre a criação de função de confiança no âmbito da Secretaria Municipal de Educação e dá outras providências.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/373/projeto_de_lei_no11-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/373/projeto_de_lei_no11-2021.pdf</t>
   </si>
   <si>
     <t>Declara Entidade de Utilidade Pública Municipal ao Instituto Anjos da Amazônia.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/425/pl_012_2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/425/pl_012_2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº12/21 – De autoria do Vereador Luís Carlos – Dispõe sobre a denominação de Polo de Saúde da Comunidade do Km 26, do município de Iranduba/AM e dá outras providências.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/457/pl_013_2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/457/pl_013_2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº13/21 – De autoria da Vereadora Larissa Gomes – Dispõe sobre a Substituição do Nome da Rua Dep. Francisco Izete Fernandes.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/458/pl_014_2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/458/pl_014_2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº14/21 – De autoria da Vereadora Larissa Gomes – Dispõe sobre a Substituição do Nome da Rua Professora Eunice de Jesus.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/459/pl_015_2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/459/pl_015_2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº15/21 – De autoria da Vereadora Larissa Gomes – Dispõe sobre a Substituição do Nome da Rua Belarmino Lins para Rua Francisco Salgado.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/474/projeto_de_lei_no16.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/474/projeto_de_lei_no16.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº16/21 – De autoria do Vereador Raimundo Carneiro – Dispõe sobre a substituição do nome da Rua José Maria Muniz para Rua Leônidas Alves de Araújo.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/475/pl_017_2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/475/pl_017_2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº17/21 – De autoria da Vereadora Larissa Gomes – Dispõe sobre a substituição  do nome da Rua José Maria Muniz para Rua João Darci de Souza.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/476/pl_018_2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/476/pl_018_2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº18/21 – De autoria da Vereadora Larissa Gomes – Dispõe sobre a substituição do nome da Rua Dep. Lupércio Ramos para Rua Jovane Xavier de Souza.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/490/pl_019_2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/490/pl_019_2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº19/21 – De autoria da Vereadora Larissa Gomes – Dispõe sobre a substituição do Nome da Rua Dep. Silas Câmara para Rua Pedro Castanha.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº20/21 – De autoria do Vereador Luís Carlos Velho – Dispõe sobre que Proíbe terminantemente a apreensão de veículos por débitos de IPVA nas ações e operações realizadas pelo Instituto de Transporte e Trânsito de Iranduba – IMTTI, e das outras providências.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/526/pl_021_2021_leg.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/526/pl_021_2021_leg.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº21/2021 de autoria do Vereador Luís Carlos Rodrigues de Moura – Dispõe sobre a Honra ao Mérito Amigo do SUS – Sistema Único de Saúde no Município de Iranduba e dá outras providências.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/527/pl_022_2021_leg.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/527/pl_022_2021_leg.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº22/2021 de autoria do Vereador Luís Carlos Rodrigues de Moura – Dispõe sobre a criação do Dia Municipal em Memória às vitimas do Covid-19 no âmbito do município de Iranduba.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº23/2021 de autoria do Vereador Leonardo Lopes (Tatinha) – Dispõe sobre a isenção da cobrança de água – SAAE, no período de abril, maio, junho e julho de 2021, no Distrito de Cacau Pirêra, no seguintes bairros, Cidade Nova, Nova Veneza, Mutirãozinho e Mutirão.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/562/pl_024_2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/562/pl_024_2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº24/2021 de autoria do Vereador Eudes Fernandes – Dispõe sobre o Projeto de Lei para a Mudança de nome da Avenida José Maria Muniz para Afonso Bezerra da Costa.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/616/projeto_de_lei_no25-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/616/projeto_de_lei_no25-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº025/2021 – De autoria do Vereador Luís Carlos Rodrigues – Que proíbe a troca de mediadores e padrões de energia elétrica, como de similares, instalados pelas concessionárias, sem a devida comunicação prévia ao consumidor.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/617/projeto_de_lei_no26.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/617/projeto_de_lei_no26.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº026/2021 – De autoria de Vereador Raimundo Carneiro – Dispõe sobre a substituição do nome da Rua David Queiroz para Rua Leônidas Alves de Araújo.</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei (EXECUTIVO)</t>
   </si>
   <si>
     <t>José Augusto Ferraz de Lima</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/147/projeto_de_lei_no01-2021_-_executivo_municipal.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/147/projeto_de_lei_no01-2021_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Altera a Redação do § 8º do art. 42 da Lei Municipal nº 123 de 05/07/2006.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/169/projeto_lei_002_executivo_altera_a_lei_260_13_e_280_1420210407_14283727.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/169/projeto_lei_002_executivo_altera_a_lei_260_13_e_280_1420210407_14283727.pdf</t>
   </si>
   <si>
     <t>Cria a estrutura organizacional do Município de Iranduba, a Secretaria Extraordinária de Governo ALTERA dispositivos da Lei nº 260/13 e 280/2014, e dá outras providências.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/170/projeto_lei_003_executivo_altera_artigos_171921_da_lei_178_1120210407_14262375.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/170/projeto_lei_003_executivo_altera_artigos_171921_da_lei_178_1120210407_14262375.pdf</t>
   </si>
   <si>
     <t>ALTERA a redação dos Artigos 17,19 e 21 e o anexo IV da Lei Municipal nº 178/2011, de 28 de janeiro de 2011, que dispõe sobre a reestruturação do Plano de Carreira do Magistério Público Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>Projeto de Lei nº 004/2021, de autoria do Chefe do Executivo Municipal, que dispõe dobre as Diretrizes para a elaboração da Lei Orçamentária para o exercício de 2022 no Município de Iranduba, e dá outras Providências.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/392/pl_005_2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/392/pl_005_2021.pdf</t>
   </si>
   <si>
     <t>1.	Projeto de Lei nº005/2021 de autoria do Executivo Municipal – Autoriza o Poder Executivo do município de Iranduba, a abertura de dotação orçamentária e crédito especial do tipo original do orçamento de 2021, do município e dá outras providências.(Aquisição de cestas básicas a serem distribuídas às famílias carentes do Município em virtude da 2° Onda da Pandemia de Covid-19)</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/393/pl_006_2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/393/pl_006_2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº006/2021 de autoria do Executivo Municipal – Autoriza o Poder Executivo do município de Iranduba, a abertura de dotação orçamentária e crédito especial do tipo original do orçamento de 2021, do município e dá outras providências.(Construção de uma cobertura com estrutura metálica para o Hospital Hilda Freire)</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/394/pl_007_2021_exec.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/394/pl_007_2021_exec.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº007/2021 de autoria do Executivo Municipal – Autoriza o Poder Executivo do município de Iranduba, a abertura de dotação orçamentária e crédito especial do tipo original do orçamento de 2021, do município e dá outras providências.(Aquisição de uma ambulância destinada a UBS Antônio Alves de Lima)</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/395/pl_008_2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/395/pl_008_2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº008/2021 de autoria do Executivo Municipal – Autoriza o Poder Executivo do município de Iranduba, a abertura de dotação orçamentária e crédito especial do tipo original do orçamento de 2021, do município e dá outras providências.(Aquisição de medicamentos de material de consumo destinado ao Hospital Hilda Freire em combate ao Covid-19).</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/396/pl_009_2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/396/pl_009_2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº009/2021 de autoria do Executivo Municipal – Autoriza o Poder Executivo do município de Iranduba, a abertura de dotação orçamentária e crédito especial do tipo original do orçamento de 2021, do município e dá outras providências.(Aquisição de material de consumo destinado ao Hospital Hilda Freire em combate ao Covid-19).</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/397/pl_010_2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/397/pl_010_2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº010/2021 de autoria do Executivo Municipal – Autoriza o Poder Executivo do município de Iranduba, a abertura de dotação orçamentária e crédito especial do tipo original do orçamento de 2021, do município e dá outras providências.(Aquisição de 10 lanchas de metros)</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/398/pl_011_2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/398/pl_011_2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº011/2021 de autoria do Executivo Municipal – Autoriza o Poder Executivo do município de Iranduba, a abertura de dotação orçamentária e crédito especial do tipo original do orçamento de 2021, do município e dá outras providências. (Aquisição de 04 ambulâncias com UTI para implantação do SAMU).</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/399/pl_012_2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/399/pl_012_2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº012/2021 de autoria do Executivo Municipal – Dispõe sobre a abertura de crédito suplementar no orçamento de 2021 do município, e dá outras providências.(Aquisição de Material de consumo)</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/400/pl_013_2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/400/pl_013_2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº013/2021 de autoria do Executivo Municipal – Dispõe sobre a abertura de crédito suplementar no orçamento de 2021 do município, e dá outras providências.(Aquisição de material de consumo)</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/401/pl_014_2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/401/pl_014_2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº014/2021 de autoria do Executivo Municipal – Dispõe sobre a abertura de crédito suplementar no orçamento de 2021 do município, e dá outras providências.(Aquisição de material permanente)</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/402/pl_015_2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/402/pl_015_2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº015/2021 de autoria do Executivo Municipal – Autoriza o Poder Executivo do município de Iranduba, a abertura de dotação orçamentária e crédito especial do tipo original do orçamento de 2021, do município e dá outras providências. (Aquisição de material de consumo)</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/403/pl_016_2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/403/pl_016_2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº016/2021 de autoria do Executivo Municipal – Autoriza o Poder Executivo do município de Iranduba, a abertura de dotação orçamentária e crédito especial do tipo original do orçamento de 2021, do município e dá outras providências.(CONSTRUÇÃO DO PÓLO DE SAÚDE DO KM 26)</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/404/pl_017_2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/404/pl_017_2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº017/2021 de autoria do Executivo Municipal – Autoriza o Poder Executivo do município de Iranduba, a abertura de dotação orçamentária e crédito especial do tipo original do orçamento de 2021, do município e dá outras providências. (Transferência Federal)</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/405/pl_018_2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/405/pl_018_2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº018/2021 de autoria do Executivo Municipal - Autoriza o Poder Executivo do município de Iranduba, a abertura de dotação orçamentária e crédito especial do tipo original do orçamento de 2021, do município e dá outras providências. (construção e reforma de escolas municipais).</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/406/pl_019_2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/406/pl_019_2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº019/2021 de autoria do Executivo Municipal – Autoriza o Poder Executivo do município de Iranduba, a abertura de dotação orçamentária e crédito especial do tipo original do orçamento de 2021, do município e dá outras providências.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/477/pl_020_2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/477/pl_020_2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº20/21 – De autoria do Executivo Municipal – Dispõe sobre Abertura de Crédito Suplementar no Orçamento de 2021 do município e dá outras  providências.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/478/pl_021_2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/478/pl_021_2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº21/21 – De autoria do Executivo Municipal – Dispõe sobre A Abertura de Crédito Suplementar no Orçamento de 2021 do município e dá outras  providências.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/479/pl_022_2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/479/pl_022_2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº22/21 – De autoria do Executivo Municipal – Dispõe sobre A Abertura de Crédito Suplementar no Orçamento de 2021 do município e dá outras  providências.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/480/pl_023_2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/480/pl_023_2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº23/21 – De autoria do Executivo Municipal – Dispõe sobre A Abertura de Crédito Suplementar no Orçamento de 2021 do município e dá outras  providências.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/481/pl_024_2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/481/pl_024_2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº24/21 – De autoria do Executivo Municipal – Dispõe sobre A Abertura de Crédito Suplementar no Orçamento de 2021 do município e dá outras  providências.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/482/pl_025_2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/482/pl_025_2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº25/21 – De autoria do Executivo Municipal – Dispõe sobre A Abertura de Crédito Suplementar no Orçamento de 2021 do município e dá outras  providências.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/483/pl_026_2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/483/pl_026_2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº26/21 – De autoria do Executivo Municipal – Dispõe sobre A Abertura de Crédito Suplementar no Orçamento de 2021 do município e dá outras  providências.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/484/pl_027_2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/484/pl_027_2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº27/21 – De autoria do Executivo Municipal – Dispõe sobre A Abertura de Crédito Suplementar no Orçamento de 2021 do município e dá outras  providências.(Aquisição de Equipamentos de Proteção Individual para enfretamento do Covid-19)</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/492/pl_028_2021_exec.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/492/pl_028_2021_exec.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº28/21 – De autoria do Executivo Municipal – Dispõe sobre a Execução de ações e serviços de Saúde Pública através da participação da Iniciativa Privada, sob o regime de credenciamento e dá outras providências.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/524/projeto_de_lei_no29-2021_-_executivo_municipal.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/524/projeto_de_lei_no29-2021_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº29/2021 de autoria do Executivo Municipal – Dispõe sobre o Plano Plurianual do Município de Iranduba – AM para o quadriênio 2022 a 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº30/2021 de autoria do Executivo Municipal – Dispõe sobre a reestruturação do Instituto Municipal de Trânsito e Transporte de Iranduba – IMTTI.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/572/projeto_de_lei_no32-2021_-_executivo_municipal.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/572/projeto_de_lei_no32-2021_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº032/2021 – De autoria do Executivo Municipal – Dispõe sobre a lei orçamentária anual (LOA) – Estima a receita e fixa a despesa para o Município de Iranduba para o Executivo de 2021.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº033/2021 – De autoria do Executivo Municipal – Dispõe sobre a atualização das taxas de licença de obras do Município de Iranduba.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/613/projeto_de_lei_no34-2021_-_executivo_municipal.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/613/projeto_de_lei_no34-2021_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº034/2021 – De autoria do Executivo Municipal –  Que institui o programa de recuperação fiscal do Município de Iranduba.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº035/202 – De autoria do Executivo Municipal – Dispõe sobre o protesto de certidão de dívida ativa de crédito tributário e dá outras providências.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/615/projeto_de_lei_no36-2021_-_executivo_municipal.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/615/projeto_de_lei_no36-2021_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº036/2021 – De autoria do Executivo Municipal – Dispõe sobre o regime de providência complementar dos ocupantes de cargos efetivos do Poder Executivo .</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/460/projeto_de_decreto_legislativo_no01.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/460/projeto_de_decreto_legislativo_no01.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº01/21 – De autoria dos vereadores Luís Carlos e Luiz Fernandes – Dispões sobre a nomeação dos membros do JARI, e dá outras providências.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO Nº02/21– De autoria do Vereador Luís Carlos Velho, dispõe sobre suspender o ato administrativo de pagamento do aumento salarial indevido do Diretor Presidente da Autarquia Municipal do Instituto Municipal de Trânsito e Transporte de Iranduba – IMTTI, e dá outras providências.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/494/projeto_de_decreto_legislativo_no03-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/494/projeto_de_decreto_legislativo_no03-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO Nº03/21- De autoria da Vereadora Larissa Gomes, concede titulo honorifico de cidadão irandubense ao Senhor Francisco do Nascimento Gomes, Deputado do Estado do Amazonas.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/495/projeto_de_decreto_legislativo_no04-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/495/projeto_de_decreto_legislativo_no04-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO Nº04/21 -  De autoria da Vereadora Larissa Gomes, concede titulo honorifico de cidadão irandubense ao Senhor Wilson Lima, Governador do Estado do Amazonas.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/557/projeto_de_decreto_legislativo_no05.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/557/projeto_de_decreto_legislativo_no05.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº05/2021 de autoria do Vereador Luís Carlos Rodrigues de Moura – Concede o Título Honorário de cidadão Irandubense ao Senhor Sinésio da Silva Campos, Deputado Estadual do Amazonas e dá outras providências.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/593/projeto_de_decreto_legislativo_no06-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/593/projeto_de_decreto_legislativo_no06-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº06/2021 – De autoria do Vereador Mychell Lopes – Dispõe sobre título honorífico de Cidadão Irandubense a Senhora Marly Nilo da Silva.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/148/projeto_de_resolucao_no01-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/148/projeto_de_resolucao_no01-2021.pdf</t>
   </si>
   <si>
     <t>Institui ritos de procedimentos para a realização de Sessões Ordinárias e Extraordinárias na modalidade remota, no âmbito da Câmara Municipal de Iranduba-AM, como solução a ser utilizada durante a emergência de Saúde Pública relacionada a pandemia do Covid-19 e assemelhados.</t>
   </si>
   <si>
     <t>Cria a Escola do Legislativo no Âmbito da Câmara Municipal de Iranduba, e dá outras providências.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar (LEGISLATIVO)</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/152/projeto_de_lei_complementar_no01-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/152/projeto_de_lei_complementar_no01-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Redação do Art. 4º da Lei Municipal nº 210/2012 - que dispõe sobre a criação de Cargos Comissionados no âmbito da Secretaria Municipal de Educação do Iranduba, e dá outras providências.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/157/projeto_de_lei_complementar_no02-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/157/projeto_de_lei_complementar_no02-2021.pdf</t>
   </si>
   <si>
     <t>Altera o inciso III do Art. 7º e inciso I do Art. 10º da Lei nº 180 de 08 de Novembro de 2011 - Que Dispõe sobre a criação do Instituto Municipal de Trânsito e Transporte de Iranduba - IMTTI e da Junta Administrativa de Recurso de Infração - JARI e dá outras Providências.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/171/projeto_lei_complementar_003_ver_luizinho_felix20210407_14011560.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/171/projeto_lei_complementar_003_ver_luizinho_felix20210407_14011560.pdf</t>
   </si>
   <si>
     <t>Alterar o parágrafo único do art. 44 da lei 193 de 23 de dezembro de 2011, que dispõe sobre o imposto sobre a propriedade urbana - IPTU e dá outras providências.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/202/projeto_de_lei_complementar_no04-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/202/projeto_de_lei_complementar_no04-2021.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo único do Art. 44, da lei 193 de 23 de dezembro de 2011, que dispõe sobre o imposto sobre a propriedade urbana - IPTU e dá outras providências.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>PLCEX</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar (EXECUTIVO)</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/423/projeto_de_lei_complementar_no_02-2021.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/423/projeto_de_lei_complementar_no_02-2021.pdf</t>
   </si>
   <si>
     <t>De autoria do Executivo Municipal - Altera a Redação da Lei Municipal nº 178 de 28 de janeiro de 2011, que dispõe sobre a reestruturação do Plano de Carreira do Magistério Público, e dá outras Providências.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/633/projeto_de_lei_complementar_no04-2021_-_executivo_municipal.pdf</t>
+    <t>http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/633/projeto_de_lei_complementar_no04-2021_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº004 - Dispõe sobre a concessão de Abono-Fundeb, para o exercício de 2021, aos profissionais da educação básica da rede municipal de ensino.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>PCCJR</t>
   </si>
   <si>
     <t>Parecer CCJRF</t>
   </si>
   <si>
     <t>Versa sobre o Projeto de Lei nº 001/2021 de autoria do Vereador Eudes Fernandes da Silva Gayo, que institui no calendário oficial de datas e eventos do Município de Iranduba, o Dia do Músico, e dá outras Providências.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>Versa sobre o Projeto de Resolução nº 002/2021 de Autoria da Vereadora Larissa Rufino Gomes, que cria a escola do Legislativo, no âmbito da Câmara de Iranduba, e dá outras Providências.</t>
   </si>
   <si>
     <t>334</t>
   </si>
@@ -3990,68 +3990,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/139/indicacao_no1-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/140/indicacao_no2-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/141/indicacao_no3-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/142/indicacao_no4-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/327/indicacao_no5-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/328/indicacao_no6-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/329/indicacao_no7-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/330/indicacao_no8-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/331/indicacao_no9-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/332/indicacao_no10-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/333/indicacao_no11-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/322/indicacao_no12-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/323/indicacao_no13-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/324/indicacao_no14-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/308/indicacao_no15-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/309/indicacao_no17-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/310/indicacao_no18-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/311/indicacao_no19-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/293/indicacao_no20-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/312/indicacao_no21-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/313/indicacao_no22-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/314/indicacao_no23-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/315/indicacao_no24-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/316/indicacao_no25-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/317/indicacao_no26-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/318/indicacao_no27-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/319/indicacao_no28-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/294/indicacao_no29-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/295/indicacao_no30-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/296/indicacao_no31-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/297/indicacao_no32-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/298/indicacao_no33-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/299/indicacao_no34-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/300/indicacao_no35-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/301/indicacao_no36-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/302/indicacao_no37-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/280/indicacao_no38-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/281/indicacao_no39-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/282/indicacao_no40-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/283/indicacao_no41-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/284/indicacao_no42-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/285/indicacao_no43-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/286/indicacao_no44-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/268/indicacao_no45-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/269/indicacao_no46-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/270/indicacao_no47-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/271/indicacao_no48-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/272/indicacao_no49-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/273/indicacao_no50-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/359/indicacao_no51-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/275/indicacao_no52-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/276/indicacao_no53-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/277/indicacao_no54-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/278/indicacao_no55-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/258/indicacao_no56-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/259/indicacao_no57-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/260/indicacao_no58-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/243/indicacao_no59-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/244/indicacao_no60-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/245/indicacao_no61-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/246/indicacao_no62-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/247/indicacao_no63-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/248/indicacao_no64-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/249/indicacao_no65-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/250/indicacao_no66-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/229/indicacao_no67-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/230/indicacao_no68-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/231/indicacao_no69-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/232/indicacao_no70-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/233/indicacao_no71-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/234/indicacao_no72-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/235/indicacao_no73-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/237/indicacao_no75-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/217/indicacao_no76-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/218/indicacao_no77-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/219/indicacao_no78-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/220/indicacao_no79-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/221/indicacao_no80-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/203/indicacao_no81-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/204/indicacao_no82-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/205/indicacao_no83-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/206/indicacao_no84-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/207/indicacao_no85-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/208/indicacao_no86-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/210/indicacao_no87-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/211/indicacao_no88-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/193/indicacao_no89-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/194/indicacao_no90-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/195/indicacao_no91-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/196/indicacao_no92-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/197/indicacao_no93-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/198/indicacao_no94-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/199/indicacao_no95-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/190/indicacao_no_96-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/192/indicacao_no98-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/173/indicacao_no100-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/174/indicacao_no101-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/175/indicacao_no102-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/177/indicacao_no104-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/336/indicacao_no105-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/337/indicacao_no106-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/338/indicacao_no107-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/339/indicacao_no108-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/340/indicacao_no109-2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/434/indicacao_no110.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/435/indicacao_no111.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/444/indicacao_no112.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/445/indicacao_no113.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/446/indicacao_no114.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/447/indicacao_no115.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/448/indicacao_no116.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/449/indicacao_no117.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/450/indicacao_no118.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/461/indicacao_no119.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/462/indicacao_no120.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/463/indicacao_no121.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/464/indicacao_no122.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/465/indicacao_no123.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/488/indicacao_no124.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/489/indicacao_no125.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/513/indicacao_no126.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/514/indicacao_no127.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/515/indicacao_no128.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/516/indicacao_no129.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/517/indicacao_no130.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/518/indicacao_no131.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/519/indicacao_no132.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/520/indicacao_no133.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/539/indicacao_no134.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/540/indicacao_no135.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/541/indicacao_no136.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/542/indicacao_no137.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/559/indicacao_no138.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/580/indicacao_no140.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/581/indicacao_no141.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/582/indicacao_no142.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/583/indicacao_no143.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/584/indicacao_no144.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/585/indicacao_no145.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/586/indicacao_no146.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/587/indicacao_no147.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/588/indicacao_no148.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/596/indicacao_no149.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/597/indicacao_no150.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/604/indicacao_no151.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/625/indicacao_no152.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/287/indicacao_no45-2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/200/indicacao_no96-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/146/requerimento_no1-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/320/requerimento_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/321/requerimento_no3-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/303/requerimento_no4-2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/288/requerimento_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/261/requerimento_no7-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/262/requerimento_no8-2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/263/requerimento_no9-2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/241/requerimento_no10-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/242/requerimento_no11-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/225/requerimento_no12.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/226/requerimento_no13-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/227/requerimento_no14-2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/185/requerimento_no17.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/186/requerimento_no18-2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/187/requerimento_no19-2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/178/requerimento_no21.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/341/requerimento_no22-2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/342/requerimento_no23-2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/430/requerimento_no24.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/378/requerimento_no_25-2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/436/requerimento_no26.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/437/requerimento_no27.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/438/requerimento_no28.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/439/requerimento_no29.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/440/requerimento_no30.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/451/requerimento_no31.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/452/requerimento_no32.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/453/requerimento_no33.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/466/requerimento_no34.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/454/requerimento_no35.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/455/requerimento_no36.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/456/requerimento_no37.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/467/requerimento_no38.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/468/requerimento_no39.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/469/requerimento_no40.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/470/requerimento_no41.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/471/requerimento_no42.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/472/requerimento_no43.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/473/requerimento_no44.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/522/requerimento_no45.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/523/requerimento_no46.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/538/requerimento_no47.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/560/requerimento_no48.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/589/requerimento_no49.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/590/requerimento_no50.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/591/requerimento_no51.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/592/requerimento_no52.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/598/requerimento_no53.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/605/requerimento_no54.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/606/requerimento_no55.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/254/mocao_de_pesar_no1-2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/212/mocao_de_apoio_no2-2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/487/mocao_no03.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/558/mocao_no04.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/607/mocao_no05.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/626/mocao_no06.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/627/mocao_no07.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/628/mocao_no08.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/149/projeto_de_lei_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/155/projeto_de_lei_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/251/projeto_de_lei_no09-2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/356/projeto_de_lei_no10-2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/373/projeto_de_lei_no11-2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/425/pl_012_2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/457/pl_013_2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/458/pl_014_2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/459/pl_015_2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/474/projeto_de_lei_no16.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/475/pl_017_2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/476/pl_018_2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/490/pl_019_2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/526/pl_021_2021_leg.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/527/pl_022_2021_leg.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/562/pl_024_2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/616/projeto_de_lei_no25-2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/617/projeto_de_lei_no26.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/147/projeto_de_lei_no01-2021_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/169/projeto_lei_002_executivo_altera_a_lei_260_13_e_280_1420210407_14283727.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/170/projeto_lei_003_executivo_altera_artigos_171921_da_lei_178_1120210407_14262375.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/392/pl_005_2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/393/pl_006_2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/394/pl_007_2021_exec.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/395/pl_008_2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/396/pl_009_2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/397/pl_010_2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/398/pl_011_2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/399/pl_012_2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/400/pl_013_2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/401/pl_014_2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/402/pl_015_2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/403/pl_016_2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/404/pl_017_2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/405/pl_018_2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/406/pl_019_2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/477/pl_020_2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/478/pl_021_2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/479/pl_022_2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/480/pl_023_2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/481/pl_024_2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/482/pl_025_2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/483/pl_026_2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/484/pl_027_2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/492/pl_028_2021_exec.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/524/projeto_de_lei_no29-2021_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/572/projeto_de_lei_no32-2021_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/613/projeto_de_lei_no34-2021_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/615/projeto_de_lei_no36-2021_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/460/projeto_de_decreto_legislativo_no01.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/494/projeto_de_decreto_legislativo_no03-2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/495/projeto_de_decreto_legislativo_no04-2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/557/projeto_de_decreto_legislativo_no05.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/593/projeto_de_decreto_legislativo_no06-2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/148/projeto_de_resolucao_no01-2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/152/projeto_de_lei_complementar_no01-2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/157/projeto_de_lei_complementar_no02-2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/171/projeto_lei_complementar_003_ver_luizinho_felix20210407_14011560.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/202/projeto_de_lei_complementar_no04-2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/423/projeto_de_lei_complementar_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/633/projeto_de_lei_complementar_no04-2021_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iranduba.am.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/139/indicacao_no1-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/140/indicacao_no2-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/141/indicacao_no3-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/142/indicacao_no4-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/327/indicacao_no5-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/328/indicacao_no6-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/329/indicacao_no7-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/330/indicacao_no8-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/331/indicacao_no9-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/332/indicacao_no10-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/333/indicacao_no11-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/322/indicacao_no12-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/323/indicacao_no13-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/324/indicacao_no14-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/308/indicacao_no15-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/309/indicacao_no17-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/310/indicacao_no18-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/311/indicacao_no19-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/293/indicacao_no20-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/312/indicacao_no21-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/313/indicacao_no22-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/314/indicacao_no23-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/315/indicacao_no24-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/316/indicacao_no25-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/317/indicacao_no26-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/318/indicacao_no27-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/319/indicacao_no28-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/294/indicacao_no29-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/295/indicacao_no30-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/296/indicacao_no31-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/297/indicacao_no32-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/298/indicacao_no33-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/299/indicacao_no34-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/300/indicacao_no35-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/301/indicacao_no36-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/302/indicacao_no37-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/280/indicacao_no38-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/281/indicacao_no39-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/282/indicacao_no40-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/283/indicacao_no41-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/284/indicacao_no42-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/285/indicacao_no43-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/286/indicacao_no44-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/268/indicacao_no45-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/269/indicacao_no46-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/270/indicacao_no47-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/271/indicacao_no48-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/272/indicacao_no49-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/273/indicacao_no50-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/359/indicacao_no51-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/275/indicacao_no52-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/276/indicacao_no53-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/277/indicacao_no54-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/278/indicacao_no55-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/258/indicacao_no56-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/259/indicacao_no57-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/260/indicacao_no58-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/243/indicacao_no59-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/244/indicacao_no60-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/245/indicacao_no61-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/246/indicacao_no62-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/247/indicacao_no63-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/248/indicacao_no64-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/249/indicacao_no65-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/250/indicacao_no66-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/229/indicacao_no67-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/230/indicacao_no68-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/231/indicacao_no69-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/232/indicacao_no70-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/233/indicacao_no71-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/234/indicacao_no72-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/235/indicacao_no73-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/237/indicacao_no75-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/217/indicacao_no76-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/218/indicacao_no77-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/219/indicacao_no78-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/220/indicacao_no79-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/221/indicacao_no80-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/203/indicacao_no81-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/204/indicacao_no82-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/205/indicacao_no83-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/206/indicacao_no84-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/207/indicacao_no85-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/208/indicacao_no86-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/210/indicacao_no87-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/211/indicacao_no88-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/193/indicacao_no89-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/194/indicacao_no90-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/195/indicacao_no91-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/196/indicacao_no92-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/197/indicacao_no93-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/198/indicacao_no94-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/199/indicacao_no95-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/190/indicacao_no_96-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/192/indicacao_no98-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/173/indicacao_no100-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/174/indicacao_no101-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/175/indicacao_no102-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/177/indicacao_no104-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/336/indicacao_no105-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/337/indicacao_no106-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/338/indicacao_no107-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/339/indicacao_no108-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/340/indicacao_no109-2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/434/indicacao_no110.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/435/indicacao_no111.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/444/indicacao_no112.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/445/indicacao_no113.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/446/indicacao_no114.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/447/indicacao_no115.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/448/indicacao_no116.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/449/indicacao_no117.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/450/indicacao_no118.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/461/indicacao_no119.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/462/indicacao_no120.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/463/indicacao_no121.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/464/indicacao_no122.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/465/indicacao_no123.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/488/indicacao_no124.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/489/indicacao_no125.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/513/indicacao_no126.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/514/indicacao_no127.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/515/indicacao_no128.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/516/indicacao_no129.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/517/indicacao_no130.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/518/indicacao_no131.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/519/indicacao_no132.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/520/indicacao_no133.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/539/indicacao_no134.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/540/indicacao_no135.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/541/indicacao_no136.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/542/indicacao_no137.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/559/indicacao_no138.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/580/indicacao_no140.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/581/indicacao_no141.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/582/indicacao_no142.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/583/indicacao_no143.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/584/indicacao_no144.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/585/indicacao_no145.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/586/indicacao_no146.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/587/indicacao_no147.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/588/indicacao_no148.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/596/indicacao_no149.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/597/indicacao_no150.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/604/indicacao_no151.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/625/indicacao_no152.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/287/indicacao_no45-2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/200/indicacao_no96-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/146/requerimento_no1-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/320/requerimento_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/321/requerimento_no3-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/303/requerimento_no4-2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/288/requerimento_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/261/requerimento_no7-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/262/requerimento_no8-2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/263/requerimento_no9-2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/241/requerimento_no10-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/242/requerimento_no11-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/225/requerimento_no12.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/226/requerimento_no13-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/227/requerimento_no14-2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/185/requerimento_no17.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/186/requerimento_no18-2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/187/requerimento_no19-2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/178/requerimento_no21.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/341/requerimento_no22-2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/342/requerimento_no23-2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/430/requerimento_no24.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/378/requerimento_no_25-2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/436/requerimento_no26.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/437/requerimento_no27.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/438/requerimento_no28.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/439/requerimento_no29.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/440/requerimento_no30.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/451/requerimento_no31.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/452/requerimento_no32.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/453/requerimento_no33.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/466/requerimento_no34.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/454/requerimento_no35.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/455/requerimento_no36.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/456/requerimento_no37.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/467/requerimento_no38.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/468/requerimento_no39.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/469/requerimento_no40.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/470/requerimento_no41.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/471/requerimento_no42.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/472/requerimento_no43.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/473/requerimento_no44.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/522/requerimento_no45.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/523/requerimento_no46.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/538/requerimento_no47.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/560/requerimento_no48.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/589/requerimento_no49.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/590/requerimento_no50.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/591/requerimento_no51.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/592/requerimento_no52.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/598/requerimento_no53.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/605/requerimento_no54.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/606/requerimento_no55.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/254/mocao_de_pesar_no1-2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/212/mocao_de_apoio_no2-2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/487/mocao_no03.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/558/mocao_no04.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/607/mocao_no05.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/626/mocao_no06.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/627/mocao_no07.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/628/mocao_no08.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/149/projeto_de_lei_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/155/projeto_de_lei_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/251/projeto_de_lei_no09-2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/356/projeto_de_lei_no10-2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/373/projeto_de_lei_no11-2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/425/pl_012_2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/457/pl_013_2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/458/pl_014_2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/459/pl_015_2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/474/projeto_de_lei_no16.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/475/pl_017_2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/476/pl_018_2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/490/pl_019_2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/526/pl_021_2021_leg.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/527/pl_022_2021_leg.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/562/pl_024_2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/616/projeto_de_lei_no25-2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/617/projeto_de_lei_no26.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/147/projeto_de_lei_no01-2021_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/169/projeto_lei_002_executivo_altera_a_lei_260_13_e_280_1420210407_14283727.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/170/projeto_lei_003_executivo_altera_artigos_171921_da_lei_178_1120210407_14262375.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/392/pl_005_2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/393/pl_006_2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/394/pl_007_2021_exec.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/395/pl_008_2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/396/pl_009_2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/397/pl_010_2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/398/pl_011_2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/399/pl_012_2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/400/pl_013_2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/401/pl_014_2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/402/pl_015_2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/403/pl_016_2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/404/pl_017_2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/405/pl_018_2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/406/pl_019_2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/477/pl_020_2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/478/pl_021_2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/479/pl_022_2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/480/pl_023_2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/481/pl_024_2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/482/pl_025_2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/483/pl_026_2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/484/pl_027_2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/492/pl_028_2021_exec.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/524/projeto_de_lei_no29-2021_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/572/projeto_de_lei_no32-2021_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/613/projeto_de_lei_no34-2021_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/615/projeto_de_lei_no36-2021_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/460/projeto_de_decreto_legislativo_no01.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/494/projeto_de_decreto_legislativo_no03-2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/495/projeto_de_decreto_legislativo_no04-2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/557/projeto_de_decreto_legislativo_no05.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/593/projeto_de_decreto_legislativo_no06-2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/148/projeto_de_resolucao_no01-2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/152/projeto_de_lei_complementar_no01-2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/157/projeto_de_lei_complementar_no02-2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/171/projeto_lei_complementar_003_ver_luizinho_felix20210407_14011560.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/202/projeto_de_lei_complementar_no04-2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/423/projeto_de_lei_complementar_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/sapl/public/materialegislativa/2021/633/projeto_de_lei_complementar_no04-2021_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iranduba.am.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H370"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="53.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="150" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="149.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>